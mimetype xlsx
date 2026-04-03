--- v0 (2025-12-19)
+++ v1 (2026-04-03)
@@ -4,95 +4,95 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="123820"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\SIIRTO\Poliisi.fi-tilastot\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{0EBF81F8-F658-4958-855A-82D1558A14F5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{C275DEDB-3ABE-4C24-8FDF-DD758DDBDF21}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Lupatilasto" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <webPublishing codePage="1252"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="106" uniqueCount="29">
   <si>
     <t>Poliisin maksulliset luvat</t>
   </si>
   <si>
-    <t>2020</t>
-[...1 lines deleted...]
-  <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
+    <t>2025</t>
+  </si>
+  <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
-    <t>01-11/2024</t>
+    <t>01-02/2025</t>
   </si>
   <si>
-    <t>01-11/2025</t>
+    <t>01-02/2026</t>
   </si>
   <si>
     <t>+/-</t>
   </si>
   <si>
     <t>+/- %</t>
   </si>
   <si>
     <t>KOKO MAA</t>
   </si>
   <si>
     <t>Passit</t>
   </si>
   <si>
     <t>Henkilökortit</t>
   </si>
   <si>
     <t>Turvallisuusala</t>
   </si>
   <si>
     <t>Aseluvat</t>
   </si>
   <si>
     <t>Muut luvat</t>
   </si>
@@ -639,2740 +639,2738 @@
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:L84"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:B1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="22.5703125" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="31.42578125" bestFit="1" customWidth="1"/>
-    <col min="3" max="3" width="10" bestFit="1" customWidth="1"/>
-    <col min="4" max="7" width="12.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="7" width="12.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="2.42578125" bestFit="1" customWidth="1"/>
     <col min="9" max="10" width="12.42578125" bestFit="1" customWidth="1"/>
-    <col min="11" max="11" width="11.28515625" bestFit="1" customWidth="1"/>
-    <col min="12" max="12" width="10" bestFit="1" customWidth="1"/>
+    <col min="11" max="12" width="10" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="13" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="14"/>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>5</v>
       </c>
       <c r="H1" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>9</v>
       </c>
       <c r="L1" s="1" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="2" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="15" t="s">
         <v>11</v>
       </c>
       <c r="B2" s="2" t="s">
         <v>12</v>
       </c>
       <c r="C2" s="4">
-        <v>446893</v>
+        <v>611549</v>
       </c>
       <c r="D2" s="4">
-        <v>611549</v>
+        <v>1009355</v>
       </c>
       <c r="E2" s="4">
-        <v>1009355</v>
+        <v>814928</v>
       </c>
       <c r="F2" s="4">
-        <v>814928</v>
+        <v>831051</v>
       </c>
       <c r="G2" s="4">
-        <v>831051</v>
+        <v>579627</v>
       </c>
       <c r="H2" s="5"/>
       <c r="I2" s="6">
-        <v>783173</v>
+        <v>111697</v>
       </c>
       <c r="J2" s="6">
-        <v>543325</v>
+        <v>100633</v>
       </c>
       <c r="K2" s="6">
-        <v>-239848</v>
+        <v>-11064</v>
       </c>
       <c r="L2" s="7">
-        <v>-0.30625162001200001</v>
+        <v>-9.9053689892999994E-2</v>
       </c>
     </row>
     <row r="3" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="16"/>
       <c r="B3" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C3" s="4">
-        <v>310332</v>
+        <v>383076</v>
       </c>
       <c r="D3" s="4">
-        <v>383076</v>
+        <v>404921</v>
       </c>
       <c r="E3" s="4">
-        <v>404921</v>
+        <v>430292</v>
       </c>
       <c r="F3" s="4">
-        <v>430292</v>
+        <v>508689</v>
       </c>
       <c r="G3" s="4">
-        <v>508689</v>
+        <v>381303</v>
       </c>
       <c r="H3" s="5"/>
       <c r="I3" s="6">
-        <v>480741</v>
+        <v>66806</v>
       </c>
       <c r="J3" s="6">
-        <v>354377</v>
+        <v>67351</v>
       </c>
       <c r="K3" s="6">
-        <v>-126364</v>
+        <v>545</v>
       </c>
       <c r="L3" s="7">
-        <v>-0.26285255470199997</v>
+        <v>8.1579498839999993E-3</v>
       </c>
     </row>
     <row r="4" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="16"/>
       <c r="B4" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C4" s="4">
-        <v>14336</v>
+        <v>15994</v>
       </c>
       <c r="D4" s="4">
-        <v>15994</v>
+        <v>19038</v>
       </c>
       <c r="E4" s="4">
-        <v>19038</v>
+        <v>19965</v>
       </c>
       <c r="F4" s="4">
-        <v>19965</v>
+        <v>20216</v>
       </c>
       <c r="G4" s="4">
-        <v>20216</v>
+        <v>19243</v>
       </c>
       <c r="H4" s="5"/>
       <c r="I4" s="6">
-        <v>19008</v>
+        <v>2676</v>
       </c>
       <c r="J4" s="6">
-        <v>18089</v>
+        <v>2225</v>
       </c>
       <c r="K4" s="6">
-        <v>-919</v>
+        <v>-451</v>
       </c>
       <c r="L4" s="7">
-        <v>-4.8348063972999997E-2</v>
+        <v>-0.16853512705500001</v>
       </c>
     </row>
     <row r="5" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="16"/>
       <c r="B5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C5" s="4">
-        <v>62307</v>
+        <v>58709</v>
       </c>
       <c r="D5" s="4">
-        <v>58709</v>
+        <v>60503</v>
       </c>
       <c r="E5" s="4">
-        <v>60503</v>
+        <v>60884</v>
       </c>
       <c r="F5" s="4">
-        <v>60884</v>
+        <v>62219</v>
       </c>
       <c r="G5" s="4">
-        <v>62219</v>
+        <v>58141</v>
       </c>
       <c r="H5" s="5"/>
       <c r="I5" s="6">
-        <v>57849</v>
+        <v>8348</v>
       </c>
       <c r="J5" s="6">
-        <v>54386</v>
+        <v>7145</v>
       </c>
       <c r="K5" s="6">
-        <v>-3463</v>
+        <v>-1203</v>
       </c>
       <c r="L5" s="7">
-        <v>-5.9862746113999998E-2</v>
+        <v>-0.14410637278300001</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="16"/>
       <c r="B6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C6" s="4">
-        <v>8927</v>
+        <v>12279</v>
       </c>
       <c r="D6" s="4">
-        <v>12279</v>
+        <v>17416</v>
       </c>
       <c r="E6" s="4">
-        <v>17416</v>
+        <v>18789</v>
       </c>
       <c r="F6" s="4">
-        <v>18789</v>
+        <v>19893</v>
       </c>
       <c r="G6" s="4">
-        <v>19893</v>
+        <v>20492</v>
       </c>
       <c r="H6" s="5"/>
       <c r="I6" s="6">
-        <v>18262</v>
+        <v>1913</v>
       </c>
       <c r="J6" s="6">
-        <v>18870</v>
+        <v>2054</v>
       </c>
       <c r="K6" s="6">
-        <v>608</v>
+        <v>141</v>
       </c>
       <c r="L6" s="7">
-        <v>3.3293177089000002E-2</v>
+        <v>7.3706220594999997E-2</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="17"/>
       <c r="B7" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C7" s="10">
-        <v>842795</v>
+        <v>1081607</v>
       </c>
       <c r="D7" s="10">
-        <v>1081607</v>
+        <v>1511233</v>
       </c>
       <c r="E7" s="10">
-        <v>1511233</v>
+        <v>1344858</v>
       </c>
       <c r="F7" s="10">
-        <v>1344858</v>
+        <v>1442068</v>
       </c>
       <c r="G7" s="10">
-        <v>1442068</v>
+        <v>1058806</v>
       </c>
       <c r="H7" s="5"/>
       <c r="I7" s="11">
-        <v>1359033</v>
+        <v>191440</v>
       </c>
       <c r="J7" s="11">
-        <v>989047</v>
+        <v>179408</v>
       </c>
       <c r="K7" s="11">
-        <v>-369986</v>
+        <v>-12032</v>
       </c>
       <c r="L7" s="12">
-        <v>-0.27224210155299999</v>
+        <v>-6.2849979104999995E-2</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="19"/>
       <c r="C8" s="3"/>
       <c r="D8" s="3"/>
       <c r="E8" s="3"/>
       <c r="F8" s="3"/>
       <c r="G8" s="3"/>
       <c r="H8" s="5"/>
       <c r="I8" s="5"/>
       <c r="J8" s="5"/>
       <c r="K8" s="5"/>
       <c r="L8" s="5"/>
     </row>
     <row r="9" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="20" t="s">
         <v>18</v>
       </c>
       <c r="B9" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C9" s="4">
-        <v>68182</v>
+        <v>104265</v>
       </c>
       <c r="D9" s="4">
-        <v>104265</v>
+        <v>145596</v>
       </c>
       <c r="E9" s="4">
-        <v>145596</v>
+        <v>115817</v>
       </c>
       <c r="F9" s="4">
-        <v>115817</v>
+        <v>114229</v>
       </c>
       <c r="G9" s="4">
-        <v>114229</v>
+        <v>86875</v>
       </c>
       <c r="H9" s="5"/>
       <c r="I9" s="6">
-        <v>106603</v>
+        <v>15649</v>
       </c>
       <c r="J9" s="6">
-        <v>80281</v>
+        <v>15376</v>
       </c>
       <c r="K9" s="6">
-        <v>-26322</v>
+        <v>-273</v>
       </c>
       <c r="L9" s="7">
-        <v>-0.24691612806300001</v>
+        <v>-1.7445204166000001E-2</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="16"/>
       <c r="B10" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C10" s="4">
-        <v>42926</v>
+        <v>56409</v>
       </c>
       <c r="D10" s="4">
-        <v>56409</v>
+        <v>61623</v>
       </c>
       <c r="E10" s="4">
-        <v>61623</v>
+        <v>63414</v>
       </c>
       <c r="F10" s="4">
-        <v>63414</v>
+        <v>66824</v>
       </c>
       <c r="G10" s="4">
-        <v>66824</v>
+        <v>53095</v>
       </c>
       <c r="H10" s="5"/>
       <c r="I10" s="6">
-        <v>62589</v>
+        <v>8937</v>
       </c>
       <c r="J10" s="6">
-        <v>49114</v>
+        <v>9246</v>
       </c>
       <c r="K10" s="6">
-        <v>-13475</v>
+        <v>309</v>
       </c>
       <c r="L10" s="7">
-        <v>-0.215293422166</v>
+        <v>3.4575360859000003E-2</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="16"/>
       <c r="B11" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C11" s="4">
-        <v>1814</v>
+        <v>1957</v>
       </c>
       <c r="D11" s="4">
-        <v>1957</v>
+        <v>2975</v>
       </c>
       <c r="E11" s="4">
-        <v>2975</v>
+        <v>2566</v>
       </c>
       <c r="F11" s="4">
-        <v>2566</v>
+        <v>2803</v>
       </c>
       <c r="G11" s="4">
-        <v>2803</v>
+        <v>2366</v>
       </c>
       <c r="H11" s="5"/>
       <c r="I11" s="6">
-        <v>2641</v>
+        <v>330</v>
       </c>
       <c r="J11" s="6">
-        <v>2187</v>
+        <v>318</v>
       </c>
       <c r="K11" s="6">
-        <v>-454</v>
+        <v>-12</v>
       </c>
       <c r="L11" s="7">
-        <v>-0.17190458159700001</v>
+        <v>-3.6363636363000003E-2</v>
       </c>
     </row>
     <row r="12" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="16"/>
       <c r="B12" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="4">
-        <v>3032</v>
+        <v>3233</v>
       </c>
       <c r="D12" s="4">
-        <v>3233</v>
+        <v>3906</v>
       </c>
       <c r="E12" s="4">
-        <v>3906</v>
+        <v>3446</v>
       </c>
       <c r="F12" s="4">
-        <v>3446</v>
+        <v>4487</v>
       </c>
       <c r="G12" s="4">
-        <v>4487</v>
+        <v>4104</v>
       </c>
       <c r="H12" s="5"/>
       <c r="I12" s="6">
-        <v>4132</v>
+        <v>557</v>
       </c>
       <c r="J12" s="6">
-        <v>3837</v>
+        <v>567</v>
       </c>
       <c r="K12" s="6">
-        <v>-295</v>
+        <v>10</v>
       </c>
       <c r="L12" s="7">
-        <v>-7.1393998062999994E-2</v>
+        <v>1.7953321364000002E-2</v>
       </c>
     </row>
     <row r="13" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="16"/>
       <c r="B13" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C13" s="4">
-        <v>749</v>
+        <v>796</v>
       </c>
       <c r="D13" s="4">
-        <v>796</v>
+        <v>1218</v>
       </c>
       <c r="E13" s="4">
-        <v>1218</v>
+        <v>1290</v>
       </c>
       <c r="F13" s="4">
-        <v>1290</v>
+        <v>1516</v>
       </c>
       <c r="G13" s="4">
-        <v>1516</v>
+        <v>1617</v>
       </c>
       <c r="H13" s="5"/>
       <c r="I13" s="6">
-        <v>1424</v>
+        <v>174</v>
       </c>
       <c r="J13" s="6">
-        <v>1509</v>
+        <v>158</v>
       </c>
       <c r="K13" s="6">
-        <v>85</v>
+        <v>-16</v>
       </c>
       <c r="L13" s="7">
-        <v>5.9691011235000001E-2</v>
+        <v>-9.1954022987999998E-2</v>
       </c>
     </row>
     <row r="14" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="17"/>
       <c r="B14" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C14" s="10">
-        <v>116703</v>
+        <v>166660</v>
       </c>
       <c r="D14" s="10">
-        <v>166660</v>
+        <v>215318</v>
       </c>
       <c r="E14" s="10">
-        <v>215318</v>
+        <v>186533</v>
       </c>
       <c r="F14" s="10">
-        <v>186533</v>
+        <v>189859</v>
       </c>
       <c r="G14" s="10">
-        <v>189859</v>
+        <v>148057</v>
       </c>
       <c r="H14" s="5"/>
       <c r="I14" s="11">
-        <v>177389</v>
+        <v>25647</v>
       </c>
       <c r="J14" s="11">
-        <v>136928</v>
+        <v>25665</v>
       </c>
       <c r="K14" s="11">
-        <v>-40461</v>
+        <v>18</v>
       </c>
       <c r="L14" s="12">
-        <v>-0.228091933547</v>
+        <v>7.0183647200000002E-4</v>
       </c>
     </row>
     <row r="15" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="19"/>
       <c r="C15" s="3"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="5"/>
       <c r="I15" s="5"/>
       <c r="J15" s="5"/>
       <c r="K15" s="5"/>
       <c r="L15" s="5"/>
     </row>
     <row r="16" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="20" t="s">
         <v>19</v>
       </c>
       <c r="B16" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C16" s="4">
-        <v>53859</v>
+        <v>74996</v>
       </c>
       <c r="D16" s="4">
-        <v>74996</v>
+        <v>121253</v>
       </c>
       <c r="E16" s="4">
-        <v>121253</v>
+        <v>97074</v>
       </c>
       <c r="F16" s="4">
-        <v>97074</v>
+        <v>96983</v>
       </c>
       <c r="G16" s="4">
-        <v>96983</v>
+        <v>69429</v>
       </c>
       <c r="H16" s="5"/>
       <c r="I16" s="6">
-        <v>91224</v>
+        <v>12841</v>
       </c>
       <c r="J16" s="6">
-        <v>65116</v>
+        <v>11493</v>
       </c>
       <c r="K16" s="6">
-        <v>-26108</v>
+        <v>-1348</v>
       </c>
       <c r="L16" s="7">
-        <v>-0.28619661492499998</v>
+        <v>-0.104976247955</v>
       </c>
     </row>
     <row r="17" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="16"/>
       <c r="B17" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C17" s="4">
-        <v>31374</v>
+        <v>41444</v>
       </c>
       <c r="D17" s="4">
-        <v>41444</v>
+        <v>45024</v>
       </c>
       <c r="E17" s="4">
-        <v>45024</v>
+        <v>47233</v>
       </c>
       <c r="F17" s="4">
-        <v>47233</v>
+        <v>52696</v>
       </c>
       <c r="G17" s="4">
-        <v>52696</v>
+        <v>39042</v>
       </c>
       <c r="H17" s="5"/>
       <c r="I17" s="6">
-        <v>49586</v>
+        <v>7013</v>
       </c>
       <c r="J17" s="6">
-        <v>36334</v>
+        <v>6922</v>
       </c>
       <c r="K17" s="6">
-        <v>-13252</v>
+        <v>-91</v>
       </c>
       <c r="L17" s="7">
-        <v>-0.267252853628</v>
+        <v>-1.2975901896E-2</v>
       </c>
     </row>
     <row r="18" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="16"/>
       <c r="B18" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C18" s="4">
-        <v>1840</v>
+        <v>1860</v>
       </c>
       <c r="D18" s="4">
-        <v>1860</v>
+        <v>1888</v>
       </c>
       <c r="E18" s="4">
-        <v>1888</v>
+        <v>2118</v>
       </c>
       <c r="F18" s="4">
-        <v>2118</v>
+        <v>2104</v>
       </c>
       <c r="G18" s="4">
-        <v>2104</v>
+        <v>1889</v>
       </c>
       <c r="H18" s="5"/>
       <c r="I18" s="6">
-        <v>1978</v>
+        <v>334</v>
       </c>
       <c r="J18" s="6">
-        <v>1766</v>
+        <v>266</v>
       </c>
       <c r="K18" s="6">
-        <v>-212</v>
+        <v>-68</v>
       </c>
       <c r="L18" s="7">
-        <v>-0.107178968655</v>
+        <v>-0.20359281437099999</v>
       </c>
     </row>
     <row r="19" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="16"/>
       <c r="B19" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C19" s="4">
-        <v>4514</v>
+        <v>4413</v>
       </c>
       <c r="D19" s="4">
-        <v>4413</v>
+        <v>4421</v>
       </c>
       <c r="E19" s="4">
-        <v>4421</v>
+        <v>4583</v>
       </c>
       <c r="F19" s="4">
-        <v>4583</v>
+        <v>4593</v>
       </c>
       <c r="G19" s="4">
-        <v>4593</v>
+        <v>4467</v>
       </c>
       <c r="H19" s="5"/>
       <c r="I19" s="6">
-        <v>4264</v>
+        <v>718</v>
       </c>
       <c r="J19" s="6">
-        <v>4100</v>
+        <v>584</v>
       </c>
       <c r="K19" s="6">
-        <v>-164</v>
+        <v>-134</v>
       </c>
       <c r="L19" s="7">
-        <v>-3.8461538460999999E-2</v>
+        <v>-0.18662952646200001</v>
       </c>
     </row>
     <row r="20" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="16"/>
       <c r="B20" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C20" s="4">
-        <v>851</v>
+        <v>951</v>
       </c>
       <c r="D20" s="4">
-        <v>951</v>
+        <v>1556</v>
       </c>
       <c r="E20" s="4">
-        <v>1556</v>
+        <v>1296</v>
       </c>
       <c r="F20" s="4">
-        <v>1296</v>
+        <v>1410</v>
       </c>
       <c r="G20" s="4">
-        <v>1410</v>
+        <v>1241</v>
       </c>
       <c r="H20" s="5"/>
       <c r="I20" s="6">
-        <v>1282</v>
+        <v>104</v>
       </c>
       <c r="J20" s="6">
-        <v>1132</v>
+        <v>142</v>
       </c>
       <c r="K20" s="6">
-        <v>-150</v>
+        <v>38</v>
       </c>
       <c r="L20" s="7">
-        <v>-0.117004680187</v>
+        <v>0.36538461538400002</v>
       </c>
     </row>
     <row r="21" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="17"/>
       <c r="B21" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C21" s="10">
-        <v>92438</v>
+        <v>123664</v>
       </c>
       <c r="D21" s="10">
-        <v>123664</v>
+        <v>174142</v>
       </c>
       <c r="E21" s="10">
-        <v>174142</v>
+        <v>152304</v>
       </c>
       <c r="F21" s="10">
-        <v>152304</v>
+        <v>157786</v>
       </c>
       <c r="G21" s="10">
-        <v>157786</v>
+        <v>116068</v>
       </c>
       <c r="H21" s="5"/>
       <c r="I21" s="11">
-        <v>148334</v>
+        <v>21010</v>
       </c>
       <c r="J21" s="11">
-        <v>108448</v>
+        <v>19407</v>
       </c>
       <c r="K21" s="11">
-        <v>-39886</v>
+        <v>-1603</v>
       </c>
       <c r="L21" s="12">
-        <v>-0.26889317351300002</v>
+        <v>-7.6297001426999994E-2</v>
       </c>
     </row>
     <row r="22" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="19"/>
       <c r="C22" s="3"/>
       <c r="D22" s="3"/>
       <c r="E22" s="3"/>
       <c r="F22" s="3"/>
       <c r="G22" s="3"/>
       <c r="H22" s="5"/>
       <c r="I22" s="5"/>
       <c r="J22" s="5"/>
       <c r="K22" s="5"/>
       <c r="L22" s="5"/>
     </row>
     <row r="23" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="20" t="s">
         <v>20</v>
       </c>
       <c r="B23" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C23" s="4">
-        <v>23917</v>
+        <v>30701</v>
       </c>
       <c r="D23" s="4">
-        <v>30701</v>
+        <v>51121</v>
       </c>
       <c r="E23" s="4">
-        <v>51121</v>
+        <v>41040</v>
       </c>
       <c r="F23" s="4">
-        <v>41040</v>
+        <v>42005</v>
       </c>
       <c r="G23" s="4">
-        <v>42005</v>
+        <v>28422</v>
       </c>
       <c r="H23" s="5"/>
       <c r="I23" s="6">
-        <v>39556</v>
+        <v>5483</v>
       </c>
       <c r="J23" s="6">
-        <v>26766</v>
+        <v>4699</v>
       </c>
       <c r="K23" s="6">
-        <v>-12790</v>
+        <v>-784</v>
       </c>
       <c r="L23" s="7">
-        <v>-0.32333906360600001</v>
+        <v>-0.14298741564799999</v>
       </c>
     </row>
     <row r="24" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="16"/>
       <c r="B24" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C24" s="4">
-        <v>16066</v>
+        <v>20142</v>
       </c>
       <c r="D24" s="4">
-        <v>20142</v>
+        <v>20721</v>
       </c>
       <c r="E24" s="4">
-        <v>20721</v>
+        <v>22603</v>
       </c>
       <c r="F24" s="4">
-        <v>22603</v>
+        <v>27303</v>
       </c>
       <c r="G24" s="4">
-        <v>27303</v>
+        <v>20286</v>
       </c>
       <c r="H24" s="5"/>
       <c r="I24" s="6">
-        <v>25825</v>
+        <v>3538</v>
       </c>
       <c r="J24" s="6">
-        <v>18803</v>
+        <v>3570</v>
       </c>
       <c r="K24" s="6">
-        <v>-7022</v>
+        <v>32</v>
       </c>
       <c r="L24" s="7">
-        <v>-0.27190706679499999</v>
+        <v>9.0446579979999997E-3</v>
       </c>
     </row>
     <row r="25" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="16"/>
       <c r="B25" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C25" s="4">
-        <v>794</v>
+        <v>737</v>
       </c>
       <c r="D25" s="4">
-        <v>737</v>
+        <v>753</v>
       </c>
       <c r="E25" s="4">
-        <v>753</v>
+        <v>827</v>
       </c>
       <c r="F25" s="4">
-        <v>827</v>
+        <v>849</v>
       </c>
       <c r="G25" s="4">
-        <v>849</v>
+        <v>922</v>
       </c>
       <c r="H25" s="5"/>
       <c r="I25" s="6">
-        <v>769</v>
+        <v>129</v>
       </c>
       <c r="J25" s="6">
-        <v>859</v>
+        <v>107</v>
       </c>
       <c r="K25" s="6">
-        <v>90</v>
+        <v>-22</v>
       </c>
       <c r="L25" s="7">
-        <v>0.117035110533</v>
+        <v>-0.17054263565800001</v>
       </c>
     </row>
     <row r="26" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="16"/>
       <c r="B26" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C26" s="4">
-        <v>2992</v>
+        <v>2616</v>
       </c>
       <c r="D26" s="4">
-        <v>2616</v>
+        <v>2866</v>
       </c>
       <c r="E26" s="4">
-        <v>2866</v>
+        <v>2842</v>
       </c>
       <c r="F26" s="4">
-        <v>2842</v>
+        <v>2913</v>
       </c>
       <c r="G26" s="4">
-        <v>2913</v>
+        <v>2664</v>
       </c>
       <c r="H26" s="5"/>
       <c r="I26" s="6">
-        <v>2686</v>
+        <v>414</v>
       </c>
       <c r="J26" s="6">
-        <v>2509</v>
+        <v>346</v>
       </c>
       <c r="K26" s="6">
-        <v>-177</v>
+        <v>-68</v>
       </c>
       <c r="L26" s="7">
-        <v>-6.5897244972999994E-2</v>
+        <v>-0.16425120772900001</v>
       </c>
     </row>
     <row r="27" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="16"/>
       <c r="B27" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C27" s="4">
-        <v>628</v>
+        <v>695</v>
       </c>
       <c r="D27" s="4">
-        <v>695</v>
+        <v>933</v>
       </c>
       <c r="E27" s="4">
-        <v>933</v>
+        <v>998</v>
       </c>
       <c r="F27" s="4">
-        <v>998</v>
+        <v>1071</v>
       </c>
       <c r="G27" s="4">
-        <v>1071</v>
+        <v>1110</v>
       </c>
       <c r="H27" s="5"/>
       <c r="I27" s="6">
-        <v>998</v>
+        <v>81</v>
       </c>
       <c r="J27" s="6">
-        <v>1030</v>
+        <v>119</v>
       </c>
       <c r="K27" s="6">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="L27" s="7">
-        <v>3.2064128256000003E-2</v>
+        <v>0.469135802469</v>
       </c>
     </row>
     <row r="28" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="17"/>
       <c r="B28" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="10">
-        <v>44397</v>
+        <v>54891</v>
       </c>
       <c r="D28" s="10">
-        <v>54891</v>
+        <v>76394</v>
       </c>
       <c r="E28" s="10">
-        <v>76394</v>
+        <v>68310</v>
       </c>
       <c r="F28" s="10">
-        <v>68310</v>
+        <v>74141</v>
       </c>
       <c r="G28" s="10">
-        <v>74141</v>
+        <v>53404</v>
       </c>
       <c r="H28" s="5"/>
       <c r="I28" s="11">
-        <v>69834</v>
+        <v>9645</v>
       </c>
       <c r="J28" s="11">
-        <v>49967</v>
+        <v>8841</v>
       </c>
       <c r="K28" s="11">
-        <v>-19867</v>
+        <v>-804</v>
       </c>
       <c r="L28" s="12">
-        <v>-0.28448893089299998</v>
+        <v>-8.3359253499000002E-2</v>
       </c>
     </row>
     <row r="29" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="19"/>
       <c r="C29" s="3"/>
       <c r="D29" s="3"/>
       <c r="E29" s="3"/>
       <c r="F29" s="3"/>
       <c r="G29" s="3"/>
       <c r="H29" s="5"/>
       <c r="I29" s="5"/>
       <c r="J29" s="5"/>
       <c r="K29" s="5"/>
       <c r="L29" s="5"/>
     </row>
     <row r="30" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="20" t="s">
         <v>21</v>
       </c>
       <c r="B30" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C30" s="4">
-        <v>43895</v>
+        <v>65582</v>
       </c>
       <c r="D30" s="4">
-        <v>65582</v>
+        <v>102953</v>
       </c>
       <c r="E30" s="4">
-        <v>102953</v>
+        <v>77070</v>
       </c>
       <c r="F30" s="4">
-        <v>77070</v>
+        <v>78247</v>
       </c>
       <c r="G30" s="4">
-        <v>78247</v>
+        <v>55301</v>
       </c>
       <c r="H30" s="5"/>
       <c r="I30" s="6">
-        <v>73251</v>
+        <v>10598</v>
       </c>
       <c r="J30" s="6">
-        <v>51735</v>
+        <v>9667</v>
       </c>
       <c r="K30" s="6">
-        <v>-21516</v>
+        <v>-931</v>
       </c>
       <c r="L30" s="7">
-        <v>-0.29372977843300002</v>
+        <v>-8.7846763539999997E-2</v>
       </c>
     </row>
     <row r="31" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="16"/>
       <c r="B31" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C31" s="4">
-        <v>27181</v>
+        <v>35725</v>
       </c>
       <c r="D31" s="4">
-        <v>35725</v>
+        <v>40157</v>
       </c>
       <c r="E31" s="4">
-        <v>40157</v>
+        <v>39313</v>
       </c>
       <c r="F31" s="4">
-        <v>39313</v>
+        <v>43938</v>
       </c>
       <c r="G31" s="4">
-        <v>43938</v>
+        <v>32559</v>
       </c>
       <c r="H31" s="5"/>
       <c r="I31" s="6">
-        <v>41233</v>
+        <v>5804</v>
       </c>
       <c r="J31" s="6">
-        <v>30200</v>
+        <v>5720</v>
       </c>
       <c r="K31" s="6">
-        <v>-11033</v>
+        <v>-84</v>
       </c>
       <c r="L31" s="7">
-        <v>-0.26757694079900002</v>
+        <v>-1.4472777394E-2</v>
       </c>
     </row>
     <row r="32" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="16"/>
       <c r="B32" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C32" s="4">
-        <v>1126</v>
+        <v>1195</v>
       </c>
       <c r="D32" s="4">
-        <v>1195</v>
+        <v>1291</v>
       </c>
       <c r="E32" s="4">
-        <v>1291</v>
+        <v>1466</v>
       </c>
       <c r="F32" s="4">
-        <v>1466</v>
+        <v>1644</v>
       </c>
       <c r="G32" s="4">
-        <v>1644</v>
+        <v>1447</v>
       </c>
       <c r="H32" s="5"/>
       <c r="I32" s="6">
-        <v>1528</v>
+        <v>222</v>
       </c>
       <c r="J32" s="6">
-        <v>1346</v>
+        <v>195</v>
       </c>
       <c r="K32" s="6">
-        <v>-182</v>
+        <v>-27</v>
       </c>
       <c r="L32" s="7">
-        <v>-0.11910994764299999</v>
+        <v>-0.121621621621</v>
       </c>
     </row>
     <row r="33" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="16"/>
       <c r="B33" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C33" s="4">
-        <v>3321</v>
+        <v>2950</v>
       </c>
       <c r="D33" s="4">
-        <v>2950</v>
+        <v>3743</v>
       </c>
       <c r="E33" s="4">
-        <v>3743</v>
+        <v>3659</v>
       </c>
       <c r="F33" s="4">
-        <v>3659</v>
+        <v>3917</v>
       </c>
       <c r="G33" s="4">
-        <v>3917</v>
+        <v>3765</v>
       </c>
       <c r="H33" s="5"/>
       <c r="I33" s="6">
-        <v>3587</v>
+        <v>594</v>
       </c>
       <c r="J33" s="6">
-        <v>3519</v>
+        <v>535</v>
       </c>
       <c r="K33" s="6">
-        <v>-68</v>
+        <v>-59</v>
       </c>
       <c r="L33" s="7">
-        <v>-1.8957345971E-2</v>
+        <v>-9.9326599326000006E-2</v>
       </c>
     </row>
     <row r="34" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="16"/>
       <c r="B34" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C34" s="4">
-        <v>364</v>
+        <v>855</v>
       </c>
       <c r="D34" s="4">
-        <v>855</v>
+        <v>1097</v>
       </c>
       <c r="E34" s="4">
-        <v>1097</v>
+        <v>1223</v>
       </c>
       <c r="F34" s="4">
-        <v>1223</v>
+        <v>1204</v>
       </c>
       <c r="G34" s="4">
-        <v>1204</v>
+        <v>1411</v>
       </c>
       <c r="H34" s="5"/>
       <c r="I34" s="6">
-        <v>1067</v>
+        <v>192</v>
       </c>
       <c r="J34" s="6">
-        <v>1321</v>
+        <v>105</v>
       </c>
       <c r="K34" s="6">
-        <v>254</v>
+        <v>-87</v>
       </c>
       <c r="L34" s="7">
-        <v>0.23805060918400001</v>
+        <v>-0.453125</v>
       </c>
     </row>
     <row r="35" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="17"/>
       <c r="B35" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C35" s="10">
-        <v>75887</v>
+        <v>106307</v>
       </c>
       <c r="D35" s="10">
-        <v>106307</v>
+        <v>149241</v>
       </c>
       <c r="E35" s="10">
-        <v>149241</v>
+        <v>122731</v>
       </c>
       <c r="F35" s="10">
-        <v>122731</v>
+        <v>128950</v>
       </c>
       <c r="G35" s="10">
-        <v>128950</v>
+        <v>94483</v>
       </c>
       <c r="H35" s="5"/>
       <c r="I35" s="11">
-        <v>120666</v>
+        <v>17410</v>
       </c>
       <c r="J35" s="11">
-        <v>88121</v>
+        <v>16222</v>
       </c>
       <c r="K35" s="11">
-        <v>-32545</v>
+        <v>-1188</v>
       </c>
       <c r="L35" s="12">
-        <v>-0.26971143486900001</v>
+        <v>-6.8236645604999993E-2</v>
       </c>
     </row>
     <row r="36" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="19"/>
       <c r="C36" s="3"/>
       <c r="D36" s="3"/>
       <c r="E36" s="3"/>
       <c r="F36" s="3"/>
       <c r="G36" s="3"/>
       <c r="H36" s="5"/>
       <c r="I36" s="5"/>
       <c r="J36" s="5"/>
       <c r="K36" s="5"/>
       <c r="L36" s="5"/>
     </row>
     <row r="37" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="20" t="s">
         <v>22</v>
       </c>
       <c r="B37" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C37" s="4">
-        <v>30826</v>
+        <v>39874</v>
       </c>
       <c r="D37" s="4">
-        <v>39874</v>
+        <v>66420</v>
       </c>
       <c r="E37" s="4">
-        <v>66420</v>
+        <v>53898</v>
       </c>
       <c r="F37" s="4">
-        <v>53898</v>
+        <v>54040</v>
       </c>
       <c r="G37" s="4">
-        <v>54040</v>
+        <v>38628</v>
       </c>
       <c r="H37" s="5"/>
       <c r="I37" s="6">
-        <v>51038</v>
+        <v>7401</v>
       </c>
       <c r="J37" s="6">
-        <v>36302</v>
+        <v>6379</v>
       </c>
       <c r="K37" s="6">
-        <v>-14736</v>
+        <v>-1022</v>
       </c>
       <c r="L37" s="7">
-        <v>-0.288726047258</v>
+        <v>-0.13808944737100001</v>
       </c>
     </row>
     <row r="38" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="16"/>
       <c r="B38" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C38" s="4">
-        <v>21452</v>
+        <v>26027</v>
       </c>
       <c r="D38" s="4">
-        <v>26027</v>
+        <v>26592</v>
       </c>
       <c r="E38" s="4">
-        <v>26592</v>
+        <v>27564</v>
       </c>
       <c r="F38" s="4">
-        <v>27564</v>
+        <v>31034</v>
       </c>
       <c r="G38" s="4">
-        <v>31034</v>
+        <v>25683</v>
       </c>
       <c r="H38" s="5"/>
       <c r="I38" s="6">
-        <v>29161</v>
+        <v>3862</v>
       </c>
       <c r="J38" s="6">
-        <v>23869</v>
+        <v>4527</v>
       </c>
       <c r="K38" s="6">
-        <v>-5292</v>
+        <v>665</v>
       </c>
       <c r="L38" s="7">
-        <v>-0.18147525805</v>
+        <v>0.172190574831</v>
       </c>
     </row>
     <row r="39" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="16"/>
       <c r="B39" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C39" s="4">
-        <v>893</v>
+        <v>890</v>
       </c>
       <c r="D39" s="4">
-        <v>890</v>
+        <v>920</v>
       </c>
       <c r="E39" s="4">
-        <v>920</v>
+        <v>1040</v>
       </c>
       <c r="F39" s="4">
-        <v>1040</v>
+        <v>1078</v>
       </c>
       <c r="G39" s="4">
-        <v>1078</v>
+        <v>1095</v>
       </c>
       <c r="H39" s="5"/>
       <c r="I39" s="6">
-        <v>1001</v>
+        <v>135</v>
       </c>
       <c r="J39" s="6">
-        <v>1029</v>
+        <v>99</v>
       </c>
       <c r="K39" s="6">
-        <v>28</v>
+        <v>-36</v>
       </c>
       <c r="L39" s="7">
-        <v>2.7972027972000001E-2</v>
+        <v>-0.26666666666599997</v>
       </c>
     </row>
     <row r="40" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="16"/>
       <c r="B40" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C40" s="4">
-        <v>3964</v>
+        <v>3487</v>
       </c>
       <c r="D40" s="4">
-        <v>3487</v>
+        <v>4051</v>
       </c>
       <c r="E40" s="4">
-        <v>4051</v>
+        <v>4491</v>
       </c>
       <c r="F40" s="4">
-        <v>4491</v>
+        <v>4602</v>
       </c>
       <c r="G40" s="4">
-        <v>4602</v>
+        <v>4642</v>
       </c>
       <c r="H40" s="5"/>
       <c r="I40" s="6">
-        <v>4175</v>
+        <v>642</v>
       </c>
       <c r="J40" s="6">
-        <v>4305</v>
+        <v>717</v>
       </c>
       <c r="K40" s="6">
-        <v>130</v>
+        <v>75</v>
       </c>
       <c r="L40" s="7">
-        <v>3.1137724549999999E-2</v>
+        <v>0.116822429906</v>
       </c>
     </row>
     <row r="41" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="16"/>
       <c r="B41" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C41" s="4">
-        <v>705</v>
+        <v>1097</v>
       </c>
       <c r="D41" s="4">
-        <v>1097</v>
+        <v>1207</v>
       </c>
       <c r="E41" s="4">
-        <v>1207</v>
+        <v>1446</v>
       </c>
       <c r="F41" s="4">
-        <v>1446</v>
+        <v>1461</v>
       </c>
       <c r="G41" s="4">
-        <v>1461</v>
+        <v>1486</v>
       </c>
       <c r="H41" s="5"/>
       <c r="I41" s="6">
-        <v>1375</v>
+        <v>105</v>
       </c>
       <c r="J41" s="6">
-        <v>1401</v>
+        <v>134</v>
       </c>
       <c r="K41" s="6">
-        <v>26</v>
+        <v>29</v>
       </c>
       <c r="L41" s="7">
-        <v>1.8909090909E-2</v>
+        <v>0.27619047618999998</v>
       </c>
     </row>
     <row r="42" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="17"/>
       <c r="B42" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C42" s="10">
-        <v>57840</v>
+        <v>71375</v>
       </c>
       <c r="D42" s="10">
-        <v>71375</v>
+        <v>99190</v>
       </c>
       <c r="E42" s="10">
-        <v>99190</v>
+        <v>88439</v>
       </c>
       <c r="F42" s="10">
-        <v>88439</v>
+        <v>92215</v>
       </c>
       <c r="G42" s="10">
-        <v>92215</v>
+        <v>71534</v>
       </c>
       <c r="H42" s="5"/>
       <c r="I42" s="11">
-        <v>86750</v>
+        <v>12145</v>
       </c>
       <c r="J42" s="11">
-        <v>66906</v>
+        <v>11856</v>
       </c>
       <c r="K42" s="11">
-        <v>-19844</v>
+        <v>-289</v>
       </c>
       <c r="L42" s="12">
-        <v>-0.22874927953800001</v>
+        <v>-2.3795800741E-2</v>
       </c>
     </row>
     <row r="43" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="19"/>
       <c r="C43" s="3"/>
       <c r="D43" s="3"/>
       <c r="E43" s="3"/>
       <c r="F43" s="3"/>
       <c r="G43" s="3"/>
       <c r="H43" s="5"/>
       <c r="I43" s="5"/>
       <c r="J43" s="5"/>
       <c r="K43" s="5"/>
       <c r="L43" s="5"/>
     </row>
     <row r="44" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="20" t="s">
         <v>23</v>
       </c>
       <c r="B44" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C44" s="4">
-        <v>62043</v>
+        <v>85048</v>
       </c>
       <c r="D44" s="4">
-        <v>85048</v>
+        <v>150233</v>
       </c>
       <c r="E44" s="4">
-        <v>150233</v>
+        <v>120954</v>
       </c>
       <c r="F44" s="4">
-        <v>120954</v>
+        <v>119887</v>
       </c>
       <c r="G44" s="4">
-        <v>119887</v>
+        <v>82557</v>
       </c>
       <c r="H44" s="5"/>
       <c r="I44" s="6">
-        <v>113369</v>
+        <v>16557</v>
       </c>
       <c r="J44" s="6">
-        <v>77597</v>
+        <v>14748</v>
       </c>
       <c r="K44" s="6">
-        <v>-35772</v>
+        <v>-1809</v>
       </c>
       <c r="L44" s="7">
-        <v>-0.31553599308399999</v>
+        <v>-0.109258923718</v>
       </c>
     </row>
     <row r="45" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="16"/>
       <c r="B45" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C45" s="4">
-        <v>41872</v>
+        <v>51816</v>
       </c>
       <c r="D45" s="4">
-        <v>51816</v>
+        <v>53994</v>
       </c>
       <c r="E45" s="4">
-        <v>53994</v>
+        <v>57792</v>
       </c>
       <c r="F45" s="4">
-        <v>57792</v>
+        <v>70097</v>
       </c>
       <c r="G45" s="4">
-        <v>70097</v>
+        <v>51046</v>
       </c>
       <c r="H45" s="5"/>
       <c r="I45" s="6">
-        <v>66522</v>
+        <v>9047</v>
       </c>
       <c r="J45" s="6">
-        <v>47541</v>
+        <v>9263</v>
       </c>
       <c r="K45" s="6">
-        <v>-18981</v>
+        <v>216</v>
       </c>
       <c r="L45" s="7">
-        <v>-0.28533417515999998</v>
+        <v>2.3875317784E-2</v>
       </c>
     </row>
     <row r="46" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="16"/>
       <c r="B46" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C46" s="4">
-        <v>2116</v>
+        <v>2825</v>
       </c>
       <c r="D46" s="4">
-        <v>2825</v>
+        <v>2977</v>
       </c>
       <c r="E46" s="4">
-        <v>2977</v>
+        <v>3228</v>
       </c>
       <c r="F46" s="4">
-        <v>3228</v>
+        <v>3089</v>
       </c>
       <c r="G46" s="4">
-        <v>3089</v>
+        <v>3601</v>
       </c>
       <c r="H46" s="5"/>
       <c r="I46" s="6">
-        <v>2913</v>
+        <v>458</v>
       </c>
       <c r="J46" s="6">
-        <v>3433</v>
+        <v>377</v>
       </c>
       <c r="K46" s="6">
-        <v>520</v>
+        <v>-81</v>
       </c>
       <c r="L46" s="7">
-        <v>0.178510127016</v>
+        <v>-0.17685589519600001</v>
       </c>
     </row>
     <row r="47" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="16"/>
       <c r="B47" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C47" s="4">
-        <v>8721</v>
+        <v>7317</v>
       </c>
       <c r="D47" s="4">
-        <v>7317</v>
+        <v>6768</v>
       </c>
       <c r="E47" s="4">
-        <v>6768</v>
+        <v>6569</v>
       </c>
       <c r="F47" s="4">
-        <v>6569</v>
+        <v>8009</v>
       </c>
       <c r="G47" s="4">
-        <v>8009</v>
+        <v>7606</v>
       </c>
       <c r="H47" s="5"/>
       <c r="I47" s="6">
-        <v>7443</v>
+        <v>1172</v>
       </c>
       <c r="J47" s="6">
-        <v>7092</v>
+        <v>1035</v>
       </c>
       <c r="K47" s="6">
-        <v>-351</v>
+        <v>-137</v>
       </c>
       <c r="L47" s="7">
-        <v>-4.7158403868999998E-2</v>
+        <v>-0.116894197952</v>
       </c>
     </row>
     <row r="48" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="16"/>
       <c r="B48" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C48" s="4">
-        <v>1753</v>
+        <v>2211</v>
       </c>
       <c r="D48" s="4">
-        <v>2211</v>
+        <v>2957</v>
       </c>
       <c r="E48" s="4">
-        <v>2957</v>
+        <v>3301</v>
       </c>
       <c r="F48" s="4">
-        <v>3301</v>
+        <v>3592</v>
       </c>
       <c r="G48" s="4">
-        <v>3592</v>
+        <v>3887</v>
       </c>
       <c r="H48" s="5"/>
       <c r="I48" s="6">
-        <v>3359</v>
+        <v>366</v>
       </c>
       <c r="J48" s="6">
-        <v>3573</v>
+        <v>368</v>
       </c>
       <c r="K48" s="6">
-        <v>214</v>
+        <v>2</v>
       </c>
       <c r="L48" s="7">
-        <v>6.3709437332000005E-2</v>
+        <v>5.4644808739999998E-3</v>
       </c>
     </row>
     <row r="49" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="17"/>
       <c r="B49" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C49" s="10">
-        <v>116505</v>
+        <v>149217</v>
       </c>
       <c r="D49" s="10">
-        <v>149217</v>
+        <v>216929</v>
       </c>
       <c r="E49" s="10">
-        <v>216929</v>
+        <v>191844</v>
       </c>
       <c r="F49" s="10">
-        <v>191844</v>
+        <v>204674</v>
       </c>
       <c r="G49" s="10">
-        <v>204674</v>
+        <v>148697</v>
       </c>
       <c r="H49" s="5"/>
       <c r="I49" s="11">
-        <v>193606</v>
+        <v>27600</v>
       </c>
       <c r="J49" s="11">
-        <v>139236</v>
+        <v>25791</v>
       </c>
       <c r="K49" s="11">
-        <v>-54370</v>
+        <v>-1809</v>
       </c>
       <c r="L49" s="12">
-        <v>-0.28082807351</v>
+        <v>-6.5543478259999996E-2</v>
       </c>
     </row>
     <row r="50" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="19"/>
       <c r="C50" s="3"/>
       <c r="D50" s="3"/>
       <c r="E50" s="3"/>
       <c r="F50" s="3"/>
       <c r="G50" s="3"/>
       <c r="H50" s="5"/>
       <c r="I50" s="5"/>
       <c r="J50" s="5"/>
       <c r="K50" s="5"/>
       <c r="L50" s="5"/>
     </row>
     <row r="51" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="20" t="s">
         <v>24</v>
       </c>
       <c r="B51" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C51" s="4">
-        <v>28380</v>
+        <v>37213</v>
       </c>
       <c r="D51" s="4">
-        <v>37213</v>
+        <v>68373</v>
       </c>
       <c r="E51" s="4">
-        <v>68373</v>
+        <v>57009</v>
       </c>
       <c r="F51" s="4">
-        <v>57009</v>
+        <v>60706</v>
       </c>
       <c r="G51" s="4">
-        <v>60706</v>
+        <v>40083</v>
       </c>
       <c r="H51" s="5"/>
       <c r="I51" s="6">
-        <v>57494</v>
+        <v>8145</v>
       </c>
       <c r="J51" s="6">
-        <v>37872</v>
+        <v>6987</v>
       </c>
       <c r="K51" s="6">
-        <v>-19622</v>
+        <v>-1158</v>
       </c>
       <c r="L51" s="7">
-        <v>-0.34128778655100001</v>
+        <v>-0.14217311233800001</v>
       </c>
     </row>
     <row r="52" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="16"/>
       <c r="B52" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C52" s="4">
-        <v>22668</v>
+        <v>27488</v>
       </c>
       <c r="D52" s="4">
-        <v>27488</v>
+        <v>29211</v>
       </c>
       <c r="E52" s="4">
-        <v>29211</v>
+        <v>30296</v>
       </c>
       <c r="F52" s="4">
-        <v>30296</v>
+        <v>40944</v>
       </c>
       <c r="G52" s="4">
-        <v>40944</v>
+        <v>29749</v>
       </c>
       <c r="H52" s="5"/>
       <c r="I52" s="6">
-        <v>38928</v>
+        <v>5526</v>
       </c>
       <c r="J52" s="6">
-        <v>27667</v>
+        <v>5234</v>
       </c>
       <c r="K52" s="6">
-        <v>-11261</v>
+        <v>-292</v>
       </c>
       <c r="L52" s="7">
-        <v>-0.28927764077200002</v>
+        <v>-5.2841114729999999E-2</v>
       </c>
     </row>
     <row r="53" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="16"/>
       <c r="B53" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C53" s="4">
-        <v>1149</v>
+        <v>1536</v>
       </c>
       <c r="D53" s="4">
-        <v>1536</v>
+        <v>2206</v>
       </c>
       <c r="E53" s="4">
-        <v>2206</v>
+        <v>2384</v>
       </c>
       <c r="F53" s="4">
-        <v>2384</v>
+        <v>2209</v>
       </c>
       <c r="G53" s="4">
-        <v>2209</v>
+        <v>2303</v>
       </c>
       <c r="H53" s="5"/>
       <c r="I53" s="6">
-        <v>2130</v>
+        <v>222</v>
       </c>
       <c r="J53" s="6">
-        <v>2213</v>
+        <v>172</v>
       </c>
       <c r="K53" s="6">
-        <v>83</v>
+        <v>-50</v>
       </c>
       <c r="L53" s="7">
-        <v>3.8967136149999998E-2</v>
+        <v>-0.22522522522499999</v>
       </c>
     </row>
     <row r="54" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="16"/>
       <c r="B54" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C54" s="4">
-        <v>5404</v>
+        <v>5161</v>
       </c>
       <c r="D54" s="4">
-        <v>5161</v>
+        <v>5162</v>
       </c>
       <c r="E54" s="4">
-        <v>5162</v>
+        <v>5047</v>
       </c>
       <c r="F54" s="4">
-        <v>5047</v>
+        <v>5093</v>
       </c>
       <c r="G54" s="4">
-        <v>5093</v>
+        <v>4726</v>
       </c>
       <c r="H54" s="5"/>
       <c r="I54" s="6">
-        <v>4770</v>
+        <v>719</v>
       </c>
       <c r="J54" s="6">
-        <v>4378</v>
+        <v>504</v>
       </c>
       <c r="K54" s="6">
-        <v>-392</v>
+        <v>-215</v>
       </c>
       <c r="L54" s="7">
-        <v>-8.2180293501000007E-2</v>
+        <v>-0.29902642559100001</v>
       </c>
     </row>
     <row r="55" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="16"/>
       <c r="B55" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C55" s="4">
-        <v>551</v>
+        <v>1518</v>
       </c>
       <c r="D55" s="4">
-        <v>1518</v>
+        <v>2221</v>
       </c>
       <c r="E55" s="4">
-        <v>2221</v>
+        <v>2144</v>
       </c>
       <c r="F55" s="4">
-        <v>2144</v>
+        <v>2195</v>
       </c>
       <c r="G55" s="4">
-        <v>2195</v>
+        <v>2369</v>
       </c>
       <c r="H55" s="5"/>
       <c r="I55" s="6">
-        <v>2085</v>
+        <v>209</v>
       </c>
       <c r="J55" s="6">
-        <v>2231</v>
+        <v>241</v>
       </c>
       <c r="K55" s="6">
-        <v>146</v>
+        <v>32</v>
       </c>
       <c r="L55" s="7">
-        <v>7.0023980814999998E-2</v>
+        <v>0.15311004784599999</v>
       </c>
     </row>
     <row r="56" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="17"/>
       <c r="B56" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C56" s="10">
-        <v>58152</v>
+        <v>72916</v>
       </c>
       <c r="D56" s="10">
-        <v>72916</v>
+        <v>107173</v>
       </c>
       <c r="E56" s="10">
-        <v>107173</v>
+        <v>96880</v>
       </c>
       <c r="F56" s="10">
-        <v>96880</v>
+        <v>111147</v>
       </c>
       <c r="G56" s="10">
-        <v>111147</v>
+        <v>79230</v>
       </c>
       <c r="H56" s="5"/>
       <c r="I56" s="11">
-        <v>105407</v>
+        <v>14821</v>
       </c>
       <c r="J56" s="11">
-        <v>74361</v>
+        <v>13138</v>
       </c>
       <c r="K56" s="11">
-        <v>-31046</v>
+        <v>-1683</v>
       </c>
       <c r="L56" s="12">
-        <v>-0.29453451858000002</v>
+        <v>-0.113555090749</v>
       </c>
     </row>
     <row r="57" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="19"/>
       <c r="C57" s="3"/>
       <c r="D57" s="3"/>
       <c r="E57" s="3"/>
       <c r="F57" s="3"/>
       <c r="G57" s="3"/>
       <c r="H57" s="5"/>
       <c r="I57" s="5"/>
       <c r="J57" s="5"/>
       <c r="K57" s="5"/>
       <c r="L57" s="5"/>
     </row>
     <row r="58" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="20" t="s">
         <v>25</v>
       </c>
       <c r="B58" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C58" s="4">
-        <v>55310</v>
+        <v>72111</v>
       </c>
       <c r="D58" s="4">
-        <v>72111</v>
+        <v>122640</v>
       </c>
       <c r="E58" s="4">
-        <v>122640</v>
+        <v>98894</v>
       </c>
       <c r="F58" s="4">
-        <v>98894</v>
+        <v>102588</v>
       </c>
       <c r="G58" s="4">
-        <v>102588</v>
+        <v>70662</v>
       </c>
       <c r="H58" s="5"/>
       <c r="I58" s="6">
-        <v>96625</v>
+        <v>14023</v>
       </c>
       <c r="J58" s="6">
-        <v>66391</v>
+        <v>12201</v>
       </c>
       <c r="K58" s="6">
-        <v>-30234</v>
+        <v>-1822</v>
       </c>
       <c r="L58" s="7">
-        <v>-0.31290038809800003</v>
+        <v>-0.12992940169700001</v>
       </c>
     </row>
     <row r="59" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="16"/>
       <c r="B59" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C59" s="4">
-        <v>39302</v>
+        <v>47095</v>
       </c>
       <c r="D59" s="4">
-        <v>47095</v>
+        <v>50569</v>
       </c>
       <c r="E59" s="4">
-        <v>50569</v>
+        <v>54840</v>
       </c>
       <c r="F59" s="4">
-        <v>54840</v>
+        <v>68584</v>
       </c>
       <c r="G59" s="4">
-        <v>68584</v>
+        <v>49209</v>
       </c>
       <c r="H59" s="5"/>
       <c r="I59" s="6">
-        <v>64956</v>
+        <v>8761</v>
       </c>
       <c r="J59" s="6">
-        <v>45846</v>
+        <v>8654</v>
       </c>
       <c r="K59" s="6">
-        <v>-19110</v>
+        <v>-107</v>
       </c>
       <c r="L59" s="7">
-        <v>-0.29419915019300003</v>
+        <v>-1.2213217669E-2</v>
       </c>
     </row>
     <row r="60" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="16"/>
       <c r="B60" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C60" s="4">
-        <v>1776</v>
+        <v>1738</v>
       </c>
       <c r="D60" s="4">
-        <v>1738</v>
+        <v>2240</v>
       </c>
       <c r="E60" s="4">
-        <v>2240</v>
+        <v>2341</v>
       </c>
       <c r="F60" s="4">
-        <v>2341</v>
+        <v>2433</v>
       </c>
       <c r="G60" s="4">
-        <v>2433</v>
+        <v>2102</v>
       </c>
       <c r="H60" s="5"/>
       <c r="I60" s="6">
-        <v>2239</v>
+        <v>276</v>
       </c>
       <c r="J60" s="6">
-        <v>1919</v>
+        <v>256</v>
       </c>
       <c r="K60" s="6">
-        <v>-320</v>
+        <v>-20</v>
       </c>
       <c r="L60" s="7">
-        <v>-0.14292094685100001</v>
+        <v>-7.2463768114999993E-2</v>
       </c>
     </row>
     <row r="61" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="16"/>
       <c r="B61" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C61" s="4">
-        <v>6041</v>
+        <v>5612</v>
       </c>
       <c r="D61" s="4">
-        <v>5612</v>
+        <v>6039</v>
       </c>
       <c r="E61" s="4">
-        <v>6039</v>
+        <v>6573</v>
       </c>
       <c r="F61" s="4">
-        <v>6573</v>
+        <v>5559</v>
       </c>
       <c r="G61" s="4">
-        <v>5559</v>
+        <v>4970</v>
       </c>
       <c r="H61" s="5"/>
       <c r="I61" s="6">
-        <v>5185</v>
+        <v>846</v>
       </c>
       <c r="J61" s="6">
-        <v>4655</v>
+        <v>631</v>
       </c>
       <c r="K61" s="6">
-        <v>-530</v>
+        <v>-215</v>
       </c>
       <c r="L61" s="7">
-        <v>-0.10221793635400001</v>
+        <v>-0.25413711583900001</v>
       </c>
     </row>
     <row r="62" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="16"/>
       <c r="B62" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C62" s="4">
-        <v>1397</v>
+        <v>1609</v>
       </c>
       <c r="D62" s="4">
-        <v>1609</v>
+        <v>2627</v>
       </c>
       <c r="E62" s="4">
-        <v>2627</v>
+        <v>2869</v>
       </c>
       <c r="F62" s="4">
-        <v>2869</v>
+        <v>3141</v>
       </c>
       <c r="G62" s="4">
-        <v>3141</v>
+        <v>3065</v>
       </c>
       <c r="H62" s="5"/>
       <c r="I62" s="6">
-        <v>2734</v>
+        <v>258</v>
       </c>
       <c r="J62" s="6">
-        <v>2769</v>
+        <v>262</v>
       </c>
       <c r="K62" s="6">
-        <v>35</v>
+        <v>4</v>
       </c>
       <c r="L62" s="7">
-        <v>1.2801755668999999E-2</v>
+        <v>1.5503875968E-2</v>
       </c>
     </row>
     <row r="63" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="17"/>
       <c r="B63" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C63" s="10">
-        <v>103826</v>
+        <v>128165</v>
       </c>
       <c r="D63" s="10">
-        <v>128165</v>
+        <v>184115</v>
       </c>
       <c r="E63" s="10">
-        <v>184115</v>
+        <v>165517</v>
       </c>
       <c r="F63" s="10">
-        <v>165517</v>
+        <v>182305</v>
       </c>
       <c r="G63" s="10">
-        <v>182305</v>
+        <v>130008</v>
       </c>
       <c r="H63" s="5"/>
       <c r="I63" s="11">
-        <v>171739</v>
+        <v>24164</v>
       </c>
       <c r="J63" s="11">
-        <v>121580</v>
+        <v>22004</v>
       </c>
       <c r="K63" s="11">
-        <v>-50159</v>
+        <v>-2160</v>
       </c>
       <c r="L63" s="12">
-        <v>-0.29206528511199997</v>
+        <v>-8.9389173976999997E-2</v>
       </c>
     </row>
     <row r="64" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="19"/>
       <c r="C64" s="3"/>
       <c r="D64" s="3"/>
       <c r="E64" s="3"/>
       <c r="F64" s="3"/>
       <c r="G64" s="3"/>
       <c r="H64" s="5"/>
       <c r="I64" s="5"/>
       <c r="J64" s="5"/>
       <c r="K64" s="5"/>
       <c r="L64" s="5"/>
     </row>
     <row r="65" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="20" t="s">
         <v>26</v>
       </c>
       <c r="B65" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C65" s="4">
-        <v>37509</v>
+        <v>47319</v>
       </c>
       <c r="D65" s="4">
-        <v>47319</v>
+        <v>85258</v>
       </c>
       <c r="E65" s="4">
-        <v>85258</v>
+        <v>71670</v>
       </c>
       <c r="F65" s="4">
-        <v>71670</v>
+        <v>72348</v>
       </c>
       <c r="G65" s="4">
-        <v>72348</v>
+        <v>45191</v>
       </c>
       <c r="H65" s="5"/>
       <c r="I65" s="6">
-        <v>68540</v>
+        <v>9289</v>
       </c>
       <c r="J65" s="6">
-        <v>42397</v>
+        <v>8144</v>
       </c>
       <c r="K65" s="6">
-        <v>-26143</v>
+        <v>-1145</v>
       </c>
       <c r="L65" s="7">
-        <v>-0.38142690399700002</v>
+        <v>-0.123264075788</v>
       </c>
     </row>
     <row r="66" spans="1:12" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="16"/>
       <c r="B66" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C66" s="4">
-        <v>31788</v>
+        <v>36343</v>
       </c>
       <c r="D66" s="4">
-        <v>36343</v>
+        <v>35601</v>
       </c>
       <c r="E66" s="4">
-        <v>35601</v>
+        <v>41907</v>
       </c>
       <c r="F66" s="4">
-        <v>41907</v>
+        <v>51858</v>
       </c>
       <c r="G66" s="4">
-        <v>51858</v>
+        <v>38496</v>
       </c>
       <c r="H66" s="5"/>
       <c r="I66" s="6">
-        <v>49311</v>
+        <v>6946</v>
       </c>
       <c r="J66" s="6">
-        <v>35896</v>
+        <v>6710</v>
       </c>
       <c r="K66" s="6">
-        <v>-13415</v>
+        <v>-236</v>
       </c>
       <c r="L66" s="7">
-        <v>-0.27204883291699999</v>
+        <v>-3.3976389288000002E-2</v>
       </c>
     </row>
     <row r="67" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A67" s="16"/>
       <c r="B67" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C67" s="4">
-        <v>1270</v>
+        <v>1406</v>
       </c>
       <c r="D67" s="4">
-        <v>1406</v>
+        <v>1848</v>
       </c>
       <c r="E67" s="4">
-        <v>1848</v>
+        <v>1768</v>
       </c>
       <c r="F67" s="4">
-        <v>1768</v>
+        <v>1756</v>
       </c>
       <c r="G67" s="4">
-        <v>1756</v>
+        <v>1519</v>
       </c>
       <c r="H67" s="5"/>
       <c r="I67" s="6">
-        <v>1656</v>
+        <v>276</v>
       </c>
       <c r="J67" s="6">
-        <v>1434</v>
+        <v>191</v>
       </c>
       <c r="K67" s="6">
-        <v>-222</v>
+        <v>-85</v>
       </c>
       <c r="L67" s="7">
-        <v>-0.13405797101399999</v>
+        <v>-0.30797101449199998</v>
       </c>
     </row>
     <row r="68" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A68" s="16"/>
       <c r="B68" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C68" s="4">
-        <v>10046</v>
+        <v>9606</v>
       </c>
       <c r="D68" s="4">
-        <v>9606</v>
+        <v>9342</v>
       </c>
       <c r="E68" s="4">
-        <v>9342</v>
+        <v>9736</v>
       </c>
       <c r="F68" s="4">
-        <v>9736</v>
+        <v>9434</v>
       </c>
       <c r="G68" s="4">
-        <v>9434</v>
+        <v>8756</v>
       </c>
       <c r="H68" s="5"/>
       <c r="I68" s="6">
-        <v>8751</v>
+        <v>1195</v>
       </c>
       <c r="J68" s="6">
-        <v>8240</v>
+        <v>980</v>
       </c>
       <c r="K68" s="6">
-        <v>-511</v>
+        <v>-215</v>
       </c>
       <c r="L68" s="7">
-        <v>-5.8393326475999999E-2</v>
+        <v>-0.179916317991</v>
       </c>
     </row>
     <row r="69" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A69" s="16"/>
       <c r="B69" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C69" s="4">
-        <v>1134</v>
+        <v>1360</v>
       </c>
       <c r="D69" s="4">
-        <v>1360</v>
+        <v>1821</v>
       </c>
       <c r="E69" s="4">
-        <v>1821</v>
+        <v>2019</v>
       </c>
       <c r="F69" s="4">
-        <v>2019</v>
+        <v>1993</v>
       </c>
       <c r="G69" s="4">
-        <v>1993</v>
+        <v>2111</v>
       </c>
       <c r="H69" s="5"/>
       <c r="I69" s="6">
-        <v>1824</v>
+        <v>209</v>
       </c>
       <c r="J69" s="6">
-        <v>1910</v>
+        <v>195</v>
       </c>
       <c r="K69" s="6">
-        <v>86</v>
+        <v>-14</v>
       </c>
       <c r="L69" s="7">
-        <v>4.7149122807000003E-2</v>
+        <v>-6.6985645932999993E-2</v>
       </c>
     </row>
     <row r="70" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A70" s="17"/>
       <c r="B70" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C70" s="10">
-        <v>81747</v>
+        <v>96034</v>
       </c>
       <c r="D70" s="10">
-        <v>96034</v>
+        <v>133870</v>
       </c>
       <c r="E70" s="10">
-        <v>133870</v>
+        <v>127100</v>
       </c>
       <c r="F70" s="10">
-        <v>127100</v>
+        <v>137389</v>
       </c>
       <c r="G70" s="10">
-        <v>137389</v>
+        <v>96073</v>
       </c>
       <c r="H70" s="5"/>
       <c r="I70" s="11">
-        <v>130082</v>
+        <v>17915</v>
       </c>
       <c r="J70" s="11">
-        <v>89877</v>
+        <v>16220</v>
       </c>
       <c r="K70" s="11">
-        <v>-40205</v>
+        <v>-1695</v>
       </c>
       <c r="L70" s="12">
-        <v>-0.309074276225</v>
+        <v>-9.4613452414000002E-2</v>
       </c>
     </row>
     <row r="71" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A71" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="19"/>
       <c r="C71" s="3"/>
       <c r="D71" s="3"/>
       <c r="E71" s="3"/>
       <c r="F71" s="3"/>
       <c r="G71" s="3"/>
       <c r="H71" s="5"/>
       <c r="I71" s="5"/>
       <c r="J71" s="5"/>
       <c r="K71" s="5"/>
       <c r="L71" s="5"/>
     </row>
     <row r="72" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A72" s="20" t="s">
         <v>27</v>
       </c>
       <c r="B72" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C72" s="4">
-        <v>31192</v>
+        <v>40216</v>
       </c>
       <c r="D72" s="4">
-        <v>40216</v>
+        <v>68989</v>
       </c>
       <c r="E72" s="4">
-        <v>68989</v>
+        <v>59532</v>
       </c>
       <c r="F72" s="4">
-        <v>59532</v>
+        <v>66656</v>
       </c>
       <c r="G72" s="4">
-        <v>66656</v>
+        <v>45585</v>
       </c>
       <c r="H72" s="5"/>
       <c r="I72" s="6">
-        <v>63234</v>
+        <v>8729</v>
       </c>
       <c r="J72" s="6">
-        <v>42978</v>
+        <v>8093</v>
       </c>
       <c r="K72" s="6">
-        <v>-20256</v>
+        <v>-636</v>
       </c>
       <c r="L72" s="7">
-        <v>-0.32033399753199998</v>
+        <v>-7.2860579676000001E-2</v>
       </c>
     </row>
     <row r="73" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A73" s="16"/>
       <c r="B73" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C73" s="4">
-        <v>25111</v>
+        <v>28839</v>
       </c>
       <c r="D73" s="4">
-        <v>28839</v>
+        <v>29386</v>
       </c>
       <c r="E73" s="4">
-        <v>29386</v>
+        <v>32530</v>
       </c>
       <c r="F73" s="4">
-        <v>32530</v>
+        <v>39473</v>
       </c>
       <c r="G73" s="4">
-        <v>39473</v>
+        <v>29494</v>
       </c>
       <c r="H73" s="5"/>
       <c r="I73" s="6">
-        <v>37482</v>
+        <v>5192</v>
       </c>
       <c r="J73" s="6">
-        <v>27313</v>
+        <v>5186</v>
       </c>
       <c r="K73" s="6">
-        <v>-10169</v>
+        <v>-6</v>
       </c>
       <c r="L73" s="7">
-        <v>-0.27130355904100001</v>
+        <v>-1.1556240359999999E-3</v>
       </c>
     </row>
     <row r="74" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A74" s="16"/>
       <c r="B74" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C74" s="4">
-        <v>1139</v>
+        <v>1342</v>
       </c>
       <c r="D74" s="4">
-        <v>1342</v>
+        <v>1460</v>
       </c>
       <c r="E74" s="4">
-        <v>1460</v>
+        <v>1651</v>
       </c>
       <c r="F74" s="4">
-        <v>1651</v>
+        <v>1599</v>
       </c>
       <c r="G74" s="4">
-        <v>1599</v>
+        <v>1445</v>
       </c>
       <c r="H74" s="5"/>
       <c r="I74" s="6">
-        <v>1524</v>
+        <v>238</v>
       </c>
       <c r="J74" s="6">
-        <v>1363</v>
+        <v>188</v>
       </c>
       <c r="K74" s="6">
-        <v>-161</v>
+        <v>-50</v>
       </c>
       <c r="L74" s="7">
-        <v>-0.105643044619</v>
+        <v>-0.21008403361299999</v>
       </c>
     </row>
     <row r="75" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A75" s="16"/>
       <c r="B75" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C75" s="4">
-        <v>9069</v>
+        <v>8435</v>
       </c>
       <c r="D75" s="4">
-        <v>8435</v>
+        <v>8924</v>
       </c>
       <c r="E75" s="4">
-        <v>8924</v>
+        <v>8833</v>
       </c>
       <c r="F75" s="4">
-        <v>8833</v>
+        <v>9044</v>
       </c>
       <c r="G75" s="4">
-        <v>9044</v>
+        <v>8355</v>
       </c>
       <c r="H75" s="5"/>
       <c r="I75" s="6">
-        <v>8542</v>
+        <v>1002</v>
       </c>
       <c r="J75" s="6">
-        <v>7873</v>
+        <v>838</v>
       </c>
       <c r="K75" s="6">
-        <v>-669</v>
+        <v>-164</v>
       </c>
       <c r="L75" s="7">
-        <v>-7.8318894872E-2</v>
+        <v>-0.16367265469</v>
       </c>
     </row>
     <row r="76" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A76" s="16"/>
       <c r="B76" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C76" s="4">
-        <v>586</v>
+        <v>819</v>
       </c>
       <c r="D76" s="4">
-        <v>819</v>
+        <v>1197</v>
       </c>
       <c r="E76" s="4">
-        <v>1197</v>
+        <v>1483</v>
       </c>
       <c r="F76" s="4">
-        <v>1483</v>
+        <v>1586</v>
       </c>
       <c r="G76" s="4">
-        <v>1586</v>
+        <v>1428</v>
       </c>
       <c r="H76" s="5"/>
       <c r="I76" s="6">
-        <v>1452</v>
+        <v>163</v>
       </c>
       <c r="J76" s="6">
-        <v>1317</v>
+        <v>228</v>
       </c>
       <c r="K76" s="6">
-        <v>-135</v>
+        <v>65</v>
       </c>
       <c r="L76" s="7">
-        <v>-9.2975206611000005E-2</v>
+        <v>0.39877300613400002</v>
       </c>
     </row>
     <row r="77" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A77" s="17"/>
       <c r="B77" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C77" s="10">
-        <v>67097</v>
+        <v>79651</v>
       </c>
       <c r="D77" s="10">
-        <v>79651</v>
+        <v>109956</v>
       </c>
       <c r="E77" s="10">
-        <v>109956</v>
+        <v>104029</v>
       </c>
       <c r="F77" s="10">
-        <v>104029</v>
+        <v>118358</v>
       </c>
       <c r="G77" s="10">
-        <v>118358</v>
+        <v>86307</v>
       </c>
       <c r="H77" s="5"/>
       <c r="I77" s="11">
-        <v>112234</v>
+        <v>15324</v>
       </c>
       <c r="J77" s="11">
-        <v>80844</v>
+        <v>14533</v>
       </c>
       <c r="K77" s="11">
-        <v>-31390</v>
+        <v>-791</v>
       </c>
       <c r="L77" s="12">
-        <v>-0.27968351836299998</v>
+        <v>-5.1618376403000002E-2</v>
       </c>
     </row>
     <row r="78" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A78" s="18" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="19"/>
       <c r="C78" s="3"/>
       <c r="D78" s="3"/>
       <c r="E78" s="3"/>
       <c r="F78" s="3"/>
       <c r="G78" s="3"/>
       <c r="H78" s="5"/>
       <c r="I78" s="5"/>
       <c r="J78" s="5"/>
       <c r="K78" s="5"/>
       <c r="L78" s="5"/>
     </row>
     <row r="79" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A79" s="20" t="s">
         <v>28</v>
       </c>
       <c r="B79" s="8" t="s">
         <v>12</v>
       </c>
       <c r="C79" s="4">
-        <v>11780</v>
+        <v>14224</v>
       </c>
       <c r="D79" s="4">
-        <v>14224</v>
+        <v>26519</v>
       </c>
       <c r="E79" s="4">
-        <v>26519</v>
+        <v>21970</v>
       </c>
       <c r="F79" s="4">
-        <v>21970</v>
+        <v>23362</v>
       </c>
       <c r="G79" s="4">
-        <v>23362</v>
+        <v>16894</v>
       </c>
       <c r="H79" s="5"/>
       <c r="I79" s="6">
-        <v>22239</v>
+        <v>2982</v>
       </c>
       <c r="J79" s="6">
-        <v>15890</v>
+        <v>2846</v>
       </c>
       <c r="K79" s="6">
-        <v>-6349</v>
+        <v>-136</v>
       </c>
       <c r="L79" s="7">
-        <v>-0.28548945546100002</v>
+        <v>-4.5606975183999997E-2</v>
       </c>
     </row>
     <row r="80" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A80" s="16"/>
       <c r="B80" s="8" t="s">
         <v>13</v>
       </c>
       <c r="C80" s="4">
-        <v>10592</v>
+        <v>11748</v>
       </c>
       <c r="D80" s="4">
-        <v>11748</v>
+        <v>12043</v>
       </c>
       <c r="E80" s="4">
-        <v>12043</v>
+        <v>12800</v>
       </c>
       <c r="F80" s="4">
-        <v>12800</v>
+        <v>15938</v>
       </c>
       <c r="G80" s="4">
-        <v>15938</v>
+        <v>12644</v>
       </c>
       <c r="H80" s="5"/>
       <c r="I80" s="6">
-        <v>15148</v>
+        <v>2180</v>
       </c>
       <c r="J80" s="6">
-        <v>11794</v>
+        <v>2319</v>
       </c>
       <c r="K80" s="6">
-        <v>-3354</v>
+        <v>139</v>
       </c>
       <c r="L80" s="7">
-        <v>-0.221415368365</v>
+        <v>6.3761467889000001E-2</v>
       </c>
     </row>
     <row r="81" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A81" s="16"/>
       <c r="B81" s="8" t="s">
         <v>14</v>
       </c>
       <c r="C81" s="4">
-        <v>419</v>
+        <v>508</v>
       </c>
       <c r="D81" s="4">
-        <v>508</v>
+        <v>480</v>
       </c>
       <c r="E81" s="4">
-        <v>480</v>
+        <v>576</v>
       </c>
       <c r="F81" s="4">
-        <v>576</v>
+        <v>652</v>
       </c>
       <c r="G81" s="4">
-        <v>652</v>
+        <v>554</v>
       </c>
       <c r="H81" s="5"/>
       <c r="I81" s="6">
-        <v>629</v>
+        <v>56</v>
       </c>
       <c r="J81" s="6">
-        <v>540</v>
+        <v>56</v>
       </c>
       <c r="K81" s="6">
-        <v>-89</v>
+        <v>0</v>
       </c>
       <c r="L81" s="7">
-        <v>-0.14149443561200001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A82" s="16"/>
       <c r="B82" s="8" t="s">
         <v>15</v>
       </c>
       <c r="C82" s="4">
-        <v>5203</v>
+        <v>5879</v>
       </c>
       <c r="D82" s="4">
-        <v>5879</v>
+        <v>5281</v>
       </c>
       <c r="E82" s="4">
-        <v>5281</v>
+        <v>5105</v>
       </c>
       <c r="F82" s="4">
-        <v>5105</v>
+        <v>4568</v>
       </c>
       <c r="G82" s="4">
-        <v>4568</v>
+        <v>4086</v>
       </c>
       <c r="H82" s="5"/>
       <c r="I82" s="6">
-        <v>4314</v>
+        <v>489</v>
       </c>
       <c r="J82" s="6">
-        <v>3878</v>
+        <v>408</v>
       </c>
       <c r="K82" s="6">
-        <v>-436</v>
+        <v>-81</v>
       </c>
       <c r="L82" s="7">
-        <v>-0.101066295781</v>
+        <v>-0.16564417177900001</v>
       </c>
     </row>
     <row r="83" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A83" s="16"/>
       <c r="B83" s="8" t="s">
         <v>16</v>
       </c>
       <c r="C83" s="4">
-        <v>209</v>
+        <v>368</v>
       </c>
       <c r="D83" s="4">
-        <v>368</v>
+        <v>582</v>
       </c>
       <c r="E83" s="4">
-        <v>582</v>
+        <v>720</v>
       </c>
       <c r="F83" s="4">
-        <v>720</v>
+        <v>724</v>
       </c>
       <c r="G83" s="4">
-        <v>724</v>
+        <v>767</v>
       </c>
       <c r="H83" s="5"/>
       <c r="I83" s="6">
-        <v>662</v>
+        <v>52</v>
       </c>
       <c r="J83" s="6">
-        <v>677</v>
+        <v>102</v>
       </c>
       <c r="K83" s="6">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="L83" s="7">
-        <v>2.2658610270999999E-2</v>
+        <v>0.96153846153800004</v>
       </c>
     </row>
     <row r="84" spans="1:12" x14ac:dyDescent="0.2">
       <c r="A84" s="17"/>
       <c r="B84" s="9" t="s">
         <v>17</v>
       </c>
       <c r="C84" s="10">
-        <v>28203</v>
+        <v>32727</v>
       </c>
       <c r="D84" s="10">
-        <v>32727</v>
+        <v>44905</v>
       </c>
       <c r="E84" s="10">
-        <v>44905</v>
+        <v>41171</v>
       </c>
       <c r="F84" s="10">
-        <v>41171</v>
+        <v>45244</v>
       </c>
       <c r="G84" s="10">
-        <v>45244</v>
+        <v>34945</v>
       </c>
       <c r="H84" s="5"/>
       <c r="I84" s="11">
-        <v>42992</v>
+        <v>5759</v>
       </c>
       <c r="J84" s="11">
-        <v>32779</v>
+        <v>5731</v>
       </c>
       <c r="K84" s="11">
-        <v>-10213</v>
+        <v>-28</v>
       </c>
       <c r="L84" s="12">
-        <v>-0.23755582433899999</v>
+        <v>-4.8619552000000003E-3</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="24">
     <mergeCell ref="A71:B71"/>
     <mergeCell ref="A72:A77"/>
     <mergeCell ref="A78:B78"/>
     <mergeCell ref="A79:A84"/>
     <mergeCell ref="A51:A56"/>
     <mergeCell ref="A57:B57"/>
     <mergeCell ref="A58:A63"/>
     <mergeCell ref="A64:B64"/>
     <mergeCell ref="A65:A70"/>
     <mergeCell ref="A36:B36"/>
     <mergeCell ref="A37:A42"/>
     <mergeCell ref="A43:B43"/>
     <mergeCell ref="A44:A49"/>
     <mergeCell ref="A50:B50"/>
     <mergeCell ref="A16:A21"/>
     <mergeCell ref="A22:B22"/>
     <mergeCell ref="A23:A28"/>
     <mergeCell ref="A29:B29"/>
     <mergeCell ref="A30:A35"/>
     <mergeCell ref="A1:B1"/>
     <mergeCell ref="A2:A7"/>