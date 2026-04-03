--- v0 (2026-02-12)
+++ v1 (2026-04-03)
@@ -7,70 +7,70 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="123820"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\SIIRTO\Poliisi.fi-tilastot\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E850365B-965B-44FC-BE5A-44E4973C241B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E888A7FC-38CC-470A-A8F2-548AD95EA69A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Ohjesivu" sheetId="1" r:id="rId1"/>
     <sheet name="Palvelukykyaika" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
   <webPublishing codePage="1252"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="337" uniqueCount="324">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="340" uniqueCount="325">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Poliisin keskimääräinen palvelukykyaika</t>
   </si>
   <si>
     <t>Poliisin tehtävät jaetaan niiden kiireellisyyden perusteella kiireellisyysluokkiin, joista A tarkoittaa korkeinta kiireellisyyttä, B kiireellistä ja C kiireetöntä tehtävää.</t>
   </si>
   <si>
     <t>Toimintavalmiusaika tarkoittaa sitä aikamäärää minuuteissa, mikä ensimmäiseltä poliisipartiolta kuluu paikalle pääsemiseen, kun poliisi on saanut tehtävän hoidettavakseen.</t>
   </si>
   <si>
     <t>Palvelukykyajan laskennassa huomioidaan sellaiset hätäkeskuksen antamat B-kiireellisyysluokan tehtävät, jotka kuuluvat tehtäväluokkiin:</t>
   </si>
   <si>
     <t xml:space="preserve"> 0  Hengen ja terveyden suojaan kohdistunut tehtävä</t>
   </si>
   <si>
     <t xml:space="preserve"> 1  Omaisuuden suojaan kohdistunut tehtävä</t>
   </si>
   <si>
     <t xml:space="preserve"> 2  Liikenneonnettomuudesta tai liikenteestä aiheutunut tehtävä</t>
   </si>
   <si>
@@ -83,91 +83,91 @@
     <t>480 minuuttia ylittävät ajat leikataan.</t>
   </si>
   <si>
     <t>Tilaston ajanjakso tapahtumapäivän mukaan.</t>
   </si>
   <si>
     <t>Tilastossa esitetään palvelukykyaika koko maan toteumana ja erikseen tapahtuma-alueittain (poliisilaitokset ja kunnat).</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Lähde: Poliisin tulostietojärjestelmä PolStat </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>16.12.2025</t>
+      <t>17.3.2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>20:10:31</t>
+      <t>20:10:57</t>
     </r>
   </si>
   <si>
     <t>Keskimääräinen palvelukykyaika (min)</t>
   </si>
   <si>
-    <t>2020</t>
-[...1 lines deleted...]
-  <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>01-11/2025</t>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>01-02/2026</t>
   </si>
   <si>
     <t>KOKO MAA</t>
   </si>
   <si>
     <t>HELSINKI</t>
   </si>
   <si>
     <t>ITÄ-UUSIMAA</t>
   </si>
   <si>
     <t>106 Hyvinkää</t>
   </si>
   <si>
     <t>186 Järvenpää</t>
   </si>
   <si>
     <t>245 Kerava</t>
   </si>
   <si>
     <t>611 Pornainen</t>
   </si>
   <si>
     <t>858 Tuusula</t>
   </si>
@@ -496,50 +496,53 @@
     <t>010 Alavus</t>
   </si>
   <si>
     <t>300 Kuortane</t>
   </si>
   <si>
     <t>759 Soini</t>
   </si>
   <si>
     <t>989 Ähtäri</t>
   </si>
   <si>
     <t>217 Kannus</t>
   </si>
   <si>
     <t>421 Lestijärvi</t>
   </si>
   <si>
     <t>849 Toholampi</t>
   </si>
   <si>
     <t>151 Isojoki</t>
   </si>
   <si>
     <t>218 Karijoki</t>
+  </si>
+  <si>
+    <t>/0</t>
   </si>
   <si>
     <t>232 Kauhajoki</t>
   </si>
   <si>
     <t>301 Kurikka</t>
   </si>
   <si>
     <t>846 Teuva</t>
   </si>
   <si>
     <t>074 Halsua</t>
   </si>
   <si>
     <t>236 Kaustinen</t>
   </si>
   <si>
     <t>584 Perho</t>
   </si>
   <si>
     <t>924 Veteli</t>
   </si>
   <si>
     <t>272 Kokkola</t>
   </si>
@@ -1155,88 +1158,91 @@
         <color rgb="FFE2E2E2"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FFE2E2E2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="medium">
         <color rgb="FFC0C0C0"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="17">
+  <cellXfs count="18">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="4"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -1606,102 +1612,102 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:A24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="125.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="15"/>
+      <c r="A1" s="16"/>
     </row>
     <row r="2" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="15"/>
+      <c r="A2" s="16"/>
     </row>
     <row r="3" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="15"/>
+      <c r="A3" s="16"/>
     </row>
     <row r="4" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="15"/>
+      <c r="A4" s="16"/>
     </row>
     <row r="5" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="15"/>
+      <c r="A5" s="16"/>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A9" s="16" t="s">
+      <c r="A9" s="17" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="15"/>
+      <c r="A10" s="16"/>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A11" s="16" t="s">
+      <c r="A11" s="17" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="15"/>
+      <c r="A12" s="16"/>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A13" s="16" t="s">
+      <c r="A13" s="17" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="15"/>
+      <c r="A14" s="16"/>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>9</v>
       </c>
@@ -1730,7167 +1736,7167 @@
       <c r="A24" s="1" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G315"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="45.42578125" bestFit="1" customWidth="1"/>
-    <col min="2" max="4" width="7.42578125" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="6" max="6" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="2" max="3" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="4" max="4" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="5" max="6" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="7">
-        <v>16.374886629424001</v>
+        <v>16.744053372103998</v>
       </c>
       <c r="C2" s="7">
-        <v>16.744053372103998</v>
+        <v>17.111941498472</v>
       </c>
       <c r="D2" s="9">
-        <v>17.111850823603</v>
+        <v>17.126845972559</v>
       </c>
       <c r="E2" s="9">
-        <v>17.126875509786</v>
+        <v>17.567741864424999</v>
       </c>
       <c r="F2" s="9">
-        <v>17.567742144147999</v>
+        <v>17.589282030730001</v>
       </c>
       <c r="G2" s="7">
-        <v>17.545102798302</v>
+        <v>18.199676261861001</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="6"/>
     </row>
     <row r="4" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="7">
-        <v>12.355838312829</v>
+        <v>12.708283456406001</v>
       </c>
       <c r="C4" s="7">
-        <v>12.708283456406001</v>
+        <v>12.772820991175999</v>
       </c>
       <c r="D4" s="9">
-        <v>12.772820991175999</v>
+        <v>12.847532634105001</v>
       </c>
       <c r="E4" s="9">
-        <v>12.847609797472</v>
+        <v>13.070935899487001</v>
       </c>
       <c r="F4" s="9">
-        <v>13.070935899487001</v>
+        <v>12.738562668538</v>
       </c>
       <c r="G4" s="7">
-        <v>12.719782648034</v>
+        <v>13.058164778856</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
     </row>
     <row r="6" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="7">
-        <v>15.190543608124001</v>
+        <v>16.046123188405002</v>
       </c>
       <c r="C6" s="7">
-        <v>16.046123188405002</v>
+        <v>16.528795932161</v>
       </c>
       <c r="D6" s="9">
-        <v>16.528795932161</v>
+        <v>17.239053956833999</v>
       </c>
       <c r="E6" s="9">
-        <v>17.239053956833999</v>
+        <v>18.696775588659001</v>
       </c>
       <c r="F6" s="9">
-        <v>18.696775588659001</v>
+        <v>19.162405570859999</v>
       </c>
       <c r="G6" s="7">
-        <v>19.097532614860999</v>
+        <v>20.544880590534</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="13">
-        <v>12.394311338885</v>
+        <v>13.349591764288</v>
       </c>
       <c r="C7" s="13">
-        <v>13.349591764288</v>
+        <v>13.369301213681</v>
       </c>
       <c r="D7" s="13">
-        <v>13.369301213681</v>
+        <v>13.624408644400001</v>
       </c>
       <c r="E7" s="13">
-        <v>13.624408644400001</v>
+        <v>14.771860848085</v>
       </c>
       <c r="F7" s="13">
-        <v>14.771860848085</v>
+        <v>14.936417089678001</v>
       </c>
       <c r="G7" s="13">
-        <v>14.802873563218</v>
+        <v>15.159967532467</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="13">
-        <v>13.304984781872999</v>
+        <v>14.140912062765</v>
       </c>
       <c r="C8" s="13">
-        <v>14.140912062765</v>
+        <v>14.566526666666</v>
       </c>
       <c r="D8" s="13">
-        <v>14.566526666666</v>
+        <v>14.855672749768001</v>
       </c>
       <c r="E8" s="13">
-        <v>14.855672749768001</v>
+        <v>15.213466581386999</v>
       </c>
       <c r="F8" s="13">
-        <v>15.213466581386999</v>
+        <v>15.702987280852</v>
       </c>
       <c r="G8" s="13">
-        <v>15.831305492851</v>
+        <v>16.398203124999998</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="13">
-        <v>17.144612879884001</v>
+        <v>17.672396723645999</v>
       </c>
       <c r="C9" s="13">
-        <v>17.672396723645999</v>
+        <v>18.233424449506</v>
       </c>
       <c r="D9" s="13">
-        <v>18.233424449506</v>
+        <v>19.076259231904999</v>
       </c>
       <c r="E9" s="13">
-        <v>19.076259231904999</v>
+        <v>20.893323053199001</v>
       </c>
       <c r="F9" s="13">
-        <v>20.893323053199001</v>
+        <v>19.969467710370999</v>
       </c>
       <c r="G9" s="13">
-        <v>19.989220281209999</v>
+        <v>20.370714285714001</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="13">
-        <v>31.969504132230998</v>
+        <v>31.654070796460001</v>
       </c>
       <c r="C10" s="13">
-        <v>31.654070796460001</v>
+        <v>30.328620689655001</v>
       </c>
       <c r="D10" s="13">
-        <v>30.328620689655001</v>
+        <v>35.034631578947</v>
       </c>
       <c r="E10" s="13">
-        <v>35.034631578947</v>
+        <v>35.931904761904001</v>
       </c>
       <c r="F10" s="13">
-        <v>35.931904761904001</v>
+        <v>36.501162790697002</v>
       </c>
       <c r="G10" s="13">
-        <v>36.754210526314999</v>
+        <v>28.33</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="13">
-        <v>18.569896</v>
+        <v>19.766093418259</v>
       </c>
       <c r="C11" s="13">
-        <v>19.766093418259</v>
+        <v>19.888430813124</v>
       </c>
       <c r="D11" s="13">
-        <v>19.888430813124</v>
+        <v>20.948915989159001</v>
       </c>
       <c r="E11" s="13">
-        <v>20.948915989159001</v>
+        <v>21.456203703703</v>
       </c>
       <c r="F11" s="13">
-        <v>21.456203703703</v>
+        <v>21.807230081905999</v>
       </c>
       <c r="G11" s="13">
-        <v>21.723767290480001</v>
+        <v>22.402080924854999</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="13">
-        <v>29.337142857141998</v>
+        <v>28.534516129031999</v>
       </c>
       <c r="C12" s="13">
-        <v>28.534516129031999</v>
+        <v>34.805915492956998</v>
       </c>
       <c r="D12" s="13">
-        <v>34.805915492956998</v>
+        <v>38.137608695651998</v>
       </c>
       <c r="E12" s="13">
-        <v>38.137608695651998</v>
+        <v>36.561132075471001</v>
       </c>
       <c r="F12" s="13">
-        <v>36.561132075471001</v>
+        <v>39.149871794870997</v>
       </c>
       <c r="G12" s="13">
-        <v>39.776666666666003</v>
+        <v>35.561818181817998</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="13">
-        <v>20.215250836119999</v>
+        <v>22.883932203389001</v>
       </c>
       <c r="C13" s="13">
-        <v>22.883932203389001</v>
+        <v>24.689237918214999</v>
       </c>
       <c r="D13" s="13">
-        <v>24.689237918214999</v>
+        <v>28.385140388768001</v>
       </c>
       <c r="E13" s="13">
-        <v>28.385140388768001</v>
+        <v>29.771231422505</v>
       </c>
       <c r="F13" s="13">
-        <v>29.771231422505</v>
+        <v>29.783454935622</v>
       </c>
       <c r="G13" s="13">
-        <v>30.128329466356998</v>
+        <v>34.183898305084</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="13">
-        <v>25.699909502261999</v>
+        <v>25.571384388807001</v>
       </c>
       <c r="C14" s="13">
-        <v>25.571384388807001</v>
+        <v>26.618153409089999</v>
       </c>
       <c r="D14" s="13">
-        <v>26.618153409089999</v>
+        <v>28.672967542502999</v>
       </c>
       <c r="E14" s="13">
-        <v>28.672967542502999</v>
+        <v>28.391825273009999</v>
       </c>
       <c r="F14" s="13">
-        <v>28.391825273009999</v>
+        <v>28.31503021148</v>
       </c>
       <c r="G14" s="13">
-        <v>27.830130718953999</v>
+        <v>26.379726027396998</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13">
-        <v>20.799296826384001</v>
+        <v>21.751592920354</v>
       </c>
       <c r="C15" s="13">
-        <v>21.751592920354</v>
+        <v>21.935200543846999</v>
       </c>
       <c r="D15" s="13">
-        <v>21.935200543846999</v>
+        <v>22.928941761362999</v>
       </c>
       <c r="E15" s="13">
-        <v>22.928941761362999</v>
+        <v>24.749039426523002</v>
       </c>
       <c r="F15" s="13">
-        <v>24.749039426523002</v>
+        <v>23.725649717513999</v>
       </c>
       <c r="G15" s="13">
-        <v>23.416599297011999</v>
+        <v>25.299729729728998</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="13">
-        <v>25.885999999999999</v>
+        <v>27.858295454545001</v>
       </c>
       <c r="C16" s="13">
-        <v>27.858295454545001</v>
+        <v>26.9</v>
       </c>
       <c r="D16" s="13">
-        <v>26.9</v>
+        <v>30.961858407078999</v>
       </c>
       <c r="E16" s="13">
-        <v>30.961858407078999</v>
+        <v>35.847117117117001</v>
       </c>
       <c r="F16" s="13">
-        <v>35.847117117117001</v>
+        <v>30.510791366905998</v>
       </c>
       <c r="G16" s="13">
-        <v>30.901692307691999</v>
+        <v>30.962</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="13">
-        <v>39.063749999999999</v>
+        <v>37.951351351351001</v>
       </c>
       <c r="C17" s="13">
-        <v>37.951351351351001</v>
+        <v>41.484545454545</v>
       </c>
       <c r="D17" s="13">
-        <v>41.484545454545</v>
+        <v>46.110294117647001</v>
       </c>
       <c r="E17" s="13">
-        <v>46.110294117647001</v>
+        <v>43.690606060606001</v>
       </c>
       <c r="F17" s="13">
-        <v>43.690606060606001</v>
+        <v>40.221578947368002</v>
       </c>
       <c r="G17" s="13">
-        <v>40.711351351350999</v>
+        <v>55.708571428570998</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="13">
-        <v>14.587112802148001</v>
+        <v>15.397010799136</v>
       </c>
       <c r="C18" s="13">
-        <v>15.397010799136</v>
+        <v>16.032617030762001</v>
       </c>
       <c r="D18" s="13">
-        <v>16.032617030762001</v>
+        <v>16.576356877323001</v>
       </c>
       <c r="E18" s="13">
-        <v>16.576356877323001</v>
+        <v>18.403995515695001</v>
       </c>
       <c r="F18" s="13">
-        <v>18.403995515695001</v>
+        <v>17.639767329131999</v>
       </c>
       <c r="G18" s="13">
-        <v>17.572500000000002</v>
+        <v>21.777854251011998</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="13">
-        <v>39.339811320754002</v>
+        <v>37.430882352940998</v>
       </c>
       <c r="C19" s="13">
-        <v>37.430882352940998</v>
+        <v>39.881250000000001</v>
       </c>
       <c r="D19" s="13">
-        <v>39.881250000000001</v>
+        <v>39.3675</v>
       </c>
       <c r="E19" s="13">
-        <v>39.3675</v>
+        <v>47.948888888888</v>
       </c>
       <c r="F19" s="13">
-        <v>47.948888888888</v>
+        <v>48.297499999999999</v>
       </c>
       <c r="G19" s="13">
-        <v>49.402222222222001</v>
+        <v>24.753333333333</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>37</v>
       </c>
       <c r="B20" s="13">
-        <v>23.846496350365001</v>
+        <v>24.138584337348998</v>
       </c>
       <c r="C20" s="13">
-        <v>24.138584337348998</v>
+        <v>25.97861751152</v>
       </c>
       <c r="D20" s="13">
-        <v>25.97861751152</v>
+        <v>26.350942812983</v>
       </c>
       <c r="E20" s="13">
-        <v>26.350942812983</v>
+        <v>28.787388632871998</v>
       </c>
       <c r="F20" s="13">
-        <v>28.787388632871998</v>
+        <v>27.292296650716999</v>
       </c>
       <c r="G20" s="13">
-        <v>27.088501742159998</v>
+        <v>30.614051724136999</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B21" s="13">
-        <v>13.605871058884</v>
+        <v>14.489700487428999</v>
       </c>
       <c r="C21" s="13">
-        <v>14.489700487428999</v>
+        <v>15.055219535380999</v>
       </c>
       <c r="D21" s="13">
-        <v>15.055219535380999</v>
+        <v>15.850301357517001</v>
       </c>
       <c r="E21" s="13">
-        <v>15.850301357517001</v>
+        <v>17.526299828130998</v>
       </c>
       <c r="F21" s="13">
-        <v>17.526299828130998</v>
+        <v>18.585715708515</v>
       </c>
       <c r="G21" s="13">
-        <v>18.495028078013998</v>
+        <v>20.104737636844</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="6"/>
     </row>
     <row r="23" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>39</v>
       </c>
       <c r="B23" s="7">
-        <v>15.771556743909001</v>
+        <v>16.354601097229999</v>
       </c>
       <c r="C23" s="7">
-        <v>16.354601097229999</v>
+        <v>16.808213608022999</v>
       </c>
       <c r="D23" s="9">
-        <v>16.808213608022999</v>
+        <v>16.458640920406001</v>
       </c>
       <c r="E23" s="9">
-        <v>16.458640920406001</v>
+        <v>16.281159890563998</v>
       </c>
       <c r="F23" s="9">
-        <v>16.281159890563998</v>
+        <v>16.772604536027</v>
       </c>
       <c r="G23" s="7">
-        <v>16.705664723032001</v>
+        <v>17.617018567639001</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B24" s="14">
-        <v>23.268427152316999</v>
+        <v>21.972224000000001</v>
       </c>
       <c r="C24" s="14">
-        <v>21.972224000000001</v>
+        <v>23.841211656441001</v>
       </c>
       <c r="D24" s="13">
-        <v>23.841211656441001</v>
+        <v>22.563950233280998</v>
       </c>
       <c r="E24" s="13">
-        <v>22.563950233280998</v>
+        <v>20.876589595374998</v>
       </c>
       <c r="F24" s="13">
-        <v>20.876589595374998</v>
+        <v>21.932372372372001</v>
       </c>
       <c r="G24" s="14">
-        <v>22.066323529411001</v>
+        <v>22.726363636363001</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B25" s="14">
-        <v>37.869444444443999</v>
+        <v>46.270249999999997</v>
       </c>
       <c r="C25" s="14">
-        <v>46.270249999999997</v>
+        <v>47.3384</v>
       </c>
       <c r="D25" s="13">
-        <v>47.3384</v>
+        <v>48.838461538460997</v>
       </c>
       <c r="E25" s="13">
-        <v>48.838461538460997</v>
+        <v>47.374375000000001</v>
       </c>
       <c r="F25" s="13">
-        <v>47.374375000000001</v>
+        <v>43.695675675674998</v>
       </c>
       <c r="G25" s="14">
-        <v>43.695675675674998</v>
+        <v>46.3125</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B26" s="14">
-        <v>30.344626865671</v>
+        <v>39.344307692306998</v>
       </c>
       <c r="C26" s="14">
-        <v>39.344307692306998</v>
+        <v>39.047246376811003</v>
       </c>
       <c r="D26" s="13">
-        <v>39.047246376811003</v>
+        <v>32.153962264150003</v>
       </c>
       <c r="E26" s="13">
-        <v>32.153962264150003</v>
+        <v>34.910188679245003</v>
       </c>
       <c r="F26" s="13">
-        <v>34.910188679245003</v>
+        <v>40.137647058822999</v>
       </c>
       <c r="G26" s="14">
-        <v>36.714444444443998</v>
+        <v>38.742857142856998</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B27" s="14">
-        <v>13.852137002340999</v>
+        <v>13.887947697554999</v>
       </c>
       <c r="C27" s="14">
-        <v>13.887947697554999</v>
+        <v>13.663719376392001</v>
       </c>
       <c r="D27" s="13">
-        <v>13.663719376392001</v>
+        <v>14.946933005530999</v>
       </c>
       <c r="E27" s="13">
-        <v>14.946933005530999</v>
+        <v>14.489858548585</v>
       </c>
       <c r="F27" s="13">
-        <v>14.489858548585</v>
+        <v>15.500678391958999</v>
       </c>
       <c r="G27" s="14">
-        <v>15.468027874563999</v>
+        <v>14.916268656715999</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B28" s="14">
-        <v>43.029195402298001</v>
+        <v>43.177073170730999</v>
       </c>
       <c r="C28" s="14">
-        <v>43.177073170730999</v>
+        <v>41.301858407079003</v>
       </c>
       <c r="D28" s="13">
-        <v>41.301858407079003</v>
+        <v>42.719871794870997</v>
       </c>
       <c r="E28" s="13">
-        <v>42.719871794870997</v>
+        <v>47.232168674698002</v>
       </c>
       <c r="F28" s="13">
-        <v>47.232168674698002</v>
+        <v>53.490337078651002</v>
       </c>
       <c r="G28" s="14">
-        <v>52.311463414633998</v>
+        <v>67.031000000000006</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B29" s="14">
-        <v>29.203414634146</v>
+        <v>31.296869565217001</v>
       </c>
       <c r="C29" s="14">
-        <v>31.296869565217001</v>
+        <v>34.027788461538002</v>
       </c>
       <c r="D29" s="13">
-        <v>34.027788461538002</v>
+        <v>32.369277108433003</v>
       </c>
       <c r="E29" s="13">
-        <v>32.369277108433003</v>
+        <v>37.470624999999998</v>
       </c>
       <c r="F29" s="13">
-        <v>37.470624999999998</v>
+        <v>30.260952380951998</v>
       </c>
       <c r="G29" s="14">
-        <v>30.097195121951</v>
+        <v>32.104444444443999</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B30" s="14">
-        <v>22.442933333332999</v>
+        <v>27.173611111111001</v>
       </c>
       <c r="C30" s="14">
-        <v>27.173611111111001</v>
+        <v>25.760724637681001</v>
       </c>
       <c r="D30" s="13">
-        <v>25.760724637681001</v>
+        <v>26.717283236994</v>
       </c>
       <c r="E30" s="13">
-        <v>26.717283236994</v>
+        <v>24.783413173652001</v>
       </c>
       <c r="F30" s="13">
-        <v>24.783413173652001</v>
+        <v>27.484892086329999</v>
       </c>
       <c r="G30" s="14">
-        <v>27.934843749999999</v>
+        <v>26.361249999999998</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B31" s="14">
-        <v>15.373505154639</v>
+        <v>16.560734308348</v>
       </c>
       <c r="C31" s="14">
-        <v>16.560734308348</v>
+        <v>16.116796388543001</v>
       </c>
       <c r="D31" s="13">
-        <v>16.116796388543001</v>
+        <v>15.394546884833</v>
       </c>
       <c r="E31" s="13">
-        <v>15.394546884833</v>
+        <v>15.0764622057</v>
       </c>
       <c r="F31" s="13">
-        <v>15.0764622057</v>
+        <v>15.559688385269</v>
       </c>
       <c r="G31" s="14">
-        <v>15.547562736334999</v>
+        <v>16.264615384614999</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B32" s="14">
-        <v>22.383833333333001</v>
+        <v>23.857570621468</v>
       </c>
       <c r="C32" s="14">
-        <v>23.857570621468</v>
+        <v>27.464261363635998</v>
       </c>
       <c r="D32" s="13">
-        <v>27.464261363635998</v>
+        <v>24.536103896103</v>
       </c>
       <c r="E32" s="13">
-        <v>24.536103896103</v>
+        <v>24.533851351351</v>
       </c>
       <c r="F32" s="13">
-        <v>24.533851351351</v>
+        <v>27.260844155844001</v>
       </c>
       <c r="G32" s="14">
-        <v>27.126363636362999</v>
+        <v>22.4285</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B33" s="14">
-        <v>14.454639885903999</v>
+        <v>14.504059737156</v>
       </c>
       <c r="C33" s="14">
-        <v>14.504059737156</v>
+        <v>15.392759576612001</v>
       </c>
       <c r="D33" s="13">
-        <v>15.392759576612001</v>
+        <v>15.214621085345</v>
       </c>
       <c r="E33" s="13">
-        <v>15.214621085345</v>
+        <v>15.427963759909</v>
       </c>
       <c r="F33" s="13">
-        <v>15.427963759909</v>
+        <v>15.153857517274</v>
       </c>
       <c r="G33" s="14">
-        <v>15.135526452282001</v>
+        <v>15.934260563380001</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>50</v>
       </c>
       <c r="B34" s="14">
-        <v>14.242626837363</v>
+        <v>14.561545023696</v>
       </c>
       <c r="C34" s="14">
-        <v>14.561545023696</v>
+        <v>15.176303387334</v>
       </c>
       <c r="D34" s="13">
-        <v>15.176303387334</v>
+        <v>15.044663865545999</v>
       </c>
       <c r="E34" s="13">
-        <v>15.044663865545999</v>
+        <v>14.696223437827999</v>
       </c>
       <c r="F34" s="13">
-        <v>14.696223437827999</v>
+        <v>15.270880517679</v>
       </c>
       <c r="G34" s="14">
-        <v>15.020360811826</v>
+        <v>16.215349301397001</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B35" s="14">
-        <v>31.268888888888</v>
+        <v>25.088307692307001</v>
       </c>
       <c r="C35" s="14">
-        <v>25.088307692307001</v>
+        <v>28.085686274509001</v>
       </c>
       <c r="D35" s="13">
-        <v>28.085686274509001</v>
+        <v>29.672105263157</v>
       </c>
       <c r="E35" s="13">
-        <v>29.672105263157</v>
+        <v>26.669782608695002</v>
       </c>
       <c r="F35" s="13">
-        <v>26.669782608695002</v>
+        <v>23.145581395348</v>
       </c>
       <c r="G35" s="14">
-        <v>23.866351351351</v>
+        <v>34.91375</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B36" s="14">
-        <v>26.356878980891</v>
+        <v>29.931454545453999</v>
       </c>
       <c r="C36" s="14">
-        <v>29.931454545453999</v>
+        <v>28.408888888888001</v>
       </c>
       <c r="D36" s="13">
-        <v>28.408888888888001</v>
+        <v>27.088773006135</v>
       </c>
       <c r="E36" s="13">
-        <v>27.088773006135</v>
+        <v>28.731428571428001</v>
       </c>
       <c r="F36" s="13">
-        <v>28.731428571428001</v>
+        <v>29.523113772455002</v>
       </c>
       <c r="G36" s="14">
-        <v>29.439303797468</v>
+        <v>38.468400000000003</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>53</v>
       </c>
       <c r="B37" s="14">
-        <v>34.851818181817997</v>
+        <v>37.498045977011003</v>
       </c>
       <c r="C37" s="14">
-        <v>37.498045977011003</v>
+        <v>39.736421052631002</v>
       </c>
       <c r="D37" s="13">
-        <v>39.736421052631002</v>
+        <v>40.808734177215001</v>
       </c>
       <c r="E37" s="13">
-        <v>40.808734177215001</v>
+        <v>43.620149253731</v>
       </c>
       <c r="F37" s="13">
-        <v>43.620149253731</v>
+        <v>45.314696969697003</v>
       </c>
       <c r="G37" s="14">
-        <v>45.735806451612</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B38" s="14">
-        <v>22.968014184396999</v>
+        <v>21.754601769911002</v>
       </c>
       <c r="C38" s="14">
-        <v>21.754601769911002</v>
+        <v>23.559468085106001</v>
       </c>
       <c r="D38" s="13">
-        <v>23.559468085106001</v>
+        <v>25.066463414634001</v>
       </c>
       <c r="E38" s="13">
-        <v>25.066463414634001</v>
+        <v>26.216449275361999</v>
       </c>
       <c r="F38" s="13">
-        <v>26.216449275361999</v>
+        <v>29.639739130433998</v>
       </c>
       <c r="G38" s="14">
-        <v>30.467264150942999</v>
+        <v>28.128235294117001</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="6"/>
     </row>
     <row r="40" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>55</v>
       </c>
       <c r="B40" s="7">
-        <v>15.007175671771</v>
+        <v>16.136673905858999</v>
       </c>
       <c r="C40" s="7">
-        <v>16.136673905858999</v>
+        <v>16.924496870485999</v>
       </c>
       <c r="D40" s="9">
-        <v>16.924496870485999</v>
+        <v>16.158584995251001</v>
       </c>
       <c r="E40" s="9">
-        <v>16.158584995251001</v>
+        <v>17.485783542615</v>
       </c>
       <c r="F40" s="9">
-        <v>17.485783542615</v>
+        <v>18.127367086271999</v>
       </c>
       <c r="G40" s="7">
-        <v>17.987262872628001</v>
+        <v>19.172177792465</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B41" s="14">
-        <v>13.419541269966</v>
+        <v>14.517061171232999</v>
       </c>
       <c r="C41" s="14">
-        <v>14.517061171232999</v>
+        <v>15.022572830659</v>
       </c>
       <c r="D41" s="13">
-        <v>15.022572830659</v>
+        <v>14.676658192090001</v>
       </c>
       <c r="E41" s="13">
-        <v>14.676658192090001</v>
+        <v>15.829759432949</v>
       </c>
       <c r="F41" s="13">
-        <v>15.829759432949</v>
+        <v>16.276724342426</v>
       </c>
       <c r="G41" s="14">
-        <v>16.128897482559001</v>
+        <v>16.974955839056999</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B42" s="14">
-        <v>12.86478927203</v>
+        <v>13.549794238683001</v>
       </c>
       <c r="C42" s="14">
-        <v>13.549794238683001</v>
+        <v>14.454880382775</v>
       </c>
       <c r="D42" s="13">
-        <v>14.454880382775</v>
+        <v>13.407477876106</v>
       </c>
       <c r="E42" s="13">
-        <v>13.407477876106</v>
+        <v>13.859683794465999</v>
       </c>
       <c r="F42" s="13">
-        <v>13.859683794465999</v>
+        <v>17.053891891890999</v>
       </c>
       <c r="G42" s="14">
-        <v>16.977559523808999</v>
+        <v>16.647741935483001</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B43" s="14">
-        <v>24.834548286604001</v>
+        <v>25.129082278481</v>
       </c>
       <c r="C43" s="14">
-        <v>25.129082278481</v>
+        <v>27.130862533692</v>
       </c>
       <c r="D43" s="13">
-        <v>27.130862533692</v>
+        <v>24.983695652173001</v>
       </c>
       <c r="E43" s="13">
-        <v>24.983695652173001</v>
+        <v>27.653924731181998</v>
       </c>
       <c r="F43" s="13">
-        <v>27.653924731181998</v>
+        <v>29.024738461538</v>
       </c>
       <c r="G43" s="14">
-        <v>28.583322259136001</v>
+        <v>28.024038461538002</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B44" s="14">
-        <v>14.729657534246</v>
+        <v>15.910496163682</v>
       </c>
       <c r="C44" s="14">
-        <v>15.910496163682</v>
+        <v>17.010163934426</v>
       </c>
       <c r="D44" s="13">
-        <v>17.010163934426</v>
+        <v>17.026857785272</v>
       </c>
       <c r="E44" s="13">
-        <v>17.026857785272</v>
+        <v>19.814958677686</v>
       </c>
       <c r="F44" s="13">
-        <v>19.814958677686</v>
+        <v>21.715661080074</v>
       </c>
       <c r="G44" s="14">
-        <v>21.484192672997999</v>
+        <v>21.536130653266</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B45" s="14">
-        <v>20.639047619046998</v>
+        <v>24.590560344827001</v>
       </c>
       <c r="C45" s="14">
-        <v>24.590560344827001</v>
+        <v>23.52235576923</v>
       </c>
       <c r="D45" s="13">
-        <v>23.52235576923</v>
+        <v>26.162432432431999</v>
       </c>
       <c r="E45" s="13">
-        <v>26.162432432431999</v>
+        <v>25.233393939393</v>
       </c>
       <c r="F45" s="13">
-        <v>25.233393939393</v>
+        <v>28.376117021275999</v>
       </c>
       <c r="G45" s="14">
-        <v>27.550350877193001</v>
+        <v>42.202727272727003</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B46" s="14">
-        <v>23.034893048128001</v>
+        <v>24.412853025935998</v>
       </c>
       <c r="C46" s="14">
-        <v>24.412853025935998</v>
+        <v>28.054112676056</v>
       </c>
       <c r="D46" s="13">
-        <v>28.054112676056</v>
+        <v>26.601232876712</v>
       </c>
       <c r="E46" s="13">
-        <v>26.601232876712</v>
+        <v>25.697378048779999</v>
       </c>
       <c r="F46" s="13">
-        <v>25.697378048779999</v>
+        <v>28.759692307691999</v>
       </c>
       <c r="G46" s="14">
-        <v>28.014711864405999</v>
+        <v>29.492682926829001</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B47" s="14">
-        <v>17.149531384349999</v>
+        <v>18.228007761966001</v>
       </c>
       <c r="C47" s="14">
-        <v>18.228007761966001</v>
+        <v>18.617307850389999</v>
       </c>
       <c r="D47" s="13">
-        <v>18.617307850389999</v>
+        <v>17.411609195402001</v>
       </c>
       <c r="E47" s="13">
-        <v>17.411609195402001</v>
+        <v>18.990710764174001</v>
       </c>
       <c r="F47" s="13">
-        <v>18.990710764174001</v>
+        <v>19.095164835163999</v>
       </c>
       <c r="G47" s="14">
-        <v>19.235753109166001</v>
+        <v>22.728896103895998</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B48" s="14">
-        <v>18.813642288196998</v>
+        <v>19.726284437825001</v>
       </c>
       <c r="C48" s="14">
-        <v>19.726284437825001</v>
+        <v>21.413504823151001</v>
       </c>
       <c r="D48" s="13">
-        <v>21.413504823151001</v>
+        <v>19.889171548117002</v>
       </c>
       <c r="E48" s="13">
-        <v>19.889171548117002</v>
+        <v>21.088843930635001</v>
       </c>
       <c r="F48" s="13">
-        <v>21.088843930635001</v>
+        <v>22.176420966420999</v>
       </c>
       <c r="G48" s="14">
-        <v>21.920288028801998</v>
+        <v>22.373999999999999</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
         <v>64</v>
       </c>
       <c r="B49" s="14">
-        <v>21.578319327730998</v>
+        <v>25.165533333332998</v>
       </c>
       <c r="C49" s="14">
-        <v>25.165533333332998</v>
+        <v>29.277397260274</v>
       </c>
       <c r="D49" s="13">
-        <v>29.277397260274</v>
+        <v>29.026439393939</v>
       </c>
       <c r="E49" s="13">
-        <v>29.026439393939</v>
+        <v>33.490784313725001</v>
       </c>
       <c r="F49" s="13">
-        <v>33.490784313725001</v>
+        <v>36.014175824174998</v>
       </c>
       <c r="G49" s="14">
-        <v>37.111951219512001</v>
+        <v>47.136875000000003</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B50" s="14">
-        <v>17.493616109682002</v>
+        <v>18.921764234162001</v>
       </c>
       <c r="C50" s="14">
-        <v>18.921764234162001</v>
+        <v>20.404126984127</v>
       </c>
       <c r="D50" s="13">
-        <v>20.404126984127</v>
+        <v>17.693561058924001</v>
       </c>
       <c r="E50" s="13">
-        <v>17.693561058924001</v>
+        <v>19.685530164532999</v>
       </c>
       <c r="F50" s="13">
-        <v>19.685530164532999</v>
+        <v>21.157879078693998</v>
       </c>
       <c r="G50" s="14">
-        <v>21.191606217615998</v>
+        <v>23.200251572327002</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="6"/>
     </row>
     <row r="52" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>66</v>
       </c>
       <c r="B52" s="7">
-        <v>17.559056401770999</v>
+        <v>17.834059031529002</v>
       </c>
       <c r="C52" s="7">
-        <v>17.834059031529002</v>
+        <v>18.016577548154</v>
       </c>
       <c r="D52" s="9">
-        <v>18.016577548154</v>
+        <v>18.270259405339001</v>
       </c>
       <c r="E52" s="9">
-        <v>18.270259405339001</v>
+        <v>18.313324557916999</v>
       </c>
       <c r="F52" s="9">
-        <v>18.313324557916999</v>
+        <v>18.062588678078001</v>
       </c>
       <c r="G52" s="7">
-        <v>18.062107593162999</v>
+        <v>18.764112571898</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B53" s="14">
-        <v>14.737673469387</v>
+        <v>14.079537777777</v>
       </c>
       <c r="C53" s="14">
-        <v>14.079537777777</v>
+        <v>15.116998928188</v>
       </c>
       <c r="D53" s="13">
-        <v>15.116998928188</v>
+        <v>15.538427299703001</v>
       </c>
       <c r="E53" s="13">
-        <v>15.538427299703001</v>
+        <v>15.306204620461999</v>
       </c>
       <c r="F53" s="13">
-        <v>15.306204620461999</v>
+        <v>16.363811434302001</v>
       </c>
       <c r="G53" s="14">
-        <v>16.449300546448001</v>
+        <v>14.711287878786999</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B54" s="14">
-        <v>23.145058823528998</v>
+        <v>22.569629629628999</v>
       </c>
       <c r="C54" s="14">
-        <v>22.569629629628999</v>
+        <v>22.720105263156999</v>
       </c>
       <c r="D54" s="13">
-        <v>22.720105263156999</v>
+        <v>20.897540983606</v>
       </c>
       <c r="E54" s="13">
-        <v>20.897540983606</v>
+        <v>24.413506493505999</v>
       </c>
       <c r="F54" s="13">
-        <v>24.413506493505999</v>
+        <v>23.204473684210001</v>
       </c>
       <c r="G54" s="14">
-        <v>23.254285714285</v>
+        <v>19.835999999999999</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B55" s="14">
-        <v>18.629492385786001</v>
+        <v>18.791828571427999</v>
       </c>
       <c r="C55" s="14">
-        <v>18.791828571427999</v>
+        <v>17.612874999999999</v>
       </c>
       <c r="D55" s="13">
-        <v>17.612874999999999</v>
+        <v>20.548322981365999</v>
       </c>
       <c r="E55" s="13">
-        <v>20.548322981365999</v>
+        <v>20.214264705882002</v>
       </c>
       <c r="F55" s="13">
-        <v>20.214264705882002</v>
+        <v>23.581463414634001</v>
       </c>
       <c r="G55" s="14">
-        <v>23.947399999999998</v>
+        <v>19.470416666666001</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B56" s="14">
-        <v>21.340666666665999</v>
+        <v>20.392588832487</v>
       </c>
       <c r="C56" s="14">
-        <v>20.392588832487</v>
+        <v>22.521485714284999</v>
       </c>
       <c r="D56" s="13">
-        <v>22.521485714284999</v>
+        <v>21.973989071038002</v>
       </c>
       <c r="E56" s="13">
-        <v>21.973989071038002</v>
+        <v>23.325963855421001</v>
       </c>
       <c r="F56" s="13">
-        <v>23.325963855421001</v>
+        <v>22.44</v>
       </c>
       <c r="G56" s="14">
-        <v>22.737756410256001</v>
+        <v>24.111578947367999</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B57" s="14">
-        <v>28.339818181818</v>
+        <v>26.356507936507001</v>
       </c>
       <c r="C57" s="14">
-        <v>26.356507936507001</v>
+        <v>25.070746268655999</v>
       </c>
       <c r="D57" s="13">
-        <v>25.070746268655999</v>
+        <v>27.257000000000001</v>
       </c>
       <c r="E57" s="13">
-        <v>27.257000000000001</v>
+        <v>27.017818181818001</v>
       </c>
       <c r="F57" s="13">
-        <v>27.017818181818001</v>
+        <v>30.251355932203001</v>
       </c>
       <c r="G57" s="14">
-        <v>29.718599999999999</v>
+        <v>33.308</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B58" s="14">
-        <v>36.740215053763002</v>
+        <v>41.181011235954998</v>
       </c>
       <c r="C58" s="14">
-        <v>41.181011235954998</v>
+        <v>40.888809523809002</v>
       </c>
       <c r="D58" s="13">
-        <v>40.888809523809002</v>
+        <v>41.225846153846</v>
       </c>
       <c r="E58" s="13">
-        <v>41.225846153846</v>
+        <v>43.062826086956001</v>
       </c>
       <c r="F58" s="13">
-        <v>43.062826086956001</v>
+        <v>38.820109890109002</v>
       </c>
       <c r="G58" s="14">
-        <v>40.023333333332999</v>
+        <v>37.125882352940998</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B59" s="14">
-        <v>16.070689928627999</v>
+        <v>18.512831608654</v>
       </c>
       <c r="C59" s="14">
-        <v>18.512831608654</v>
+        <v>19.504087523277001</v>
       </c>
       <c r="D59" s="13">
-        <v>19.504087523277001</v>
+        <v>18.230709555345001</v>
       </c>
       <c r="E59" s="13">
-        <v>18.230709555345001</v>
+        <v>18.335092250921999</v>
       </c>
       <c r="F59" s="13">
-        <v>18.335092250921999</v>
+        <v>16.569232245681</v>
       </c>
       <c r="G59" s="14">
-        <v>16.592492113563999</v>
+        <v>18.296333333332999</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B60" s="14">
-        <v>40.076129032258002</v>
+        <v>41.338735632183003</v>
       </c>
       <c r="C60" s="14">
-        <v>41.338735632183003</v>
+        <v>51.160845070421999</v>
       </c>
       <c r="D60" s="13">
-        <v>51.160845070421999</v>
+        <v>48.113111111111003</v>
       </c>
       <c r="E60" s="13">
-        <v>48.113111111111003</v>
+        <v>52.548275862068998</v>
       </c>
       <c r="F60" s="13">
-        <v>52.548275862068998</v>
+        <v>44.996590909090003</v>
       </c>
       <c r="G60" s="14">
-        <v>44.736547619047002</v>
+        <v>53.262857142857001</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B61" s="14">
-        <v>22.439233333333</v>
+        <v>21.011013986013999</v>
       </c>
       <c r="C61" s="14">
-        <v>21.011013986013999</v>
+        <v>22.792107279692999</v>
       </c>
       <c r="D61" s="13">
-        <v>22.792107279692999</v>
+        <v>20.757542372881002</v>
       </c>
       <c r="E61" s="13">
-        <v>20.757542372881002</v>
+        <v>21.432526690391001</v>
       </c>
       <c r="F61" s="13">
-        <v>21.432526690391001</v>
+        <v>19.544747899158999</v>
       </c>
       <c r="G61" s="14">
-        <v>19.645624999999999</v>
+        <v>17.765000000000001</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B62" s="14">
-        <v>17.846842263696001</v>
+        <v>17.590284305192</v>
       </c>
       <c r="C62" s="14">
-        <v>17.590284305192</v>
+        <v>17.748409225309999</v>
       </c>
       <c r="D62" s="13">
-        <v>17.748409225309999</v>
+        <v>18.096163745891999</v>
       </c>
       <c r="E62" s="13">
-        <v>18.096163745891999</v>
+        <v>17.289981111709999</v>
       </c>
       <c r="F62" s="13">
-        <v>17.289981111709999</v>
+        <v>17.058513853904</v>
       </c>
       <c r="G62" s="14">
-        <v>17.048115853658</v>
+        <v>19.315652173913001</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B63" s="14">
-        <v>24.724950495049001</v>
+        <v>25.987516339869</v>
       </c>
       <c r="C63" s="14">
-        <v>25.987516339869</v>
+        <v>25.040042134831001</v>
       </c>
       <c r="D63" s="13">
-        <v>25.040042134831001</v>
+        <v>23.116994047618999</v>
       </c>
       <c r="E63" s="13">
-        <v>23.116994047618999</v>
+        <v>24.245823129251001</v>
       </c>
       <c r="F63" s="13">
-        <v>24.245823129251001</v>
+        <v>24.088618618618</v>
       </c>
       <c r="G63" s="14">
-        <v>23.870307941653</v>
+        <v>21.843088235294001</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B64" s="14">
-        <v>36.524404145077</v>
+        <v>32.784411764704998</v>
       </c>
       <c r="C64" s="14">
-        <v>32.784411764704998</v>
+        <v>34.714304932734997</v>
       </c>
       <c r="D64" s="13">
-        <v>34.714304932734997</v>
+        <v>36.773018867924002</v>
       </c>
       <c r="E64" s="13">
-        <v>36.773018867924002</v>
+        <v>35.956778846153</v>
       </c>
       <c r="F64" s="13">
-        <v>35.956778846153</v>
+        <v>33.060972972972998</v>
       </c>
       <c r="G64" s="14">
-        <v>32.669127906976001</v>
+        <v>34.071599999999997</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="12" t="s">
         <v>79</v>
       </c>
       <c r="B65" s="14">
-        <v>20.135592185591999</v>
+        <v>19.502753623187999</v>
       </c>
       <c r="C65" s="14">
-        <v>19.502753623187999</v>
+        <v>20.526176066024</v>
       </c>
       <c r="D65" s="13">
-        <v>20.526176066024</v>
+        <v>21.439097127223</v>
       </c>
       <c r="E65" s="13">
-        <v>21.439097127223</v>
+        <v>22.194916344915999</v>
       </c>
       <c r="F65" s="13">
-        <v>22.194916344915999</v>
+        <v>21.204040995606999</v>
       </c>
       <c r="G65" s="14">
-        <v>20.964164037854001</v>
+        <v>23.135714285713998</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B66" s="14">
-        <v>21.678561403507999</v>
+        <v>38.821481481481001</v>
       </c>
       <c r="C66" s="14">
-        <v>38.821481481481001</v>
+        <v>36.962800000000001</v>
       </c>
       <c r="D66" s="13">
-        <v>36.962800000000001</v>
+        <v>39.470199999999998</v>
       </c>
       <c r="E66" s="13">
-        <v>39.470199999999998</v>
+        <v>43.118920454544998</v>
       </c>
       <c r="F66" s="13">
-        <v>43.118920454544998</v>
+        <v>41.751970802918997</v>
       </c>
       <c r="G66" s="14">
-        <v>41.742519685038999</v>
+        <v>43.854285714284998</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A67" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B67" s="14">
-        <v>31.247169811319999</v>
+        <v>29.952327586206</v>
       </c>
       <c r="C67" s="14">
-        <v>29.952327586206</v>
+        <v>28.644204545453999</v>
       </c>
       <c r="D67" s="13">
-        <v>28.644204545453999</v>
+        <v>32.483020833333001</v>
       </c>
       <c r="E67" s="13">
-        <v>32.483020833333001</v>
+        <v>33.300121951218998</v>
       </c>
       <c r="F67" s="13">
-        <v>33.300121951218998</v>
+        <v>32.498723404255003</v>
       </c>
       <c r="G67" s="14">
-        <v>33.189512195120997</v>
+        <v>37.806666666665997</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B68" s="14">
-        <v>15.139818812213001</v>
+        <v>15.234810725552</v>
       </c>
       <c r="C68" s="14">
-        <v>15.234810725552</v>
+        <v>15.300308697610999</v>
       </c>
       <c r="D68" s="13">
-        <v>15.300308697610999</v>
+        <v>15.465329124283</v>
       </c>
       <c r="E68" s="13">
-        <v>15.465329124283</v>
+        <v>15.797317666126</v>
       </c>
       <c r="F68" s="13">
-        <v>15.797317666126</v>
+        <v>15.759567915970001</v>
       </c>
       <c r="G68" s="14">
-        <v>15.778720870015</v>
+        <v>16.585050136736001</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
         <v>83</v>
       </c>
       <c r="B69" s="14">
-        <v>36.875245901638998</v>
+        <v>46.558854166666002</v>
       </c>
       <c r="C69" s="14">
-        <v>46.558854166666002</v>
+        <v>51.230416666666002</v>
       </c>
       <c r="D69" s="13">
-        <v>51.230416666666002</v>
+        <v>54.772592592591998</v>
       </c>
       <c r="E69" s="13">
-        <v>54.772592592591998</v>
+        <v>49.666458333332997</v>
       </c>
       <c r="F69" s="13">
-        <v>49.666458333332997</v>
+        <v>48.640638297872002</v>
       </c>
       <c r="G69" s="14">
-        <v>47.856666666666001</v>
+        <v>59.265000000000001</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A70" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B70" s="14">
-        <v>25.463483870967</v>
+        <v>24.880228690228002</v>
       </c>
       <c r="C70" s="14">
-        <v>24.880228690228002</v>
+        <v>25.609384615383998</v>
       </c>
       <c r="D70" s="13">
-        <v>25.609384615383998</v>
+        <v>26.877708333333</v>
       </c>
       <c r="E70" s="13">
-        <v>26.877708333333</v>
+        <v>26.014911504423999</v>
       </c>
       <c r="F70" s="13">
-        <v>26.014911504423999</v>
+        <v>27.730172786177</v>
       </c>
       <c r="G70" s="14">
-        <v>27.619606481481</v>
+        <v>26.440595238095</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A71" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B71" s="14">
-        <v>26.262560975608999</v>
+        <v>27.082913043478001</v>
       </c>
       <c r="C71" s="14">
-        <v>27.082913043478001</v>
+        <v>25.323788546254999</v>
       </c>
       <c r="D71" s="13">
-        <v>25.323788546254999</v>
+        <v>28.304965517241001</v>
       </c>
       <c r="E71" s="13">
-        <v>28.304965517241001</v>
+        <v>25.902175572518999</v>
       </c>
       <c r="F71" s="13">
-        <v>25.902175572518999</v>
+        <v>28.424405940593999</v>
       </c>
       <c r="G71" s="14">
-        <v>28.783010752688</v>
+        <v>30.107727272727001</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A72" s="12" t="s">
         <v>86</v>
       </c>
       <c r="B72" s="14">
-        <v>28.112086956521001</v>
+        <v>28.837051282051</v>
       </c>
       <c r="C72" s="14">
-        <v>28.837051282051</v>
+        <v>28.199306930693002</v>
       </c>
       <c r="D72" s="13">
-        <v>28.199306930693002</v>
+        <v>28.952692307692001</v>
       </c>
       <c r="E72" s="13">
-        <v>28.952692307692001</v>
+        <v>30.887419354837998</v>
       </c>
       <c r="F72" s="13">
-        <v>30.887419354837998</v>
+        <v>30.949695431472001</v>
       </c>
       <c r="G72" s="14">
-        <v>30.794864864864</v>
+        <v>38.28875</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A73" s="12" t="s">
         <v>87</v>
       </c>
       <c r="B73" s="14">
-        <v>15.953318410744</v>
+        <v>15.407110655737</v>
       </c>
       <c r="C73" s="14">
-        <v>15.407110655737</v>
+        <v>15.257209668943</v>
       </c>
       <c r="D73" s="13">
-        <v>15.257209668943</v>
+        <v>16.326131664853001</v>
       </c>
       <c r="E73" s="13">
-        <v>16.326131664853001</v>
+        <v>15.408864809081001</v>
       </c>
       <c r="F73" s="13">
-        <v>15.408864809081001</v>
+        <v>15.172684381778</v>
       </c>
       <c r="G73" s="14">
-        <v>15.187613972765</v>
+        <v>14.094200000000001</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A74" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="6"/>
       <c r="D74" s="8"/>
       <c r="E74" s="8"/>
       <c r="F74" s="8"/>
       <c r="G74" s="6"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A75" s="11" t="s">
         <v>88</v>
       </c>
       <c r="B75" s="7">
-        <v>16.491358495598</v>
+        <v>16.752213229283999</v>
       </c>
       <c r="C75" s="7">
-        <v>16.752213229283999</v>
+        <v>17.890273746190001</v>
       </c>
       <c r="D75" s="9">
-        <v>17.890273746190001</v>
+        <v>17.925538110714999</v>
       </c>
       <c r="E75" s="9">
-        <v>17.925663399034999</v>
+        <v>18.183516049249999</v>
       </c>
       <c r="F75" s="9">
-        <v>18.183518199902998</v>
+        <v>18.492190396184</v>
       </c>
       <c r="G75" s="7">
-        <v>18.420457622130002</v>
+        <v>18.830833835644</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A76" s="12" t="s">
         <v>89</v>
       </c>
       <c r="B76" s="14">
-        <v>23.726400000000002</v>
+        <v>23.791518518518</v>
       </c>
       <c r="C76" s="14">
-        <v>23.791518518518</v>
+        <v>28.354589552238</v>
       </c>
       <c r="D76" s="13">
-        <v>28.354589552238</v>
+        <v>26.282975778546</v>
       </c>
       <c r="E76" s="13">
-        <v>26.282975778546</v>
+        <v>26.503357142856999</v>
       </c>
       <c r="F76" s="13">
-        <v>26.503357142856999</v>
+        <v>27.168143322475</v>
       </c>
       <c r="G76" s="14">
-        <v>27.307816901408</v>
+        <v>32.321081081080997</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A77" s="12" t="s">
         <v>90</v>
       </c>
       <c r="B77" s="14">
-        <v>16.225860805859998</v>
+        <v>19.379594594594</v>
       </c>
       <c r="C77" s="14">
-        <v>19.379594594594</v>
+        <v>22.488258706467001</v>
       </c>
       <c r="D77" s="13">
-        <v>22.488258706467001</v>
+        <v>23.939710743801001</v>
       </c>
       <c r="E77" s="13">
-        <v>23.939710743801001</v>
+        <v>24.672255319148</v>
       </c>
       <c r="F77" s="13">
-        <v>24.672255319148</v>
+        <v>24.918494208494</v>
       </c>
       <c r="G77" s="14">
-        <v>24.438966942147999</v>
+        <v>26.696842105262999</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A78" s="12" t="s">
         <v>91</v>
       </c>
       <c r="B78" s="14">
-        <v>41.393888888888</v>
+        <v>55.087777777776999</v>
       </c>
       <c r="C78" s="14">
-        <v>55.087777777776999</v>
+        <v>44.843600000000002</v>
       </c>
       <c r="D78" s="13">
-        <v>44.843600000000002</v>
+        <v>48.386842105263</v>
       </c>
       <c r="E78" s="13">
-        <v>48.386842105263</v>
+        <v>49.278823529411</v>
       </c>
       <c r="F78" s="13">
-        <v>49.278823529411</v>
+        <v>49.920526315788997</v>
       </c>
       <c r="G78" s="14">
-        <v>50.114444444443997</v>
+        <v>42.79</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A79" s="12" t="s">
         <v>92</v>
       </c>
       <c r="B79" s="14">
-        <v>32.608470588235001</v>
+        <v>34.630948905109001</v>
       </c>
       <c r="C79" s="14">
-        <v>34.630948905109001</v>
+        <v>31.820191082802001</v>
       </c>
       <c r="D79" s="13">
-        <v>31.820191082802001</v>
+        <v>33.266759776535999</v>
       </c>
       <c r="E79" s="13">
-        <v>33.266759776535999</v>
+        <v>36.135277777776999</v>
       </c>
       <c r="F79" s="13">
-        <v>36.135277777776999</v>
+        <v>39.809863013697999</v>
       </c>
       <c r="G79" s="14">
-        <v>39.060325203251999</v>
+        <v>37.704999999999998</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A80" s="12" t="s">
         <v>93</v>
       </c>
       <c r="B80" s="14">
-        <v>23.413229166666</v>
+        <v>24.526488095238001</v>
       </c>
       <c r="C80" s="14">
-        <v>24.526488095238001</v>
+        <v>26.255027624309001</v>
       </c>
       <c r="D80" s="13">
-        <v>26.255027624309001</v>
+        <v>31.362167487684001</v>
       </c>
       <c r="E80" s="13">
-        <v>31.362167487684001</v>
+        <v>35.430742857142</v>
       </c>
       <c r="F80" s="13">
-        <v>35.430742857142</v>
+        <v>32.959850746268003</v>
       </c>
       <c r="G80" s="14">
-        <v>33.069843749999997</v>
+        <v>40.095263157894003</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>94</v>
       </c>
       <c r="B81" s="14">
-        <v>46.879285714284997</v>
+        <v>45.962777777776999</v>
       </c>
       <c r="C81" s="14">
-        <v>45.962777777776999</v>
+        <v>38.696818181818003</v>
       </c>
       <c r="D81" s="13">
-        <v>38.696818181818003</v>
+        <v>52.022857142856999</v>
       </c>
       <c r="E81" s="13">
-        <v>52.022857142856999</v>
+        <v>38.273333333332999</v>
       </c>
       <c r="F81" s="13">
-        <v>38.273333333332999</v>
+        <v>65.061999999999998</v>
       </c>
       <c r="G81" s="14">
-        <v>60.49</v>
+        <v>100.566666666667</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>95</v>
       </c>
       <c r="B82" s="14">
-        <v>27.6828</v>
+        <v>28.209833333332998</v>
       </c>
       <c r="C82" s="14">
-        <v>28.209833333332998</v>
+        <v>31.309374999999999</v>
       </c>
       <c r="D82" s="13">
-        <v>31.309374999999999</v>
+        <v>34.87475409836</v>
       </c>
       <c r="E82" s="13">
-        <v>34.87475409836</v>
+        <v>30.875362318840001</v>
       </c>
       <c r="F82" s="13">
-        <v>30.875362318840001</v>
+        <v>28.242676056337999</v>
       </c>
       <c r="G82" s="14">
-        <v>27.95328125</v>
+        <v>34.905999999999999</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>96</v>
       </c>
       <c r="B83" s="14">
-        <v>33.8401</v>
+        <v>38.463684210525997</v>
       </c>
       <c r="C83" s="14">
-        <v>38.463684210525997</v>
+        <v>42.891904761904001</v>
       </c>
       <c r="D83" s="13">
-        <v>42.891904761904001</v>
+        <v>44.071744186045997</v>
       </c>
       <c r="E83" s="13">
-        <v>44.127325581394999</v>
+        <v>41.295229357798</v>
       </c>
       <c r="F83" s="13">
-        <v>41.295229357798</v>
+        <v>41.536509433962003</v>
       </c>
       <c r="G83" s="14">
-        <v>42.274000000000001</v>
+        <v>46.28</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
         <v>97</v>
       </c>
       <c r="B84" s="14">
-        <v>12.784468946415</v>
+        <v>12.789684285568001</v>
       </c>
       <c r="C84" s="14">
-        <v>12.789684285568001</v>
+        <v>13.711872960848</v>
       </c>
       <c r="D84" s="13">
-        <v>13.711872960848</v>
+        <v>14.344753477905</v>
       </c>
       <c r="E84" s="13">
-        <v>14.344753477905</v>
+        <v>14.584735458082999</v>
       </c>
       <c r="F84" s="13">
-        <v>14.584743872935</v>
+        <v>14.451736118627</v>
       </c>
       <c r="G84" s="14">
-        <v>14.364495896834001</v>
+        <v>14.590238297872</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>98</v>
       </c>
       <c r="B85" s="14">
-        <v>25.088274193547999</v>
+        <v>26.196520467835999</v>
       </c>
       <c r="C85" s="14">
-        <v>26.196520467835999</v>
+        <v>27.912218934910999</v>
       </c>
       <c r="D85" s="13">
-        <v>27.912218934910999</v>
+        <v>27.746971235194</v>
       </c>
       <c r="E85" s="13">
-        <v>27.746971235194</v>
+        <v>26.680832025116999</v>
       </c>
       <c r="F85" s="13">
-        <v>26.680832025116999</v>
+        <v>28.759037433155001</v>
       </c>
       <c r="G85" s="14">
-        <v>28.745999999999999</v>
+        <v>29.523220338982998</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>99</v>
       </c>
       <c r="B86" s="14">
-        <v>18.432007168458</v>
+        <v>18.530618892507999</v>
       </c>
       <c r="C86" s="14">
-        <v>18.530618892507999</v>
+        <v>19.06534375</v>
       </c>
       <c r="D86" s="13">
-        <v>19.06534375</v>
+        <v>20.890342679126999</v>
       </c>
       <c r="E86" s="13">
-        <v>20.890342679126999</v>
+        <v>21.617073170731</v>
       </c>
       <c r="F86" s="13">
-        <v>21.617073170731</v>
+        <v>21.383322683706002</v>
       </c>
       <c r="G86" s="14">
-        <v>21.587993197277999</v>
+        <v>19.453928571428001</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>100</v>
       </c>
       <c r="B87" s="14">
-        <v>32.671379310344001</v>
+        <v>28.799122807017</v>
       </c>
       <c r="C87" s="14">
-        <v>28.799122807017</v>
+        <v>29.433088235294001</v>
       </c>
       <c r="D87" s="13">
-        <v>29.433088235294001</v>
+        <v>31.553888888888</v>
       </c>
       <c r="E87" s="13">
-        <v>31.553888888888</v>
+        <v>29.779571428571</v>
       </c>
       <c r="F87" s="13">
-        <v>29.779571428571</v>
+        <v>31.09734375</v>
       </c>
       <c r="G87" s="14">
-        <v>30.702333333333002</v>
+        <v>39.756666666666</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A88" s="12" t="s">
         <v>101</v>
       </c>
       <c r="B88" s="14">
-        <v>14.099156521738999</v>
+        <v>15.213901830281999</v>
       </c>
       <c r="C88" s="14">
-        <v>15.213901830281999</v>
+        <v>16.759922540666</v>
       </c>
       <c r="D88" s="13">
-        <v>16.759922540666</v>
+        <v>15.519377559377</v>
       </c>
       <c r="E88" s="13">
-        <v>15.519377559377</v>
+        <v>15.306424870466</v>
       </c>
       <c r="F88" s="13">
-        <v>15.306424870466</v>
+        <v>16.398482824426999</v>
       </c>
       <c r="G88" s="14">
-        <v>16.392127659574001</v>
+        <v>17.160753424656999</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
         <v>102</v>
       </c>
       <c r="B89" s="14">
-        <v>38.038028169013998</v>
+        <v>47.616969696969001</v>
       </c>
       <c r="C89" s="14">
-        <v>47.616969696969001</v>
+        <v>60.255660377357998</v>
       </c>
       <c r="D89" s="13">
-        <v>60.255660377357998</v>
+        <v>53.299777777777003</v>
       </c>
       <c r="E89" s="13">
-        <v>53.299777777777003</v>
+        <v>52.035283018866998</v>
       </c>
       <c r="F89" s="13">
-        <v>52.035283018866998</v>
+        <v>48.332692307692</v>
       </c>
       <c r="G89" s="14">
-        <v>47.762</v>
+        <v>79.836666666666005</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A90" s="12" t="s">
         <v>103</v>
       </c>
       <c r="B90" s="14">
-        <v>15.701901336074</v>
+        <v>16.607678767875999</v>
       </c>
       <c r="C90" s="14">
-        <v>16.607678767875999</v>
+        <v>17.760426829267999</v>
       </c>
       <c r="D90" s="13">
-        <v>17.760426829267999</v>
+        <v>18.4224071991</v>
       </c>
       <c r="E90" s="13">
-        <v>18.4224071991</v>
+        <v>18.912786489746001</v>
       </c>
       <c r="F90" s="13">
-        <v>18.912786489746001</v>
+        <v>19.315417118092999</v>
       </c>
       <c r="G90" s="14">
-        <v>19.437208182911998</v>
+        <v>21.120961538461</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A91" s="12" t="s">
         <v>104</v>
       </c>
       <c r="B91" s="14">
-        <v>28.864148148148001</v>
+        <v>30.136791044776</v>
       </c>
       <c r="C91" s="14">
-        <v>30.136791044776</v>
+        <v>29.340402684562999</v>
       </c>
       <c r="D91" s="13">
-        <v>29.340402684562999</v>
+        <v>34.060157480314999</v>
       </c>
       <c r="E91" s="13">
-        <v>34.060157480314999</v>
+        <v>35.376106194690003</v>
       </c>
       <c r="F91" s="13">
-        <v>35.376106194690003</v>
+        <v>36.022881355932</v>
       </c>
       <c r="G91" s="14">
-        <v>36.396548672565999</v>
+        <v>29.989000000000001</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A92" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B92" s="14">
-        <v>17.593298319327001</v>
+        <v>16.727114624504999</v>
       </c>
       <c r="C92" s="14">
-        <v>16.727114624504999</v>
+        <v>18.403136842104999</v>
       </c>
       <c r="D92" s="13">
-        <v>18.403136842104999</v>
+        <v>19.201772151897998</v>
       </c>
       <c r="E92" s="13">
-        <v>19.201772151897998</v>
+        <v>20.907541766108999</v>
       </c>
       <c r="F92" s="13">
-        <v>20.907541766108999</v>
+        <v>22.115542168674001</v>
       </c>
       <c r="G92" s="14">
-        <v>21.791078167115</v>
+        <v>20.437592592592001</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A93" s="12" t="s">
         <v>106</v>
       </c>
       <c r="B93" s="14">
-        <v>32.039056603772998</v>
+        <v>32.153214285714</v>
       </c>
       <c r="C93" s="14">
-        <v>32.153214285714</v>
+        <v>36.766122448978997</v>
       </c>
       <c r="D93" s="13">
-        <v>36.766122448978997</v>
+        <v>34.990322580645</v>
       </c>
       <c r="E93" s="13">
-        <v>34.990322580645</v>
+        <v>35.149500000000003</v>
       </c>
       <c r="F93" s="13">
-        <v>35.149500000000003</v>
+        <v>35.764705882351997</v>
       </c>
       <c r="G93" s="14">
-        <v>36.855217391304002</v>
+        <v>19.303999999999998</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A94" s="12" t="s">
         <v>107</v>
       </c>
       <c r="B94" s="14">
-        <v>29.409358974359002</v>
+        <v>28.407009345793998</v>
       </c>
       <c r="C94" s="14">
-        <v>28.407009345793998</v>
+        <v>31.792100000000001</v>
       </c>
       <c r="D94" s="13">
-        <v>31.792100000000001</v>
+        <v>31.971566265060002</v>
       </c>
       <c r="E94" s="13">
-        <v>31.971566265060002</v>
+        <v>30.961744186046001</v>
       </c>
       <c r="F94" s="13">
-        <v>30.961744186046001</v>
+        <v>35.185543478260001</v>
       </c>
       <c r="G94" s="14">
-        <v>36.302857142857</v>
+        <v>39.185333333332999</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A95" s="12" t="s">
         <v>108</v>
       </c>
       <c r="B95" s="14">
-        <v>20.563013871374</v>
+        <v>20.765843672456</v>
       </c>
       <c r="C95" s="14">
-        <v>20.765843672456</v>
+        <v>20.457615384615</v>
       </c>
       <c r="D95" s="13">
-        <v>20.457615384615</v>
+        <v>19.537973333332999</v>
       </c>
       <c r="E95" s="13">
-        <v>19.537973333332999</v>
+        <v>22.295694050990999</v>
       </c>
       <c r="F95" s="13">
-        <v>22.295694050990999</v>
+        <v>23.004650077760001</v>
       </c>
       <c r="G95" s="14">
-        <v>22.777892976587999</v>
+        <v>24.403764705882001</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A96" s="12" t="s">
         <v>109</v>
       </c>
       <c r="B96" s="14">
-        <v>29.456363636363001</v>
+        <v>30.306309523808999</v>
       </c>
       <c r="C96" s="14">
-        <v>30.306309523808999</v>
+        <v>34.583366336632999</v>
       </c>
       <c r="D96" s="13">
-        <v>34.583366336632999</v>
+        <v>31.406315789472998</v>
       </c>
       <c r="E96" s="13">
-        <v>31.406315789472998</v>
+        <v>32.356575342465</v>
       </c>
       <c r="F96" s="13">
-        <v>32.356575342465</v>
+        <v>38.113472222222001</v>
       </c>
       <c r="G96" s="14">
-        <v>38.504264705882001</v>
+        <v>31.548571428571002</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A97" s="12" t="s">
         <v>110</v>
       </c>
       <c r="B97" s="14">
-        <v>30.685643939393</v>
+        <v>30.730514705882001</v>
       </c>
       <c r="C97" s="14">
-        <v>30.730514705882001</v>
+        <v>34.737236363636001</v>
       </c>
       <c r="D97" s="13">
-        <v>34.737236363636001</v>
+        <v>37.584127659574001</v>
       </c>
       <c r="E97" s="13">
-        <v>37.584127659574001</v>
+        <v>40.228682170542001</v>
       </c>
       <c r="F97" s="13">
-        <v>40.228682170542001</v>
+        <v>45.174950495049004</v>
       </c>
       <c r="G97" s="14">
-        <v>43.872311827956999</v>
+        <v>39.717599999999997</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A98" s="12" t="s">
         <v>111</v>
       </c>
       <c r="B98" s="14">
-        <v>14.265363636363</v>
+        <v>13.726099726776001</v>
       </c>
       <c r="C98" s="14">
-        <v>13.726099726776001</v>
+        <v>14.804611987381</v>
       </c>
       <c r="D98" s="13">
-        <v>14.804611987381</v>
+        <v>15.382841260037001</v>
       </c>
       <c r="E98" s="13">
-        <v>15.382841260037001</v>
+        <v>15.14216507177</v>
       </c>
       <c r="F98" s="13">
-        <v>15.14216507177</v>
+        <v>16.048716343142999</v>
       </c>
       <c r="G98" s="14">
-        <v>16.097948717948</v>
+        <v>16.239948717948</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A99" s="12" t="s">
         <v>112</v>
       </c>
       <c r="B99" s="14">
-        <v>17.594693877550998</v>
+        <v>16.154363885087999</v>
       </c>
       <c r="C99" s="14">
-        <v>16.154363885087999</v>
+        <v>18.051633663366001</v>
       </c>
       <c r="D99" s="13">
-        <v>18.051633663366001</v>
+        <v>17.757864077669002</v>
       </c>
       <c r="E99" s="13">
-        <v>17.757864077669002</v>
+        <v>17.510961240309999</v>
       </c>
       <c r="F99" s="13">
-        <v>17.510961240309999</v>
+        <v>17.963630041723999</v>
       </c>
       <c r="G99" s="14">
-        <v>17.954527439024002</v>
+        <v>18.752475247524</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A100" s="12" t="s">
         <v>113</v>
       </c>
       <c r="B100" s="14">
-        <v>24.087959183673</v>
+        <v>24.592571428570999</v>
       </c>
       <c r="C100" s="14">
-        <v>24.592571428570999</v>
+        <v>27.909830508473998</v>
       </c>
       <c r="D100" s="13">
-        <v>27.909830508473998</v>
+        <v>29.424761904760999</v>
       </c>
       <c r="E100" s="13">
-        <v>29.424761904760999</v>
+        <v>29.475999999999999</v>
       </c>
       <c r="F100" s="13">
-        <v>29.475999999999999</v>
+        <v>30.783999999999999</v>
       </c>
       <c r="G100" s="14">
-        <v>30.114347826086998</v>
+        <v>51.032499999999999</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A101" s="12" t="s">
         <v>114</v>
       </c>
       <c r="B101" s="14">
-        <v>19.529751381215</v>
+        <v>19.547599999999999</v>
       </c>
       <c r="C101" s="14">
-        <v>19.547599999999999</v>
+        <v>22.514311926605</v>
       </c>
       <c r="D101" s="13">
-        <v>22.514311926605</v>
+        <v>20.643750000000001</v>
       </c>
       <c r="E101" s="13">
-        <v>20.643750000000001</v>
+        <v>20.554333333332998</v>
       </c>
       <c r="F101" s="13">
-        <v>20.554333333332998</v>
+        <v>22.648244514106</v>
       </c>
       <c r="G101" s="14">
-        <v>22.206949152541998</v>
+        <v>21.395370370369999</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A102" s="12" t="s">
         <v>115</v>
       </c>
       <c r="B102" s="14">
-        <v>44.969534883720002</v>
+        <v>40.802972972973002</v>
       </c>
       <c r="C102" s="14">
-        <v>40.802972972973002</v>
+        <v>49.879090909090003</v>
       </c>
       <c r="D102" s="13">
-        <v>49.879090909090003</v>
+        <v>44.734634146341001</v>
       </c>
       <c r="E102" s="13">
-        <v>44.734634146341001</v>
+        <v>60.659090909089997</v>
       </c>
       <c r="F102" s="13">
-        <v>60.659090909089997</v>
+        <v>43.38</v>
       </c>
       <c r="G102" s="14">
-        <v>42.417812499999997</v>
+        <v>19.925000000000001</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A103" s="12" t="s">
         <v>116</v>
       </c>
       <c r="B103" s="14">
-        <v>35.969700000000003</v>
+        <v>41.445</v>
       </c>
       <c r="C103" s="14">
-        <v>41.445</v>
+        <v>52.366341463414003</v>
       </c>
       <c r="D103" s="13">
-        <v>52.366341463414003</v>
+        <v>44.176000000000002</v>
       </c>
       <c r="E103" s="13">
-        <v>44.176000000000002</v>
+        <v>53.870833333333003</v>
       </c>
       <c r="F103" s="13">
-        <v>53.870833333333003</v>
+        <v>46.775937499999998</v>
       </c>
       <c r="G103" s="14">
-        <v>46.183333333333003</v>
+        <v>45.854999999999997</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A104" s="12" t="s">
         <v>117</v>
       </c>
       <c r="B104" s="14">
-        <v>36.521999999999998</v>
+        <v>51.738333333333003</v>
       </c>
       <c r="C104" s="14">
-        <v>51.738333333333003</v>
+        <v>74.468571428570996</v>
       </c>
       <c r="D104" s="13">
-        <v>74.468571428570996</v>
+        <v>54.219565217391001</v>
       </c>
       <c r="E104" s="13">
-        <v>54.219565217391001</v>
+        <v>65.524230769230002</v>
       </c>
       <c r="F104" s="13">
-        <v>65.524230769230002</v>
+        <v>43.433124999999997</v>
       </c>
       <c r="G104" s="14">
-        <v>40.694285714285002</v>
+        <v>54.52</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A105" s="12" t="s">
         <v>118</v>
       </c>
       <c r="B105" s="14">
-        <v>49.19303030303</v>
+        <v>63.707142857142003</v>
       </c>
       <c r="C105" s="14">
-        <v>63.707142857142003</v>
+        <v>56.261333333332999</v>
       </c>
       <c r="D105" s="13">
-        <v>56.261333333332999</v>
+        <v>51.515599999999999</v>
       </c>
       <c r="E105" s="13">
-        <v>51.515599999999999</v>
+        <v>45.8645</v>
       </c>
       <c r="F105" s="13">
-        <v>45.8645</v>
+        <v>58.652799999999999</v>
       </c>
       <c r="G105" s="14">
-        <v>61.309565217390997</v>
+        <v>58.86</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A106" s="12" t="s">
         <v>119</v>
       </c>
       <c r="B106" s="14">
-        <v>19.974237288135001</v>
+        <v>25.664240506329001</v>
       </c>
       <c r="C106" s="14">
-        <v>25.664240506329001</v>
+        <v>31.400364741640999</v>
       </c>
       <c r="D106" s="13">
-        <v>31.400364741640999</v>
+        <v>31.500597484276</v>
       </c>
       <c r="E106" s="13">
-        <v>31.500597484276</v>
+        <v>30.880494296577002</v>
       </c>
       <c r="F106" s="13">
-        <v>30.880494296577002</v>
+        <v>28.816026490066001</v>
       </c>
       <c r="G106" s="14">
-        <v>28.938257839721</v>
+        <v>32.571428571428001</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A107" s="12" t="s">
         <v>120</v>
       </c>
       <c r="B107" s="14">
-        <v>42.560882352941</v>
+        <v>38.243404255319</v>
       </c>
       <c r="C107" s="14">
-        <v>38.243404255319</v>
+        <v>42.978367346938001</v>
       </c>
       <c r="D107" s="13">
-        <v>42.978367346938001</v>
+        <v>46.632083333333</v>
       </c>
       <c r="E107" s="13">
-        <v>46.632083333333</v>
+        <v>44.231458333333002</v>
       </c>
       <c r="F107" s="13">
-        <v>44.231458333333002</v>
+        <v>42.598775510204</v>
       </c>
       <c r="G107" s="14">
-        <v>42.241555555555003</v>
+        <v>68.055000000000007</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A108" s="12" t="s">
         <v>121</v>
       </c>
       <c r="B108" s="14">
-        <v>19.139038701623001</v>
+        <v>19.922230215827</v>
       </c>
       <c r="C108" s="14">
-        <v>19.922230215827</v>
+        <v>22.447977528089002</v>
       </c>
       <c r="D108" s="13">
-        <v>22.447977528089002</v>
+        <v>20.508262032085</v>
       </c>
       <c r="E108" s="13">
-        <v>20.508262032085</v>
+        <v>19.679761904761001</v>
       </c>
       <c r="F108" s="13">
-        <v>19.679761904761001</v>
+        <v>23.290078843625999</v>
       </c>
       <c r="G108" s="14">
-        <v>23.240836879431999</v>
+        <v>26.81540229885</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A109" s="12" t="s">
         <v>122</v>
       </c>
       <c r="B109" s="14">
-        <v>14.84298303386</v>
+        <v>15.432559408428</v>
       </c>
       <c r="C109" s="14">
-        <v>15.432559408428</v>
+        <v>16.147052364284999</v>
       </c>
       <c r="D109" s="13">
-        <v>16.147052364284999</v>
+        <v>16.070587461032002</v>
       </c>
       <c r="E109" s="13">
-        <v>16.070587461032002</v>
+        <v>15.95800646476</v>
       </c>
       <c r="F109" s="13">
-        <v>15.95800646476</v>
+        <v>16.196545281608</v>
       </c>
       <c r="G109" s="14">
-        <v>16.147981719002999</v>
+        <v>16.17956562354</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A110" s="12" t="s">
         <v>123</v>
       </c>
       <c r="B110" s="14">
-        <v>21.257961165047998</v>
+        <v>23.073549432739</v>
       </c>
       <c r="C110" s="14">
-        <v>23.073549432739</v>
+        <v>25.312292358804001</v>
       </c>
       <c r="D110" s="13">
-        <v>25.312292358804001</v>
+        <v>23.998982758619999</v>
       </c>
       <c r="E110" s="13">
-        <v>23.998982758619999</v>
+        <v>26.415951035780999</v>
       </c>
       <c r="F110" s="13">
-        <v>26.415951035780999</v>
+        <v>27.540864440078</v>
       </c>
       <c r="G110" s="14">
-        <v>27.200436681222001</v>
+        <v>27.437818181817999</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A111" s="12" t="s">
         <v>124</v>
       </c>
       <c r="B111" s="14">
-        <v>34.637350993376998</v>
+        <v>31.743655172413</v>
       </c>
       <c r="C111" s="14">
-        <v>31.743655172413</v>
+        <v>33.469316770185998</v>
       </c>
       <c r="D111" s="13">
-        <v>33.469316770185998</v>
+        <v>39.592920353982002</v>
       </c>
       <c r="E111" s="13">
-        <v>39.592920353982002</v>
+        <v>37.384108527130998</v>
       </c>
       <c r="F111" s="13">
-        <v>37.384108527130998</v>
+        <v>38.976449275362</v>
       </c>
       <c r="G111" s="14">
-        <v>38.733467741935002</v>
+        <v>46.903157894735998</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A112" s="12" t="s">
         <v>125</v>
       </c>
       <c r="B112" s="14">
-        <v>16.011910669974998</v>
+        <v>16.789774999999999</v>
       </c>
       <c r="C112" s="14">
-        <v>16.789774999999999</v>
+        <v>18.869896755161999</v>
       </c>
       <c r="D112" s="13">
-        <v>18.869896755161999</v>
+        <v>17.70063172043</v>
       </c>
       <c r="E112" s="13">
-        <v>17.70063172043</v>
+        <v>17.534309815949999</v>
       </c>
       <c r="F112" s="13">
-        <v>17.534309815949999</v>
+        <v>18.632198473281999</v>
       </c>
       <c r="G112" s="14">
-        <v>18.569481361426</v>
+        <v>18.545185185185002</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A113" s="12" t="s">
         <v>126</v>
       </c>
       <c r="B113" s="14">
-        <v>53.821379310344</v>
+        <v>50.71125</v>
       </c>
       <c r="C113" s="14">
-        <v>50.71125</v>
+        <v>49.35</v>
       </c>
       <c r="D113" s="13">
-        <v>49.35</v>
+        <v>67.042352941176006</v>
       </c>
       <c r="E113" s="13">
-        <v>67.042352941176006</v>
+        <v>76.565294117646999</v>
       </c>
       <c r="F113" s="13">
-        <v>76.565294117646999</v>
+        <v>50.715000000000003</v>
       </c>
       <c r="G113" s="14">
-        <v>50.715000000000003</v>
+        <v>72.23</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A114" s="12" t="s">
         <v>127</v>
       </c>
       <c r="B114" s="14">
-        <v>39.010192307692002</v>
+        <v>38.097977528088997</v>
       </c>
       <c r="C114" s="14">
-        <v>38.097977528088997</v>
+        <v>40.521704545454</v>
       </c>
       <c r="D114" s="13">
-        <v>40.521704545454</v>
+        <v>40.164285714285</v>
       </c>
       <c r="E114" s="13">
-        <v>40.164285714285</v>
+        <v>42.750598290597999</v>
       </c>
       <c r="F114" s="13">
-        <v>42.750598290597999</v>
+        <v>46.930900000000001</v>
       </c>
       <c r="G114" s="14">
-        <v>46.182021276595002</v>
+        <v>43.341764705881999</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A115" s="12" t="s">
         <v>128</v>
       </c>
       <c r="B115" s="14">
-        <v>28.823349514562999</v>
+        <v>26.573303167420001</v>
       </c>
       <c r="C115" s="14">
-        <v>26.573303167420001</v>
+        <v>34.37409090909</v>
       </c>
       <c r="D115" s="13">
-        <v>34.37409090909</v>
+        <v>31.668653846152999</v>
       </c>
       <c r="E115" s="13">
-        <v>31.668653846152999</v>
+        <v>33.5745</v>
       </c>
       <c r="F115" s="13">
-        <v>33.5745</v>
+        <v>31.280521739129998</v>
       </c>
       <c r="G115" s="14">
-        <v>31.402165898617</v>
+        <v>35.023636363636001</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A116" s="12" t="s">
         <v>129</v>
       </c>
       <c r="B116" s="14">
-        <v>29.875434782608</v>
+        <v>31.904363636363001</v>
       </c>
       <c r="C116" s="14">
-        <v>31.904363636363001</v>
+        <v>41.451960784313002</v>
       </c>
       <c r="D116" s="13">
-        <v>41.451960784313002</v>
+        <v>36.062272727272003</v>
       </c>
       <c r="E116" s="13">
-        <v>36.062272727272003</v>
+        <v>41.315148514851003</v>
       </c>
       <c r="F116" s="13">
-        <v>41.315148514851003</v>
+        <v>39.612921348314003</v>
       </c>
       <c r="G116" s="14">
-        <v>38.574939759035999</v>
+        <v>38.36</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A117" s="12" t="s">
         <v>130</v>
       </c>
       <c r="B117" s="14">
-        <v>29.163459119496</v>
+        <v>34.284268292682</v>
       </c>
       <c r="C117" s="14">
-        <v>34.284268292682</v>
+        <v>31.789607843136999</v>
       </c>
       <c r="D117" s="13">
-        <v>31.789607843136999</v>
+        <v>31.608017241378999</v>
       </c>
       <c r="E117" s="13">
-        <v>31.608017241378999</v>
+        <v>33.954365079364997</v>
       </c>
       <c r="F117" s="13">
-        <v>33.954365079364997</v>
+        <v>33.630420168066998</v>
       </c>
       <c r="G117" s="14">
-        <v>32.355233644858998</v>
+        <v>32.747083333333002</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A118" s="12" t="s">
         <v>131</v>
       </c>
       <c r="B118" s="14">
-        <v>21.699471264366998</v>
+        <v>20.643748609566</v>
       </c>
       <c r="C118" s="14">
-        <v>20.643748609566</v>
+        <v>22.386896162528</v>
       </c>
       <c r="D118" s="13">
-        <v>22.386896162528</v>
+        <v>22.726457831325</v>
       </c>
       <c r="E118" s="13">
-        <v>22.726457831325</v>
+        <v>24.180357142857002</v>
       </c>
       <c r="F118" s="13">
-        <v>24.180357142857002</v>
+        <v>26.489399727148001</v>
       </c>
       <c r="G118" s="14">
-        <v>26.622250372578002</v>
+        <v>25.081284403668999</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A119" s="12" t="s">
         <v>132</v>
       </c>
       <c r="B119" s="14">
-        <v>35.027812500000003</v>
+        <v>47.517833333333002</v>
       </c>
       <c r="C119" s="14">
-        <v>47.517833333333002</v>
+        <v>41.843400000000003</v>
       </c>
       <c r="D119" s="13">
-        <v>41.843400000000003</v>
+        <v>39.606724137931003</v>
       </c>
       <c r="E119" s="13">
-        <v>39.606724137931003</v>
+        <v>40.095238095238003</v>
       </c>
       <c r="F119" s="13">
-        <v>40.095238095238003</v>
+        <v>45.495434782608001</v>
       </c>
       <c r="G119" s="14">
-        <v>45.022790697673997</v>
+        <v>37.405454545453999</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A120" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B120" s="14">
-        <v>19.038361970217</v>
+        <v>16.462385786801999</v>
       </c>
       <c r="C120" s="14">
-        <v>16.462385786801999</v>
+        <v>16.952365805168998</v>
       </c>
       <c r="D120" s="13">
-        <v>16.952365805168998</v>
+        <v>17.744650047937998</v>
       </c>
       <c r="E120" s="13">
-        <v>17.744650047937998</v>
+        <v>18.507639175257001</v>
       </c>
       <c r="F120" s="13">
-        <v>18.507639175257001</v>
+        <v>19.679176904176</v>
       </c>
       <c r="G120" s="14">
-        <v>19.722629427792</v>
+        <v>21.509479166666001</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A121" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="6"/>
       <c r="D121" s="8"/>
       <c r="E121" s="8"/>
       <c r="F121" s="8"/>
       <c r="G121" s="6"/>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A122" s="11" t="s">
         <v>134</v>
       </c>
       <c r="B122" s="7">
-        <v>18.466656498214999</v>
+        <v>17.645128376869</v>
       </c>
       <c r="C122" s="7">
-        <v>17.645128376869</v>
+        <v>17.757852818141</v>
       </c>
       <c r="D122" s="9">
-        <v>17.756218075736999</v>
+        <v>17.707404410949</v>
       </c>
       <c r="E122" s="9">
-        <v>17.707404410949</v>
+        <v>18.140857823208002</v>
       </c>
       <c r="F122" s="9">
-        <v>18.140857823208002</v>
+        <v>18.248999587579998</v>
       </c>
       <c r="G122" s="7">
-        <v>18.197406694882002</v>
+        <v>19.020546075085001</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A123" s="12" t="s">
         <v>135</v>
       </c>
       <c r="B123" s="14">
-        <v>35.660262008733</v>
+        <v>33.635649999999998</v>
       </c>
       <c r="C123" s="14">
-        <v>33.635649999999998</v>
+        <v>34.153880597014002</v>
       </c>
       <c r="D123" s="13">
-        <v>34.153880597014002</v>
+        <v>36.452946428571003</v>
       </c>
       <c r="E123" s="13">
-        <v>36.452946428571003</v>
+        <v>36.818925233644002</v>
       </c>
       <c r="F123" s="13">
-        <v>36.818925233644002</v>
+        <v>38.607346938775002</v>
       </c>
       <c r="G123" s="14">
-        <v>38.105138121547</v>
+        <v>41.096451612903003</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A124" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B124" s="14">
-        <v>23.450152505445999</v>
+        <v>21.060102249488001</v>
       </c>
       <c r="C124" s="14">
-        <v>21.060102249488001</v>
+        <v>23.470193236715001</v>
       </c>
       <c r="D124" s="13">
-        <v>23.470193236715001</v>
+        <v>22.198168316831001</v>
       </c>
       <c r="E124" s="13">
-        <v>22.198168316831001</v>
+        <v>22.613784946235999</v>
       </c>
       <c r="F124" s="13">
-        <v>22.613784946235999</v>
+        <v>22.553370044051999</v>
       </c>
       <c r="G124" s="14">
-        <v>21.866707616707</v>
+        <v>22.270689655171999</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A125" s="12" t="s">
         <v>137</v>
       </c>
       <c r="B125" s="14">
-        <v>31.650945945945001</v>
+        <v>32.984999999999999</v>
       </c>
       <c r="C125" s="14">
-        <v>32.984999999999999</v>
+        <v>32.154354838708997</v>
       </c>
       <c r="D125" s="13">
-        <v>32.154354838708997</v>
+        <v>31.149404761904002</v>
       </c>
       <c r="E125" s="13">
-        <v>31.149404761904002</v>
+        <v>26.031911764705001</v>
       </c>
       <c r="F125" s="13">
-        <v>26.031911764705001</v>
+        <v>33.438103448275001</v>
       </c>
       <c r="G125" s="14">
-        <v>34.031132075471</v>
+        <v>26.178750000000001</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A126" s="12" t="s">
         <v>138</v>
       </c>
       <c r="B126" s="14">
-        <v>53.275384615383999</v>
+        <v>61.355499999999999</v>
       </c>
       <c r="C126" s="14">
-        <v>61.355499999999999</v>
+        <v>44.095862068964998</v>
       </c>
       <c r="D126" s="13">
-        <v>44.095862068964998</v>
+        <v>50.07</v>
       </c>
       <c r="E126" s="13">
-        <v>50.07</v>
+        <v>45.498750000000001</v>
       </c>
       <c r="F126" s="13">
-        <v>45.498750000000001</v>
+        <v>62.494285714284999</v>
       </c>
       <c r="G126" s="14">
-        <v>61.134999999999998</v>
+        <v>59.354999999999997</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A127" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B127" s="14">
-        <v>39.742651515151003</v>
+        <v>40.357866666665998</v>
       </c>
       <c r="C127" s="14">
-        <v>40.357866666665998</v>
+        <v>38.198030303030002</v>
       </c>
       <c r="D127" s="13">
-        <v>38.198030303030002</v>
+        <v>42.286614173228003</v>
       </c>
       <c r="E127" s="13">
-        <v>42.286614173228003</v>
+        <v>35.396718749999998</v>
       </c>
       <c r="F127" s="13">
-        <v>35.396718749999998</v>
+        <v>37.967719298245001</v>
       </c>
       <c r="G127" s="14">
-        <v>37.990918367345998</v>
+        <v>61.37</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A128" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B128" s="14">
-        <v>37.945833333332999</v>
+        <v>35.789533333332997</v>
       </c>
       <c r="C128" s="14">
-        <v>35.789533333332997</v>
+        <v>34.712129032257998</v>
       </c>
       <c r="D128" s="13">
-        <v>34.712129032257998</v>
+        <v>36.837142857141998</v>
       </c>
       <c r="E128" s="13">
-        <v>36.837142857141998</v>
+        <v>36.140810810810002</v>
       </c>
       <c r="F128" s="13">
-        <v>36.140810810810002</v>
+        <v>38.335566037734999</v>
       </c>
       <c r="G128" s="14">
-        <v>38.700899999999997</v>
+        <v>35.857333333333003</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A129" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B129" s="14">
-        <v>47.713999999999999</v>
+        <v>55.780909090908999</v>
       </c>
       <c r="C129" s="14">
-        <v>55.780909090908999</v>
+        <v>43.485999999999997</v>
       </c>
       <c r="D129" s="13">
-        <v>43.485999999999997</v>
+        <v>58.976363636362997</v>
       </c>
       <c r="E129" s="13">
-        <v>58.976363636362997</v>
+        <v>36.015555555554997</v>
       </c>
       <c r="F129" s="13">
-        <v>36.015555555554997</v>
+        <v>60.234999999999999</v>
       </c>
       <c r="G129" s="14">
-        <v>60.234999999999999</v>
+        <v>55.15</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A130" s="12" t="s">
         <v>142</v>
       </c>
       <c r="B130" s="14">
-        <v>36.879636363636003</v>
+        <v>34.027017543859003</v>
       </c>
       <c r="C130" s="14">
-        <v>34.027017543859003</v>
+        <v>39.178478260868999</v>
       </c>
       <c r="D130" s="13">
-        <v>39.178478260868999</v>
+        <v>47.428775510203998</v>
       </c>
       <c r="E130" s="13">
-        <v>47.428775510203998</v>
+        <v>41.573999999999998</v>
       </c>
       <c r="F130" s="13">
-        <v>41.573999999999998</v>
+        <v>40.541874999999997</v>
       </c>
       <c r="G130" s="14">
-        <v>40.314042553191001</v>
+        <v>56.502499999999998</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A131" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B131" s="14">
-        <v>40.146896551723998</v>
+        <v>38.103684210525998</v>
       </c>
       <c r="C131" s="14">
-        <v>38.103684210525998</v>
+        <v>47.683181818180998</v>
       </c>
       <c r="D131" s="13">
-        <v>47.683181818180998</v>
+        <v>45.6328125</v>
       </c>
       <c r="E131" s="13">
-        <v>45.6328125</v>
+        <v>45.08</v>
       </c>
       <c r="F131" s="13">
-        <v>45.08</v>
+        <v>43.374482758619997</v>
       </c>
       <c r="G131" s="14">
-        <v>43.799583333332997</v>
+        <v>39.92</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A132" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B132" s="14">
-        <v>44.193076923075999</v>
+        <v>38.536923076923003</v>
       </c>
       <c r="C132" s="14">
-        <v>38.536923076923003</v>
+        <v>31.141428571428001</v>
       </c>
       <c r="D132" s="13">
-        <v>31.141428571428001</v>
+        <v>33.483076923075998</v>
       </c>
       <c r="E132" s="13">
-        <v>33.483076923075998</v>
+        <v>32.01</v>
       </c>
       <c r="F132" s="13">
-        <v>32.01</v>
-[...2 lines deleted...]
-        <v>42.100909090908999</v>
+        <v>40.919565217391003</v>
+      </c>
+      <c r="G132" s="15" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A133" s="12" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B133" s="14">
-        <v>20.278320754717001</v>
+        <v>20.994340344167998</v>
       </c>
       <c r="C133" s="14">
-        <v>20.994340344167998</v>
+        <v>21.311197822141001</v>
       </c>
       <c r="D133" s="13">
-        <v>21.311197822141001</v>
+        <v>19.495276679841002</v>
       </c>
       <c r="E133" s="13">
-        <v>19.495276679841002</v>
+        <v>20.422108433734</v>
       </c>
       <c r="F133" s="13">
-        <v>20.422108433734</v>
+        <v>20.366021276594999</v>
       </c>
       <c r="G133" s="14">
-        <v>20.343034482758</v>
+        <v>23.313018867924001</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A134" s="12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B134" s="14">
-        <v>30.697533333332998</v>
+        <v>31.305808580857999</v>
       </c>
       <c r="C134" s="14">
-        <v>31.305808580857999</v>
+        <v>29.846751879698999</v>
       </c>
       <c r="D134" s="13">
-        <v>29.846751879698999</v>
+        <v>30.566478102188999</v>
       </c>
       <c r="E134" s="13">
-        <v>30.566478102188999</v>
+        <v>31.099496268656001</v>
       </c>
       <c r="F134" s="13">
-        <v>31.099496268656001</v>
+        <v>31.355141903172001</v>
       </c>
       <c r="G134" s="14">
-        <v>31.106040145984998</v>
+        <v>35.771604938270997</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A135" s="12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B135" s="14">
-        <v>28.994196428571001</v>
+        <v>31.623826086956001</v>
       </c>
       <c r="C135" s="14">
-        <v>31.623826086956001</v>
+        <v>34.291165048543</v>
       </c>
       <c r="D135" s="13">
-        <v>34.291165048543</v>
+        <v>35.404672131147002</v>
       </c>
       <c r="E135" s="13">
-        <v>35.404672131147002</v>
+        <v>30.487765957446001</v>
       </c>
       <c r="F135" s="13">
-        <v>30.487765957446001</v>
+        <v>34.515909090908998</v>
       </c>
       <c r="G135" s="14">
-        <v>34.962023809522996</v>
+        <v>29.693333333333001</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A136" s="12" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B136" s="14">
-        <v>50.656923076923</v>
+        <v>33.863529411763999</v>
       </c>
       <c r="C136" s="14">
-        <v>33.863529411763999</v>
+        <v>34.990666666666002</v>
       </c>
       <c r="D136" s="13">
-        <v>34.990666666666002</v>
+        <v>45.634761904761</v>
       </c>
       <c r="E136" s="13">
-        <v>45.634761904761</v>
+        <v>34.071578947368003</v>
       </c>
       <c r="F136" s="13">
-        <v>34.071578947368003</v>
+        <v>44.336666666665998</v>
       </c>
       <c r="G136" s="14">
-        <v>45.866250000000001</v>
+        <v>28.333333333333002</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A137" s="12" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B137" s="14">
-        <v>17.466521739129998</v>
+        <v>16.234666666666001</v>
       </c>
       <c r="C137" s="14">
-        <v>16.234666666666001</v>
+        <v>23.122764227642001</v>
       </c>
       <c r="D137" s="13">
-        <v>23.122764227642001</v>
+        <v>20.566870229007002</v>
       </c>
       <c r="E137" s="13">
-        <v>20.566870229007002</v>
+        <v>18.563821138211001</v>
       </c>
       <c r="F137" s="13">
-        <v>18.563821138211001</v>
+        <v>19.802192982455999</v>
       </c>
       <c r="G137" s="14">
-        <v>19.311743119266001</v>
+        <v>25.16</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A138" s="12" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B138" s="14">
-        <v>48.280454545453999</v>
+        <v>39.562352941176002</v>
       </c>
       <c r="C138" s="14">
-        <v>39.562352941176002</v>
+        <v>45.370769230769</v>
       </c>
       <c r="D138" s="13">
-        <v>45.370769230769</v>
+        <v>47.725909090908999</v>
       </c>
       <c r="E138" s="13">
-        <v>47.725909090908999</v>
+        <v>45.22</v>
       </c>
       <c r="F138" s="13">
-        <v>45.22</v>
+        <v>54.557659574467998</v>
       </c>
       <c r="G138" s="14">
-        <v>54.411904761903997</v>
+        <v>67.48</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A139" s="12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B139" s="14">
-        <v>23.354923076923001</v>
+        <v>27.13328125</v>
       </c>
       <c r="C139" s="14">
-        <v>27.13328125</v>
+        <v>29.611125000000001</v>
       </c>
       <c r="D139" s="13">
-        <v>29.611125000000001</v>
+        <v>28.969605263157</v>
       </c>
       <c r="E139" s="13">
-        <v>28.969605263157</v>
+        <v>24.145652173913</v>
       </c>
       <c r="F139" s="13">
-        <v>24.145652173913</v>
+        <v>31.481898734177001</v>
       </c>
       <c r="G139" s="14">
-        <v>31.455945945945</v>
+        <v>32.947499999999998</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A140" s="12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B140" s="14">
-        <v>14.371658008658001</v>
+        <v>14.337737915407001</v>
       </c>
       <c r="C140" s="14">
-        <v>14.337737915407001</v>
+        <v>14.081943146417</v>
       </c>
       <c r="D140" s="13">
-        <v>14.081943146417</v>
+        <v>14.064732571006999</v>
       </c>
       <c r="E140" s="13">
-        <v>14.064732571006999</v>
+        <v>14.889042638776999</v>
       </c>
       <c r="F140" s="13">
-        <v>14.889042638776999</v>
+        <v>14.741491452990999</v>
       </c>
       <c r="G140" s="14">
-        <v>14.85545831414</v>
+        <v>15.626891891891001</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A141" s="12" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B141" s="14">
-        <v>24.986666666666</v>
+        <v>23.266666666666001</v>
       </c>
       <c r="C141" s="14">
-        <v>23.266666666666001</v>
+        <v>35.688235294117</v>
       </c>
       <c r="D141" s="13">
-        <v>35.688235294117</v>
+        <v>24.555161290322001</v>
       </c>
       <c r="E141" s="13">
-        <v>24.555161290322001</v>
+        <v>37.86652173913</v>
       </c>
       <c r="F141" s="13">
-        <v>37.86652173913</v>
-[...2 lines deleted...]
-        <v>33.177999999999997</v>
+        <v>35.717142857142001</v>
+      </c>
+      <c r="G141" s="15" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A142" s="12" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B142" s="14">
-        <v>23.779904306220001</v>
+        <v>29.927351351351</v>
       </c>
       <c r="C142" s="14">
-        <v>29.927351351351</v>
+        <v>25.117299578059001</v>
       </c>
       <c r="D142" s="13">
-        <v>25.117299578059001</v>
+        <v>28.921319444443998</v>
       </c>
       <c r="E142" s="13">
-        <v>28.921319444443998</v>
+        <v>31.120137931034002</v>
       </c>
       <c r="F142" s="13">
-        <v>31.120137931034002</v>
+        <v>34.343308270675998</v>
       </c>
       <c r="G142" s="14">
-        <v>34.4955</v>
+        <v>42.910833333333002</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A143" s="12" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B143" s="14">
-        <v>28.370869565216999</v>
+        <v>26.706250000000001</v>
       </c>
       <c r="C143" s="14">
-        <v>26.706250000000001</v>
+        <v>32.271867469878998</v>
       </c>
       <c r="D143" s="13">
-        <v>32.271867469878998</v>
+        <v>22.274266666666001</v>
       </c>
       <c r="E143" s="13">
-        <v>22.274266666666001</v>
+        <v>25.471342281879</v>
       </c>
       <c r="F143" s="13">
-        <v>25.471342281879</v>
+        <v>27.479518072289</v>
       </c>
       <c r="G143" s="14">
-        <v>26.759</v>
+        <v>51.172380952380003</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A144" s="12" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B144" s="14">
-        <v>32.054388489208002</v>
+        <v>30.183275862068999</v>
       </c>
       <c r="C144" s="14">
-        <v>30.183275862068999</v>
+        <v>32.995871559633002</v>
       </c>
       <c r="D144" s="13">
-        <v>32.995871559633002</v>
+        <v>30.073945578231001</v>
       </c>
       <c r="E144" s="13">
-        <v>30.073945578231001</v>
+        <v>33.232518518517999</v>
       </c>
       <c r="F144" s="13">
-        <v>33.232518518517999</v>
+        <v>33.415916666666</v>
       </c>
       <c r="G144" s="14">
-        <v>32.740909090909</v>
+        <v>33.057647058823001</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A145" s="12" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B145" s="14">
-        <v>25.979955555555001</v>
+        <v>23.930094786729001</v>
       </c>
       <c r="C145" s="14">
-        <v>23.930094786729001</v>
+        <v>23.644258373204998</v>
       </c>
       <c r="D145" s="13">
-        <v>23.644258373204998</v>
+        <v>23.216086956521</v>
       </c>
       <c r="E145" s="13">
-        <v>23.216086956521</v>
+        <v>22.798150289016998</v>
       </c>
       <c r="F145" s="13">
-        <v>22.798150289016998</v>
+        <v>23.731614583332998</v>
       </c>
       <c r="G145" s="14">
-        <v>23.636892655366999</v>
+        <v>26.646666666666</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A146" s="12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B146" s="14">
-        <v>42.017499999999998</v>
+        <v>41.608775510203998</v>
       </c>
       <c r="C146" s="14">
-        <v>41.608775510203998</v>
+        <v>47.264166666666</v>
       </c>
       <c r="D146" s="13">
-        <v>47.264166666666</v>
+        <v>43.856268656715997</v>
       </c>
       <c r="E146" s="13">
-        <v>43.856268656715997</v>
+        <v>49.236351351350997</v>
       </c>
       <c r="F146" s="13">
-        <v>49.236351351350997</v>
+        <v>38.097543859649001</v>
       </c>
       <c r="G146" s="14">
-        <v>37.776981132075001</v>
+        <v>55.094999999999999</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A147" s="12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B147" s="14">
-        <v>30.438177458033</v>
+        <v>27.920316301703</v>
       </c>
       <c r="C147" s="14">
-        <v>27.920316301703</v>
+        <v>27.074188596490998</v>
       </c>
       <c r="D147" s="13">
-        <v>27.074188596490998</v>
+        <v>26.7769476082</v>
       </c>
       <c r="E147" s="13">
-        <v>26.7769476082</v>
+        <v>31.541530612243999</v>
       </c>
       <c r="F147" s="13">
-        <v>31.541530612243999</v>
+        <v>29.737255319148002</v>
       </c>
       <c r="G147" s="14">
-        <v>29.747728337236001</v>
+        <v>30.006923076923002</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A148" s="12" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B148" s="14">
-        <v>44.244769230769002</v>
+        <v>40.324791666666002</v>
       </c>
       <c r="C148" s="14">
-        <v>40.324791666666002</v>
+        <v>42.852352941176001</v>
       </c>
       <c r="D148" s="13">
-        <v>42.852352941176001</v>
+        <v>36.514310344827003</v>
       </c>
       <c r="E148" s="13">
-        <v>36.514310344827003</v>
+        <v>46.97296875</v>
       </c>
       <c r="F148" s="13">
-        <v>46.97296875</v>
+        <v>40.08</v>
       </c>
       <c r="G148" s="14">
-        <v>40.363055555555</v>
+        <v>40.200000000000003</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A149" s="12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B149" s="14">
-        <v>21.502041198501001</v>
+        <v>18.036311336716999</v>
       </c>
       <c r="C149" s="14">
-        <v>18.036311336716999</v>
+        <v>19.241075441412001</v>
       </c>
       <c r="D149" s="13">
-        <v>19.241075441412001</v>
+        <v>17.368064516128999</v>
       </c>
       <c r="E149" s="13">
-        <v>17.368064516128999</v>
+        <v>18.784096834263998</v>
       </c>
       <c r="F149" s="13">
-        <v>18.784096834263998</v>
+        <v>19.499350877192999</v>
       </c>
       <c r="G149" s="14">
-        <v>18.832406311637001</v>
+        <v>21.840892857141998</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A150" s="12" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B150" s="14">
-        <v>43.840714285714</v>
+        <v>40.071071428571003</v>
       </c>
       <c r="C150" s="14">
-        <v>40.071071428571003</v>
+        <v>44.671666666665999</v>
       </c>
       <c r="D150" s="13">
-        <v>44.671666666665999</v>
+        <v>45.055333333333003</v>
       </c>
       <c r="E150" s="13">
-        <v>45.055333333333003</v>
+        <v>45.522857142856999</v>
       </c>
       <c r="F150" s="13">
-        <v>45.522857142856999</v>
+        <v>42.186833333332999</v>
       </c>
       <c r="G150" s="14">
-        <v>42.656545454544997</v>
+        <v>44.355714285714001</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A151" s="12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B151" s="14">
-        <v>26.001132075470998</v>
+        <v>22.279724770642002</v>
       </c>
       <c r="C151" s="14">
-        <v>22.279724770642002</v>
+        <v>28.504583333332999</v>
       </c>
       <c r="D151" s="13">
-        <v>28.504583333332999</v>
+        <v>24.551919191919001</v>
       </c>
       <c r="E151" s="13">
-        <v>24.551919191919001</v>
+        <v>22.812296296296001</v>
       </c>
       <c r="F151" s="13">
-        <v>22.812296296296001</v>
+        <v>26.302183908046</v>
       </c>
       <c r="G151" s="14">
-        <v>26.348447204968</v>
+        <v>23.649333333333001</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A152" s="12" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B152" s="14">
-        <v>17.295901639343999</v>
+        <v>18.823181818180998</v>
       </c>
       <c r="C152" s="14">
-        <v>18.823181818180998</v>
+        <v>21.656666666665998</v>
       </c>
       <c r="D152" s="13">
-        <v>21.656666666665998</v>
+        <v>19.243888888888002</v>
       </c>
       <c r="E152" s="13">
-        <v>19.243888888888002</v>
+        <v>16.621851851851002</v>
       </c>
       <c r="F152" s="13">
-        <v>16.621851851851002</v>
+        <v>19.784363636363</v>
       </c>
       <c r="G152" s="14">
-        <v>19.184074074074001</v>
+        <v>22.965</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A153" s="12" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B153" s="14">
-        <v>19.515692307691999</v>
+        <v>22.034903225806001</v>
       </c>
       <c r="C153" s="14">
-        <v>22.034903225806001</v>
+        <v>22.639459459459001</v>
       </c>
       <c r="D153" s="13">
-        <v>22.639459459459001</v>
+        <v>21.585958904108999</v>
       </c>
       <c r="E153" s="13">
-        <v>21.585958904108999</v>
+        <v>21.481645569619999</v>
       </c>
       <c r="F153" s="13">
-        <v>21.481645569619999</v>
+        <v>22.377565789473</v>
       </c>
       <c r="G153" s="14">
-        <v>22.869785714285001</v>
+        <v>21.326470588235001</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A154" s="12" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B154" s="14">
-        <v>12.329381139489</v>
+        <v>11.47713091922</v>
       </c>
       <c r="C154" s="14">
-        <v>11.47713091922</v>
+        <v>11.999167340339</v>
       </c>
       <c r="D154" s="13">
-        <v>11.999167340339</v>
+        <v>13.161641074856</v>
       </c>
       <c r="E154" s="13">
-        <v>13.161641074856</v>
+        <v>13.222963709677</v>
       </c>
       <c r="F154" s="13">
-        <v>13.222963709677</v>
+        <v>12.224704170708</v>
       </c>
       <c r="G154" s="14">
-        <v>12.286758474576001</v>
+        <v>12.154</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A155" s="12" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B155" s="14">
-        <v>25.420081300812999</v>
+        <v>28.987749999999998</v>
       </c>
       <c r="C155" s="14">
-        <v>28.987749999999998</v>
+        <v>26.869310344826999</v>
       </c>
       <c r="D155" s="13">
-        <v>26.869310344826999</v>
+        <v>29.784214876033001</v>
       </c>
       <c r="E155" s="13">
-        <v>29.784214876033001</v>
+        <v>25.135136986300999</v>
       </c>
       <c r="F155" s="13">
-        <v>25.135136986300999</v>
+        <v>28.792727272726999</v>
       </c>
       <c r="G155" s="14">
-        <v>28.472432432432001</v>
+        <v>26.834210526315001</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A156" s="12" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B156" s="14">
-        <v>23.071656441717</v>
+        <v>21.971840277777002</v>
       </c>
       <c r="C156" s="14">
-        <v>21.971840277777002</v>
+        <v>24.736274509803</v>
       </c>
       <c r="D156" s="13">
-        <v>24.736274509803</v>
+        <v>22.955238095237998</v>
       </c>
       <c r="E156" s="13">
-        <v>22.955238095237998</v>
+        <v>24.187621776503999</v>
       </c>
       <c r="F156" s="13">
-        <v>24.187621776503999</v>
+        <v>23.397606837605998</v>
       </c>
       <c r="G156" s="14">
-        <v>23.106793650793001</v>
+        <v>23.542000000000002</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A157" s="12" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B157" s="14">
-        <v>13.945901902975001</v>
+        <v>13.936557294295</v>
       </c>
       <c r="C157" s="14">
-        <v>13.936557294295</v>
+        <v>13.541950556242</v>
       </c>
       <c r="D157" s="13">
-        <v>13.541950556242</v>
+        <v>14.08771986166</v>
       </c>
       <c r="E157" s="13">
-        <v>14.08771986166</v>
+        <v>14.339187466807999</v>
       </c>
       <c r="F157" s="13">
-        <v>14.339187466807999</v>
+        <v>14.061865435355999</v>
       </c>
       <c r="G157" s="14">
-        <v>14.134848050458</v>
+        <v>14.286012658227</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A158" s="12" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B158" s="14">
-        <v>34.097000000000001</v>
+        <v>38.658823529411002</v>
       </c>
       <c r="C158" s="14">
-        <v>38.658823529411002</v>
+        <v>53.948695652173001</v>
       </c>
       <c r="D158" s="13">
-        <v>53.948695652173001</v>
+        <v>39.435277777777003</v>
       </c>
       <c r="E158" s="13">
-        <v>39.435277777777003</v>
+        <v>37.032352941176001</v>
       </c>
       <c r="F158" s="13">
-        <v>37.032352941176001</v>
+        <v>38.252068965516997</v>
       </c>
       <c r="G158" s="14">
-        <v>38.976428571428002</v>
+        <v>37.706666666666003</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A159" s="12" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B159" s="14">
-        <v>26.409027777776998</v>
+        <v>25.242405063290999</v>
       </c>
       <c r="C159" s="14">
-        <v>25.242405063290999</v>
+        <v>32.910641025640999</v>
       </c>
       <c r="D159" s="13">
-        <v>32.910641025640999</v>
+        <v>27.307142857142001</v>
       </c>
       <c r="E159" s="13">
-        <v>27.307142857142001</v>
+        <v>25.626551724136998</v>
       </c>
       <c r="F159" s="13">
-        <v>25.626551724136998</v>
+        <v>32.523763440860002</v>
       </c>
       <c r="G159" s="14">
-        <v>32.457325581394997</v>
+        <v>29.496363636363</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A160" s="12" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B160" s="14">
-        <v>18.731912832929002</v>
+        <v>18.184999999999999</v>
       </c>
       <c r="C160" s="14">
-        <v>18.184999999999999</v>
+        <v>20.08706632653</v>
       </c>
       <c r="D160" s="13">
-        <v>20.08706632653</v>
+        <v>18.674771689497</v>
       </c>
       <c r="E160" s="13">
-        <v>18.674771689497</v>
+        <v>18.948077858880001</v>
       </c>
       <c r="F160" s="13">
-        <v>18.948077858880001</v>
+        <v>18.350412621358998</v>
       </c>
       <c r="G160" s="14">
-        <v>18.444934725848</v>
+        <v>19.747894736841999</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A161" s="12" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B161" s="14">
-        <v>14.283024312656</v>
+        <v>13.051602285714001</v>
       </c>
       <c r="C161" s="14">
-        <v>13.051602285714001</v>
+        <v>12.775347459558001</v>
       </c>
       <c r="D161" s="13">
-        <v>12.768580542264001</v>
+        <v>12.902194026499</v>
       </c>
       <c r="E161" s="13">
-        <v>12.902194026499</v>
+        <v>12.984052348679</v>
       </c>
       <c r="F161" s="13">
-        <v>12.984052348679</v>
+        <v>12.588845391475999</v>
       </c>
       <c r="G161" s="14">
-        <v>12.581056034482</v>
+        <v>13.297800829874999</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A162" s="12" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B162" s="14">
-        <v>38.479684210526003</v>
+        <v>36.852019230769002</v>
       </c>
       <c r="C162" s="14">
-        <v>36.852019230769002</v>
+        <v>35.219207920792002</v>
       </c>
       <c r="D162" s="13">
-        <v>35.219207920792002</v>
+        <v>37.642023809523003</v>
       </c>
       <c r="E162" s="13">
-        <v>37.642023809523003</v>
+        <v>32.259428571428003</v>
       </c>
       <c r="F162" s="13">
-        <v>32.259428571428003</v>
+        <v>29.571222222222001</v>
       </c>
       <c r="G162" s="14">
-        <v>29.357624999999999</v>
+        <v>30.806428571428</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A163" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="6"/>
       <c r="D163" s="8"/>
       <c r="E163" s="8"/>
       <c r="F163" s="8"/>
       <c r="G163" s="6"/>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A164" s="11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B164" s="7">
-        <v>18.061398274855001</v>
+        <v>18.726477515345</v>
       </c>
       <c r="C164" s="7">
-        <v>18.726477515345</v>
+        <v>19.033723234149001</v>
       </c>
       <c r="D164" s="9">
-        <v>19.033723234149001</v>
+        <v>18.954244103533998</v>
       </c>
       <c r="E164" s="9">
-        <v>18.954244103533998</v>
+        <v>20.038369448392999</v>
       </c>
       <c r="F164" s="9">
-        <v>20.038369448392999</v>
+        <v>19.874806981372998</v>
       </c>
       <c r="G164" s="7">
-        <v>19.871665762553999</v>
+        <v>20.714864265928</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A165" s="12" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B165" s="14">
-        <v>34.739051724136999</v>
+        <v>33.879963636363001</v>
       </c>
       <c r="C165" s="14">
-        <v>33.879963636363001</v>
+        <v>30.330153846152999</v>
       </c>
       <c r="D165" s="13">
-        <v>30.330153846152999</v>
+        <v>36.735595238095001</v>
       </c>
       <c r="E165" s="13">
-        <v>36.735595238095001</v>
+        <v>37.338898305084001</v>
       </c>
       <c r="F165" s="13">
-        <v>37.338898305084001</v>
+        <v>37.523333333332999</v>
       </c>
       <c r="G165" s="14">
-        <v>37.082910052910002</v>
+        <v>45.575833333333001</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A166" s="12" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B166" s="14">
-        <v>24.779345454544998</v>
+        <v>25.802727272727001</v>
       </c>
       <c r="C166" s="14">
-        <v>25.802727272727001</v>
+        <v>25.894784313725001</v>
       </c>
       <c r="D166" s="13">
-        <v>25.894784313725001</v>
+        <v>28.851296296295999</v>
       </c>
       <c r="E166" s="13">
-        <v>28.851296296295999</v>
+        <v>33.078545454545001</v>
       </c>
       <c r="F166" s="13">
-        <v>33.078545454545001</v>
+        <v>31.581343283582001</v>
       </c>
       <c r="G166" s="14">
-        <v>30.618837209302001</v>
+        <v>33.077407407407001</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A167" s="12" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B167" s="14">
-        <v>19.559803220035</v>
+        <v>19.545389671361001</v>
       </c>
       <c r="C167" s="14">
-        <v>19.545389671361001</v>
+        <v>20.921583087512001</v>
       </c>
       <c r="D167" s="13">
-        <v>20.921583087512001</v>
+        <v>21.622240704500999</v>
       </c>
       <c r="E167" s="13">
-        <v>21.622240704500999</v>
+        <v>23.392010152284001</v>
       </c>
       <c r="F167" s="13">
-        <v>23.392010152284001</v>
+        <v>22.118579766537</v>
       </c>
       <c r="G167" s="14">
-        <v>22.159429175475001</v>
+        <v>23.718518518518</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A168" s="12" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B168" s="14">
-        <v>23.689786096256</v>
+        <v>23.935135869564999</v>
       </c>
       <c r="C168" s="14">
-        <v>23.935135869564999</v>
+        <v>26.317468671678999</v>
       </c>
       <c r="D168" s="13">
-        <v>26.317468671678999</v>
+        <v>25.459504950494999</v>
       </c>
       <c r="E168" s="13">
-        <v>25.459504950494999</v>
+        <v>28.195871559633002</v>
       </c>
       <c r="F168" s="13">
-        <v>28.195871559633002</v>
+        <v>27.793109048723</v>
       </c>
       <c r="G168" s="14">
-        <v>27.788905852416999</v>
+        <v>35.118431372548997</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A169" s="12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B169" s="14">
-        <v>25.257987421383</v>
+        <v>26.396233333333001</v>
       </c>
       <c r="C169" s="14">
-        <v>26.396233333333001</v>
+        <v>27.81625</v>
       </c>
       <c r="D169" s="13">
-        <v>27.81625</v>
+        <v>27.863471337579</v>
       </c>
       <c r="E169" s="13">
-        <v>27.863471337579</v>
+        <v>27.510031347961998</v>
       </c>
       <c r="F169" s="13">
-        <v>27.510031347961998</v>
+        <v>29.033117870721998</v>
       </c>
       <c r="G169" s="14">
-        <v>28.560753138075</v>
+        <v>27.068648648648001</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A170" s="12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B170" s="14">
-        <v>32.590888888888003</v>
+        <v>38.007843137254</v>
       </c>
       <c r="C170" s="14">
-        <v>38.007843137254</v>
+        <v>38.661666666666001</v>
       </c>
       <c r="D170" s="13">
-        <v>38.661666666666001</v>
+        <v>37.820357142856999</v>
       </c>
       <c r="E170" s="13">
-        <v>37.820357142856999</v>
+        <v>57.314799999999998</v>
       </c>
       <c r="F170" s="13">
-        <v>57.314799999999998</v>
+        <v>39.061379310344002</v>
       </c>
       <c r="G170" s="14">
-        <v>36.543461538461003</v>
+        <v>39.498888888887997</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A171" s="12" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B171" s="14">
-        <v>43.438421052631</v>
+        <v>31.3996</v>
       </c>
       <c r="C171" s="14">
-        <v>31.3996</v>
+        <v>33.066923076922997</v>
       </c>
       <c r="D171" s="13">
-        <v>33.066923076922997</v>
+        <v>27.256216216216</v>
       </c>
       <c r="E171" s="13">
-        <v>27.256216216216</v>
+        <v>27.282916666666001</v>
       </c>
       <c r="F171" s="13">
-        <v>27.282916666666001</v>
+        <v>28.824999999999999</v>
       </c>
       <c r="G171" s="14">
-        <v>28.964444444443998</v>
+        <v>38.631999999999998</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A172" s="12" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B172" s="14">
-        <v>16.807850799289</v>
+        <v>18.166385068762001</v>
       </c>
       <c r="C172" s="14">
-        <v>18.166385068762001</v>
+        <v>19.157459677418998</v>
       </c>
       <c r="D172" s="13">
-        <v>19.157459677418998</v>
+        <v>18.988811040339002</v>
       </c>
       <c r="E172" s="13">
-        <v>18.988811040339002</v>
+        <v>19.662666666665999</v>
       </c>
       <c r="F172" s="13">
-        <v>19.662666666665999</v>
+        <v>18.647300469483</v>
       </c>
       <c r="G172" s="14">
-        <v>18.613240506328999</v>
+        <v>19.394210526315</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A173" s="12" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B173" s="14">
-        <v>43.303125000000001</v>
+        <v>45.773902439023999</v>
       </c>
       <c r="C173" s="14">
-        <v>45.773902439023999</v>
+        <v>45.834062500000002</v>
       </c>
       <c r="D173" s="13">
-        <v>45.834062500000002</v>
+        <v>40.462325581395</v>
       </c>
       <c r="E173" s="13">
-        <v>40.462325581395</v>
+        <v>42.156399999999998</v>
       </c>
       <c r="F173" s="13">
-        <v>42.156399999999998</v>
+        <v>47.080208333332997</v>
       </c>
       <c r="G173" s="14">
-        <v>47.732500000000002</v>
+        <v>47.603333333332998</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A174" s="12" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B174" s="14">
-        <v>50.527241379309999</v>
+        <v>42.361249999999998</v>
       </c>
       <c r="C174" s="14">
-        <v>42.361249999999998</v>
+        <v>45.44</v>
       </c>
       <c r="D174" s="13">
-        <v>45.44</v>
+        <v>52.668103448274998</v>
       </c>
       <c r="E174" s="13">
-        <v>52.668103448274998</v>
+        <v>58.95</v>
       </c>
       <c r="F174" s="13">
-        <v>58.95</v>
+        <v>54.518139534882998</v>
       </c>
       <c r="G174" s="14">
-        <v>54.518139534882998</v>
+        <v>50.03</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A175" s="12" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B175" s="14">
-        <v>37.04</v>
+        <v>49.982857142857</v>
       </c>
       <c r="C175" s="14">
-        <v>49.982857142857</v>
+        <v>41.035714285714</v>
       </c>
       <c r="D175" s="13">
-        <v>41.035714285714</v>
+        <v>53.681428571428</v>
       </c>
       <c r="E175" s="13">
-        <v>53.681428571428</v>
+        <v>40.503793103447997</v>
       </c>
       <c r="F175" s="13">
-        <v>40.503793103447997</v>
+        <v>48.732399999999998</v>
       </c>
       <c r="G175" s="14">
-        <v>48.862727272727</v>
+        <v>49.27</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A176" s="12" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B176" s="14">
-        <v>40.571287128712001</v>
+        <v>53.233272727272002</v>
       </c>
       <c r="C176" s="14">
-        <v>53.233272727272002</v>
+        <v>54.809397590361002</v>
       </c>
       <c r="D176" s="13">
-        <v>54.809397590361002</v>
+        <v>53.069428571427999</v>
       </c>
       <c r="E176" s="13">
-        <v>53.069428571427999</v>
+        <v>60.771649484535999</v>
       </c>
       <c r="F176" s="13">
-        <v>60.771649484535999</v>
+        <v>62.542272727272</v>
       </c>
       <c r="G176" s="14">
-        <v>64.180740740740006</v>
+        <v>75.911666666665994</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A177" s="12" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B177" s="14">
-        <v>25.695295698923999</v>
+        <v>26.062246835442998</v>
       </c>
       <c r="C177" s="14">
-        <v>26.062246835442998</v>
+        <v>26.919844720495998</v>
       </c>
       <c r="D177" s="13">
-        <v>26.919844720495998</v>
+        <v>27.049730639730001</v>
       </c>
       <c r="E177" s="13">
-        <v>27.049730639730001</v>
+        <v>25.868088737200999</v>
       </c>
       <c r="F177" s="13">
-        <v>25.868088737200999</v>
+        <v>25.739647887322999</v>
       </c>
       <c r="G177" s="14">
-        <v>25.242706766916999</v>
+        <v>31.478648648648001</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A178" s="12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B178" s="14">
-        <v>24.21664092664</v>
+        <v>21.660278745644</v>
       </c>
       <c r="C178" s="14">
-        <v>21.660278745644</v>
+        <v>20.103633540372002</v>
       </c>
       <c r="D178" s="13">
-        <v>20.103633540372002</v>
+        <v>21.059604743083</v>
       </c>
       <c r="E178" s="13">
-        <v>21.059604743083</v>
+        <v>21.141517509726999</v>
       </c>
       <c r="F178" s="13">
-        <v>21.141517509726999</v>
+        <v>20.232254545454001</v>
       </c>
       <c r="G178" s="14">
-        <v>20.076363636362998</v>
+        <v>23.524285714285</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A179" s="12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B179" s="14">
-        <v>34.004150943395999</v>
+        <v>35.594969696969002</v>
       </c>
       <c r="C179" s="14">
-        <v>35.594969696969002</v>
+        <v>37.707428571427997</v>
       </c>
       <c r="D179" s="13">
-        <v>37.707428571427997</v>
+        <v>33.754159999999999</v>
       </c>
       <c r="E179" s="13">
-        <v>33.754159999999999</v>
+        <v>36.73984962406</v>
       </c>
       <c r="F179" s="13">
-        <v>36.73984962406</v>
+        <v>40.199689922479998</v>
       </c>
       <c r="G179" s="14">
-        <v>39.139385964912002</v>
+        <v>42.221666666666003</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A180" s="12" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B180" s="14">
-        <v>26.287912087912002</v>
+        <v>27.961264367816</v>
       </c>
       <c r="C180" s="14">
-        <v>27.961264367816</v>
+        <v>31.042784810126001</v>
       </c>
       <c r="D180" s="13">
-        <v>31.042784810126001</v>
+        <v>27.821999999999999</v>
       </c>
       <c r="E180" s="13">
-        <v>27.821999999999999</v>
+        <v>29.709800000000001</v>
       </c>
       <c r="F180" s="13">
-        <v>29.709800000000001</v>
+        <v>30.483839285714001</v>
       </c>
       <c r="G180" s="14">
-        <v>30.952448979591001</v>
+        <v>30.945</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A181" s="12" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B181" s="14">
-        <v>36.471428571428</v>
+        <v>33.558305084745001</v>
       </c>
       <c r="C181" s="14">
-        <v>33.558305084745001</v>
+        <v>35.702909090909003</v>
       </c>
       <c r="D181" s="13">
-        <v>35.702909090909003</v>
+        <v>43.240816326530002</v>
       </c>
       <c r="E181" s="13">
-        <v>43.240816326530002</v>
+        <v>43.755777777776999</v>
       </c>
       <c r="F181" s="13">
-        <v>43.755777777776999</v>
+        <v>43.987499999999997</v>
       </c>
       <c r="G181" s="14">
-        <v>44.597749999999998</v>
+        <v>52.646000000000001</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A182" s="12" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B182" s="14">
-        <v>17.265750000000001</v>
+        <v>18.548597662771002</v>
       </c>
       <c r="C182" s="14">
-        <v>18.548597662771002</v>
+        <v>20.432872154115</v>
       </c>
       <c r="D182" s="13">
-        <v>20.432872154115</v>
+        <v>21.98449386503</v>
       </c>
       <c r="E182" s="13">
-        <v>21.98449386503</v>
+        <v>22.298358895705</v>
       </c>
       <c r="F182" s="13">
-        <v>22.298358895705</v>
+        <v>21.301960784313</v>
       </c>
       <c r="G182" s="14">
-        <v>21.348637873754001</v>
+        <v>23.330857142856999</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A183" s="12" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B183" s="14">
-        <v>35.021153846152998</v>
+        <v>41.078974358974001</v>
       </c>
       <c r="C183" s="14">
-        <v>41.078974358974001</v>
+        <v>42.501944444444</v>
       </c>
       <c r="D183" s="13">
-        <v>42.501944444444</v>
+        <v>47.086176470588001</v>
       </c>
       <c r="E183" s="13">
-        <v>47.086176470588001</v>
+        <v>49.052799999999998</v>
       </c>
       <c r="F183" s="13">
-        <v>49.052799999999998</v>
+        <v>46.759545454544998</v>
       </c>
       <c r="G183" s="14">
-        <v>46.528235294117003</v>
+        <v>52.404285714285002</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A184" s="12" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B184" s="14">
-        <v>25.591578947367999</v>
+        <v>26.000540540540001</v>
       </c>
       <c r="C184" s="14">
-        <v>26.000540540540001</v>
+        <v>30.116969696969001</v>
       </c>
       <c r="D184" s="13">
-        <v>30.116969696969001</v>
+        <v>29.103076923075999</v>
       </c>
       <c r="E184" s="13">
-        <v>29.103076923075999</v>
+        <v>39.786666666666001</v>
       </c>
       <c r="F184" s="13">
-        <v>39.786666666666001</v>
+        <v>33.603703703702998</v>
       </c>
       <c r="G184" s="14">
-        <v>32.411200000000001</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A185" s="12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B185" s="14">
-        <v>31.725833333333</v>
+        <v>34.362057142856997</v>
       </c>
       <c r="C185" s="14">
-        <v>34.362057142856997</v>
+        <v>39.149738562091002</v>
       </c>
       <c r="D185" s="13">
-        <v>39.149738562091002</v>
+        <v>37.208917197452003</v>
       </c>
       <c r="E185" s="13">
-        <v>37.208917197452003</v>
+        <v>43.365454545454</v>
       </c>
       <c r="F185" s="13">
-        <v>43.365454545454</v>
+        <v>40.416874999999997</v>
       </c>
       <c r="G185" s="14">
-        <v>41.28322368421</v>
+        <v>37.826363636362998</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A186" s="12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B186" s="14">
-        <v>30.804140969163001</v>
+        <v>37.632921810699003</v>
       </c>
       <c r="C186" s="14">
-        <v>37.632921810699003</v>
+        <v>35.418403908793998</v>
       </c>
       <c r="D186" s="13">
-        <v>35.418403908793998</v>
+        <v>35.658801843318003</v>
       </c>
       <c r="E186" s="13">
-        <v>35.658801843318003</v>
+        <v>34.623385214007001</v>
       </c>
       <c r="F186" s="13">
-        <v>34.623385214007001</v>
+        <v>37.965793650793003</v>
       </c>
       <c r="G186" s="14">
-        <v>37.713914893617002</v>
+        <v>39.099722222221999</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A187" s="12" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B187" s="14">
-        <v>23.030849673201999</v>
+        <v>23.721341463413999</v>
       </c>
       <c r="C187" s="14">
-        <v>23.721341463413999</v>
+        <v>25.099729729728999</v>
       </c>
       <c r="D187" s="13">
-        <v>25.099729729728999</v>
+        <v>25.082846715327999</v>
       </c>
       <c r="E187" s="13">
-        <v>25.082846715327999</v>
+        <v>24.410733944954</v>
       </c>
       <c r="F187" s="13">
-        <v>24.410733944954</v>
+        <v>26.128904109589001</v>
       </c>
       <c r="G187" s="14">
-        <v>26.42528169014</v>
+        <v>22.64294117647</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A188" s="12" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B188" s="14">
-        <v>29.028888888888002</v>
+        <v>31.834576271185998</v>
       </c>
       <c r="C188" s="14">
-        <v>31.834576271185998</v>
+        <v>31.244615384614999</v>
       </c>
       <c r="D188" s="13">
-        <v>31.244615384614999</v>
+        <v>26.736101694915</v>
       </c>
       <c r="E188" s="13">
-        <v>26.736101694915</v>
+        <v>45.774999999999999</v>
       </c>
       <c r="F188" s="13">
-        <v>45.774999999999999</v>
+        <v>32.704166666665998</v>
       </c>
       <c r="G188" s="14">
-        <v>32.869491525423001</v>
+        <v>33.048000000000002</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A189" s="12" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B189" s="14">
-        <v>16.063188559322001</v>
+        <v>14.826776772563999</v>
       </c>
       <c r="C189" s="14">
-        <v>14.826776772563999</v>
+        <v>15.559978132515999</v>
       </c>
       <c r="D189" s="13">
-        <v>15.559978132515999</v>
+        <v>14.904089316986999</v>
       </c>
       <c r="E189" s="13">
-        <v>14.904089316986999</v>
+        <v>15.369200270331</v>
       </c>
       <c r="F189" s="13">
-        <v>15.369200270331</v>
+        <v>16.065996271265</v>
       </c>
       <c r="G189" s="14">
-        <v>16.123351800554001</v>
+        <v>16.747640449437998</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A190" s="12" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B190" s="14">
-        <v>20.052341040462</v>
+        <v>18.684155405405001</v>
       </c>
       <c r="C190" s="14">
-        <v>18.684155405405001</v>
+        <v>19.401428571427999</v>
       </c>
       <c r="D190" s="13">
-        <v>19.401428571427999</v>
+        <v>19.414223918575001</v>
       </c>
       <c r="E190" s="13">
-        <v>19.414223918575001</v>
+        <v>20.194656716417001</v>
       </c>
       <c r="F190" s="13">
-        <v>20.194656716417001</v>
+        <v>20.219892473118001</v>
       </c>
       <c r="G190" s="14">
-        <v>19.822257142857001</v>
+        <v>18.901111111111</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A191" s="12" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B191" s="14">
-        <v>22.116292134830999</v>
+        <v>25.030520231213</v>
       </c>
       <c r="C191" s="14">
-        <v>25.030520231213</v>
+        <v>21.352352941176001</v>
       </c>
       <c r="D191" s="13">
-        <v>21.352352941176001</v>
+        <v>24.917610062893001</v>
       </c>
       <c r="E191" s="13">
-        <v>24.917610062893001</v>
+        <v>24.916273291924998</v>
       </c>
       <c r="F191" s="13">
-        <v>24.916273291924998</v>
+        <v>26.080538922155</v>
       </c>
       <c r="G191" s="14">
-        <v>26.648684210526</v>
+        <v>24.366206896550999</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A192" s="12" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B192" s="14">
-        <v>23.083756805806999</v>
+        <v>23.186208333332999</v>
       </c>
       <c r="C192" s="14">
-        <v>23.186208333332999</v>
+        <v>24.348830897702999</v>
       </c>
       <c r="D192" s="13">
-        <v>24.348830897702999</v>
+        <v>26.083370786515999</v>
       </c>
       <c r="E192" s="13">
-        <v>26.083370786515999</v>
+        <v>26.054164705881998</v>
       </c>
       <c r="F192" s="13">
-        <v>26.054164705881998</v>
+        <v>26.203800904977001</v>
       </c>
       <c r="G192" s="14">
-        <v>26.273341346153</v>
+        <v>26.136199999999999</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A193" s="12" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B193" s="14">
-        <v>25.369278350515</v>
+        <v>27.280833333333</v>
       </c>
       <c r="C193" s="14">
-        <v>27.280833333333</v>
+        <v>25.615774647887001</v>
       </c>
       <c r="D193" s="13">
-        <v>25.615774647887001</v>
+        <v>28.481979166666001</v>
       </c>
       <c r="E193" s="13">
-        <v>28.481979166666001</v>
+        <v>29.161298701298001</v>
       </c>
       <c r="F193" s="13">
-        <v>29.161298701298001</v>
+        <v>26.004761904761001</v>
       </c>
       <c r="G193" s="14">
-        <v>26.425333333333</v>
+        <v>26.891428571428001</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A194" s="12" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B194" s="14">
-        <v>16.852848101265</v>
+        <v>18.529930008748</v>
       </c>
       <c r="C194" s="14">
-        <v>18.529930008748</v>
+        <v>19.051196581195999</v>
       </c>
       <c r="D194" s="13">
-        <v>19.051196581195999</v>
+        <v>19.335514579759</v>
       </c>
       <c r="E194" s="13">
-        <v>19.335514579759</v>
+        <v>20.855171232876</v>
       </c>
       <c r="F194" s="13">
-        <v>20.855171232876</v>
+        <v>20.253623188405001</v>
       </c>
       <c r="G194" s="14">
-        <v>20.296104868913002</v>
+        <v>18.489652777777</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A195" s="12" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B195" s="14">
-        <v>25.270439560439002</v>
+        <v>27.027912087912</v>
       </c>
       <c r="C195" s="14">
-        <v>27.027912087912</v>
+        <v>26.989870129869999</v>
       </c>
       <c r="D195" s="13">
-        <v>26.989870129869999</v>
+        <v>24.604947368421001</v>
       </c>
       <c r="E195" s="13">
-        <v>24.604947368421001</v>
+        <v>29.634878048779999</v>
       </c>
       <c r="F195" s="13">
-        <v>29.634878048779999</v>
+        <v>26.803513513513</v>
       </c>
       <c r="G195" s="14">
-        <v>26.665652173912999</v>
+        <v>39.923999999999999</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A196" s="12" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B196" s="14">
-        <v>25.945939849624001</v>
+        <v>23.526788079469998</v>
       </c>
       <c r="C196" s="14">
-        <v>23.526788079469998</v>
+        <v>25.441640625000002</v>
       </c>
       <c r="D196" s="13">
-        <v>25.441640625000002</v>
+        <v>25.151250000000001</v>
       </c>
       <c r="E196" s="13">
-        <v>25.151250000000001</v>
+        <v>25.041590909090001</v>
       </c>
       <c r="F196" s="13">
-        <v>25.041590909090001</v>
+        <v>24.076465116279</v>
       </c>
       <c r="G196" s="14">
-        <v>24.021951219512001</v>
+        <v>23.153548387095999</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A197" s="12" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B197" s="14">
-        <v>13.787718894009</v>
+        <v>14.233460207612</v>
       </c>
       <c r="C197" s="14">
-        <v>14.233460207612</v>
+        <v>14.100497835497</v>
       </c>
       <c r="D197" s="13">
-        <v>14.100497835497</v>
+        <v>14.622392115077</v>
       </c>
       <c r="E197" s="13">
-        <v>14.622392115077</v>
+        <v>13.608689119171</v>
       </c>
       <c r="F197" s="13">
-        <v>13.608689119171</v>
+        <v>13.674900577293</v>
       </c>
       <c r="G197" s="14">
-        <v>13.609727081875</v>
+        <v>13.944972972973</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A198" s="12" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B198" s="14">
-        <v>18.999872827469002</v>
+        <v>20.139332744143999</v>
       </c>
       <c r="C198" s="14">
-        <v>20.139332744143999</v>
+        <v>20.269247262773</v>
       </c>
       <c r="D198" s="13">
-        <v>20.269247262773</v>
+        <v>20.666061776060999</v>
       </c>
       <c r="E198" s="13">
-        <v>20.666061776060999</v>
+        <v>23.040667280257001</v>
       </c>
       <c r="F198" s="13">
-        <v>23.040667280257001</v>
+        <v>20.382484589853</v>
       </c>
       <c r="G198" s="14">
-        <v>20.623464687818998</v>
+        <v>22.012304526748999</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A199" s="12" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B199" s="14">
-        <v>42.302988505747003</v>
+        <v>39.385226130653002</v>
       </c>
       <c r="C199" s="14">
-        <v>39.385226130653002</v>
+        <v>44.190755813952997</v>
       </c>
       <c r="D199" s="13">
-        <v>44.190755813952997</v>
+        <v>42.661513513513</v>
       </c>
       <c r="E199" s="13">
-        <v>42.661513513513</v>
+        <v>43.504581005585997</v>
       </c>
       <c r="F199" s="13">
-        <v>43.504581005585997</v>
+        <v>43.919347826086998</v>
       </c>
       <c r="G199" s="14">
-        <v>44.408103448275</v>
+        <v>47.575600000000001</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A200" s="12" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B200" s="14">
-        <v>15.21171486555</v>
+        <v>16.214604310344001</v>
       </c>
       <c r="C200" s="14">
-        <v>16.214604310344001</v>
+        <v>16.268362551961001</v>
       </c>
       <c r="D200" s="13">
-        <v>16.268362551961001</v>
+        <v>15.666232119914</v>
       </c>
       <c r="E200" s="13">
-        <v>15.666232119914</v>
+        <v>16.988270112914002</v>
       </c>
       <c r="F200" s="13">
-        <v>16.988270112914002</v>
+        <v>16.911572562661</v>
       </c>
       <c r="G200" s="14">
-        <v>16.841614833708999</v>
+        <v>17.985237203495</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A201" s="12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B201" s="14">
-        <v>46.639047619046998</v>
+        <v>56.812631578946998</v>
       </c>
       <c r="C201" s="14">
-        <v>56.812631578946998</v>
+        <v>45.029000000000003</v>
       </c>
       <c r="D201" s="13">
-        <v>45.029000000000003</v>
+        <v>58.13</v>
       </c>
       <c r="E201" s="13">
-        <v>58.13</v>
+        <v>66.191999999999993</v>
       </c>
       <c r="F201" s="13">
-        <v>66.191999999999993</v>
+        <v>58.110909090908997</v>
       </c>
       <c r="G201" s="14">
-        <v>58.551000000000002</v>
+        <v>43.55</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A202" s="12" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B202" s="14">
-        <v>27.660503597121998</v>
+        <v>26.117153024911001</v>
       </c>
       <c r="C202" s="14">
-        <v>26.117153024911001</v>
+        <v>23.805287356320999</v>
       </c>
       <c r="D202" s="13">
-        <v>23.805287356320999</v>
+        <v>28.974782608695001</v>
       </c>
       <c r="E202" s="13">
-        <v>28.974782608695001</v>
+        <v>29.977701149424998</v>
       </c>
       <c r="F202" s="13">
-        <v>29.977701149424998</v>
+        <v>28.674959016393</v>
       </c>
       <c r="G202" s="14">
-        <v>28.580630630630001</v>
+        <v>35.904444444444003</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A203" s="12" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B203" s="14">
-        <v>28.040555555554999</v>
+        <v>29.162727272727</v>
       </c>
       <c r="C203" s="14">
-        <v>29.162727272727</v>
+        <v>29.142243589743</v>
       </c>
       <c r="D203" s="13">
-        <v>29.142243589743</v>
+        <v>32.833028169014</v>
       </c>
       <c r="E203" s="13">
-        <v>32.833028169014</v>
+        <v>33.118083333332997</v>
       </c>
       <c r="F203" s="13">
-        <v>33.118083333332997</v>
+        <v>33.732333333333003</v>
       </c>
       <c r="G203" s="14">
-        <v>34.026546762589</v>
+        <v>41.673999999999999</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A204" s="12" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B204" s="14">
-        <v>26.894210526315</v>
+        <v>34.02375</v>
       </c>
       <c r="C204" s="14">
-        <v>34.02375</v>
+        <v>29.524571428571001</v>
       </c>
       <c r="D204" s="13">
-        <v>29.524571428571001</v>
+        <v>38.710212765957003</v>
       </c>
       <c r="E204" s="13">
-        <v>38.710212765957003</v>
+        <v>30.216734693877001</v>
       </c>
       <c r="F204" s="13">
-        <v>30.216734693877001</v>
+        <v>31.466470588235001</v>
       </c>
       <c r="G204" s="14">
-        <v>31.742903225806</v>
+        <v>29.177499999999998</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A205" s="12" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B205" s="14">
-        <v>31.993809523808999</v>
+        <v>42.454374999999999</v>
       </c>
       <c r="C205" s="14">
-        <v>42.454374999999999</v>
+        <v>37.569318181817998</v>
       </c>
       <c r="D205" s="13">
-        <v>37.569318181817998</v>
+        <v>36.126538461537997</v>
       </c>
       <c r="E205" s="13">
-        <v>36.126538461537997</v>
+        <v>37.351875</v>
       </c>
       <c r="F205" s="13">
-        <v>37.351875</v>
+        <v>31.443939393939001</v>
       </c>
       <c r="G205" s="14">
-        <v>32.253749999999997</v>
+        <v>72.349999999999994</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A206" s="12" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B206" s="14">
-        <v>18.087289473683999</v>
+        <v>17.818557213929999</v>
       </c>
       <c r="C206" s="14">
-        <v>17.818557213929999</v>
+        <v>17.517927461138999</v>
       </c>
       <c r="D206" s="13">
-        <v>17.517927461138999</v>
+        <v>18.719823999999999</v>
       </c>
       <c r="E206" s="13">
-        <v>18.719823999999999</v>
+        <v>18.615338345864</v>
       </c>
       <c r="F206" s="13">
-        <v>18.615338345864</v>
+        <v>19.201959798994999</v>
       </c>
       <c r="G206" s="14">
-        <v>19.157526501766</v>
+        <v>22.458596491228001</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A207" s="12" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B207" s="14">
-        <v>29.519318181818001</v>
+        <v>35.142857142856997</v>
       </c>
       <c r="C207" s="14">
-        <v>35.142857142856997</v>
+        <v>32.567586206896003</v>
       </c>
       <c r="D207" s="13">
-        <v>32.567586206896003</v>
+        <v>35.71</v>
       </c>
       <c r="E207" s="13">
-        <v>35.71</v>
+        <v>37.928035714285002</v>
       </c>
       <c r="F207" s="13">
-        <v>37.928035714285002</v>
+        <v>33.410731707316998</v>
       </c>
       <c r="G207" s="14">
-        <v>34.647575757574998</v>
+        <v>31.558</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A208" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="6"/>
       <c r="D208" s="8"/>
       <c r="E208" s="8"/>
       <c r="F208" s="8"/>
       <c r="G208" s="6"/>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A209" s="11" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B209" s="7">
-        <v>19.505634164657</v>
+        <v>19.944663728611999</v>
       </c>
       <c r="C209" s="7">
-        <v>19.944663728611999</v>
+        <v>20.174753587504</v>
       </c>
       <c r="D209" s="9">
-        <v>20.174918631939001</v>
+        <v>20.113224094764</v>
       </c>
       <c r="E209" s="9">
-        <v>20.113224094764</v>
+        <v>20.277203210650001</v>
       </c>
       <c r="F209" s="9">
-        <v>20.277203210650001</v>
+        <v>20.403448219468999</v>
       </c>
       <c r="G209" s="7">
-        <v>20.368993339254001</v>
+        <v>20.345396419437002</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A210" s="12" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B210" s="14">
-        <v>15.405688816854999</v>
+        <v>15.267182761372</v>
       </c>
       <c r="C210" s="14">
-        <v>15.267182761372</v>
+        <v>15.135536585364999</v>
       </c>
       <c r="D210" s="13">
-        <v>15.135536585364999</v>
+        <v>14.315876288659</v>
       </c>
       <c r="E210" s="13">
-        <v>14.315876288659</v>
+        <v>14.786434231377999</v>
       </c>
       <c r="F210" s="13">
-        <v>14.786434231377999</v>
+        <v>14.176021314387</v>
       </c>
       <c r="G210" s="14">
-        <v>14.203385518591</v>
+        <v>14.162244897959001</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A211" s="12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B211" s="14">
-        <v>67.641851851851001</v>
+        <v>59.407173913043003</v>
       </c>
       <c r="C211" s="14">
-        <v>59.407173913043003</v>
+        <v>56.067608695651998</v>
       </c>
       <c r="D211" s="13">
-        <v>56.067608695651998</v>
+        <v>60.907037037037</v>
       </c>
       <c r="E211" s="13">
-        <v>60.907037037037</v>
+        <v>57.503999999999998</v>
       </c>
       <c r="F211" s="13">
-        <v>57.503999999999998</v>
+        <v>58.153529411763998</v>
       </c>
       <c r="G211" s="14">
-        <v>55.072258064515999</v>
+        <v>70.162499999999994</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A212" s="12" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B212" s="14">
-        <v>41.238622448979001</v>
+        <v>38.946021505376002</v>
       </c>
       <c r="C212" s="14">
-        <v>38.946021505376002</v>
+        <v>42.125555555555003</v>
       </c>
       <c r="D212" s="13">
-        <v>42.125555555555003</v>
+        <v>42.479361702127001</v>
       </c>
       <c r="E212" s="13">
-        <v>42.479361702127001</v>
+        <v>41.711459227467003</v>
       </c>
       <c r="F212" s="13">
-        <v>41.711459227467003</v>
+        <v>42.850677083332997</v>
       </c>
       <c r="G212" s="14">
-        <v>42.808287292816999</v>
+        <v>37.358333333333</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A213" s="12" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B213" s="14">
-        <v>31.854503105589998</v>
+        <v>29.769292604501</v>
       </c>
       <c r="C213" s="14">
-        <v>29.769292604501</v>
+        <v>30.144477611940001</v>
       </c>
       <c r="D213" s="13">
-        <v>30.144477611940001</v>
+        <v>30.331</v>
       </c>
       <c r="E213" s="13">
-        <v>30.331</v>
+        <v>30.133289902280001</v>
       </c>
       <c r="F213" s="13">
-        <v>30.133289902280001</v>
+        <v>31.300330033003</v>
       </c>
       <c r="G213" s="14">
-        <v>30.89535971223</v>
+        <v>36.782702702701997</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A214" s="12" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B214" s="14">
-        <v>49.574337349396998</v>
+        <v>45.253132530119998</v>
       </c>
       <c r="C214" s="14">
-        <v>45.253132530119998</v>
+        <v>50.617356321838997</v>
       </c>
       <c r="D214" s="13">
-        <v>50.617356321838997</v>
+        <v>51.325568181817999</v>
       </c>
       <c r="E214" s="13">
-        <v>51.325568181817999</v>
+        <v>45.697534246575003</v>
       </c>
       <c r="F214" s="13">
-        <v>45.697534246575003</v>
+        <v>58.315238095238001</v>
       </c>
       <c r="G214" s="14">
-        <v>57.88231707317</v>
+        <v>50.131999999999998</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A215" s="12" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B215" s="14">
-        <v>34.978840579710003</v>
+        <v>34.546548672565997</v>
       </c>
       <c r="C215" s="14">
-        <v>34.546548672565997</v>
+        <v>35.789578947368</v>
       </c>
       <c r="D215" s="13">
-        <v>35.789578947368</v>
+        <v>34.969357798164999</v>
       </c>
       <c r="E215" s="13">
-        <v>34.969357798164999</v>
+        <v>37.477319587628003</v>
       </c>
       <c r="F215" s="13">
-        <v>37.477319587628003</v>
+        <v>31.812197802197002</v>
       </c>
       <c r="G215" s="14">
-        <v>31.578953488372001</v>
+        <v>29.348333333332999</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A216" s="12" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B216" s="14">
-        <v>36.755432098764999</v>
+        <v>34.147058823529001</v>
       </c>
       <c r="C216" s="14">
-        <v>34.147058823529001</v>
+        <v>35.709814814814003</v>
       </c>
       <c r="D216" s="13">
-        <v>35.709814814814003</v>
+        <v>38.255652173912999</v>
       </c>
       <c r="E216" s="13">
-        <v>38.255652173912999</v>
+        <v>33.794800000000002</v>
       </c>
       <c r="F216" s="13">
-        <v>33.794800000000002</v>
+        <v>40.279861111111003</v>
       </c>
       <c r="G216" s="14">
-        <v>41.677377049180002</v>
+        <v>49.344285714285</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A217" s="12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B217" s="14">
-        <v>56.477710843373004</v>
+        <v>53.487469879518002</v>
       </c>
       <c r="C217" s="14">
-        <v>53.487469879518002</v>
+        <v>52.731311475409001</v>
       </c>
       <c r="D217" s="13">
-        <v>52.731311475409001</v>
+        <v>56.299882352940998</v>
       </c>
       <c r="E217" s="13">
-        <v>56.299882352940998</v>
+        <v>52.770684931505997</v>
       </c>
       <c r="F217" s="13">
-        <v>52.770684931505997</v>
+        <v>54.708028169014</v>
       </c>
       <c r="G217" s="14">
-        <v>53.522537313431997</v>
+        <v>68.784285714285005</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A218" s="12" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B218" s="14">
-        <v>14.684134732731</v>
+        <v>15.060782268578</v>
       </c>
       <c r="C218" s="14">
-        <v>15.060782268578</v>
+        <v>14.964891080027</v>
       </c>
       <c r="D218" s="13">
-        <v>14.964891080027</v>
+        <v>15.254330567390999</v>
       </c>
       <c r="E218" s="13">
-        <v>15.254330567390999</v>
+        <v>15.078358499756</v>
       </c>
       <c r="F218" s="13">
-        <v>15.078358499756</v>
+        <v>14.709137632814</v>
       </c>
       <c r="G218" s="14">
-        <v>14.654289163090001</v>
+        <v>14.882574074074</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A219" s="12" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B219" s="14">
-        <v>21.510369393139001</v>
+        <v>22.417885462554999</v>
       </c>
       <c r="C219" s="14">
-        <v>22.417885462554999</v>
+        <v>21.017901554403998</v>
       </c>
       <c r="D219" s="13">
-        <v>21.017901554403998</v>
+        <v>22.104452380952001</v>
       </c>
       <c r="E219" s="13">
-        <v>22.104452380952001</v>
+        <v>21.702749391727</v>
       </c>
       <c r="F219" s="13">
-        <v>21.702749391727</v>
+        <v>22.122506024096001</v>
       </c>
       <c r="G219" s="14">
-        <v>21.946763157894001</v>
+        <v>17.49492063492</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A220" s="12" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B220" s="14">
-        <v>36.638611111110997</v>
+        <v>42.989266055045</v>
       </c>
       <c r="C220" s="14">
-        <v>42.989266055045</v>
+        <v>44.340714285714</v>
       </c>
       <c r="D220" s="13">
-        <v>44.340714285714</v>
+        <v>48.361147540982998</v>
       </c>
       <c r="E220" s="13">
-        <v>48.361147540982998</v>
+        <v>49.337934782608002</v>
       </c>
       <c r="F220" s="13">
-        <v>49.337934782608002</v>
+        <v>47.084230769229997</v>
       </c>
       <c r="G220" s="14">
-        <v>47.814594594593999</v>
+        <v>45.024444444444001</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A221" s="12" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B221" s="14">
-        <v>47.833333333333002</v>
+        <v>51.884857142857001</v>
       </c>
       <c r="C221" s="14">
-        <v>51.884857142857001</v>
+        <v>49.958333333333002</v>
       </c>
       <c r="D221" s="13">
-        <v>49.958333333333002</v>
+        <v>65.099743589742999</v>
       </c>
       <c r="E221" s="13">
-        <v>65.099743589742999</v>
+        <v>60.096499999999999</v>
       </c>
       <c r="F221" s="13">
-        <v>60.096499999999999</v>
+        <v>58.237250000000003</v>
       </c>
       <c r="G221" s="14">
-        <v>57.860285714284998</v>
+        <v>55.17</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A222" s="12" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B222" s="14">
-        <v>39.711733333333001</v>
+        <v>47.136027397260001</v>
       </c>
       <c r="C222" s="14">
-        <v>47.136027397260001</v>
+        <v>53.051466666666002</v>
       </c>
       <c r="D222" s="13">
-        <v>53.051466666666002</v>
+        <v>45.655972222221997</v>
       </c>
       <c r="E222" s="13">
-        <v>45.655972222221997</v>
+        <v>48.698834951456</v>
       </c>
       <c r="F222" s="13">
-        <v>48.698834951456</v>
+        <v>51.044479166666001</v>
       </c>
       <c r="G222" s="14">
-        <v>51.619638554216003</v>
+        <v>68.006249999999994</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A223" s="12" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B223" s="14">
-        <v>25.906642335766001</v>
+        <v>25.312323943662001</v>
       </c>
       <c r="C223" s="14">
-        <v>25.312323943662001</v>
+        <v>27.029</v>
       </c>
       <c r="D223" s="13">
-        <v>27.029</v>
+        <v>28.030223880596999</v>
       </c>
       <c r="E223" s="13">
-        <v>28.030223880596999</v>
+        <v>25.669111111111</v>
       </c>
       <c r="F223" s="13">
-        <v>25.669111111111</v>
+        <v>25.945</v>
       </c>
       <c r="G223" s="14">
-        <v>26.397948717948001</v>
+        <v>28.269411764705001</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A224" s="12" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B224" s="14">
-        <v>39.922378048779997</v>
+        <v>34.488811188810999</v>
       </c>
       <c r="C224" s="14">
-        <v>34.488811188810999</v>
+        <v>37.546956521738998</v>
       </c>
       <c r="D224" s="13">
-        <v>37.546956521738998</v>
+        <v>37.426928571428</v>
       </c>
       <c r="E224" s="13">
-        <v>37.426928571428</v>
+        <v>37.330414201182997</v>
       </c>
       <c r="F224" s="13">
-        <v>37.330414201182997</v>
+        <v>33.171285714284998</v>
       </c>
       <c r="G224" s="14">
-        <v>32.226076923076</v>
+        <v>42.916470588235001</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A225" s="12" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B225" s="14">
-        <v>47.427346938775003</v>
+        <v>44.959499999999998</v>
       </c>
       <c r="C225" s="14">
-        <v>44.959499999999998</v>
+        <v>47.672641509434001</v>
       </c>
       <c r="D225" s="13">
-        <v>47.672641509434001</v>
+        <v>48.306557377049003</v>
       </c>
       <c r="E225" s="13">
-        <v>48.306557377049003</v>
+        <v>48.511948051948004</v>
       </c>
       <c r="F225" s="13">
-        <v>48.511948051948004</v>
+        <v>42.013768115942</v>
       </c>
       <c r="G225" s="14">
-        <v>40.702968749999997</v>
+        <v>66.42</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A226" s="12" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B226" s="14">
-        <v>41.145384615384003</v>
+        <v>39.941232876712</v>
       </c>
       <c r="C226" s="14">
-        <v>39.941232876712</v>
+        <v>43.326086956521003</v>
       </c>
       <c r="D226" s="13">
-        <v>43.326086956521003</v>
+        <v>42.567</v>
       </c>
       <c r="E226" s="13">
-        <v>42.567</v>
+        <v>40.873768115941999</v>
       </c>
       <c r="F226" s="13">
-        <v>40.873768115941999</v>
+        <v>41.669420289854997</v>
       </c>
       <c r="G226" s="14">
-        <v>40.907777777777</v>
+        <v>59.796666666665999</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A227" s="12" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B227" s="14">
-        <v>47.139411764705002</v>
+        <v>43.143000000000001</v>
       </c>
       <c r="C227" s="14">
-        <v>43.143000000000001</v>
+        <v>47.566249999999997</v>
       </c>
       <c r="D227" s="13">
-        <v>47.566249999999997</v>
+        <v>47.683620689655001</v>
       </c>
       <c r="E227" s="13">
-        <v>47.683620689655001</v>
+        <v>51.367719298244999</v>
       </c>
       <c r="F227" s="13">
-        <v>51.367719298244999</v>
+        <v>47.876666666665997</v>
       </c>
       <c r="G227" s="14">
-        <v>46.985789473684001</v>
+        <v>48.015000000000001</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A228" s="12" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B228" s="14">
-        <v>28.019732824426999</v>
+        <v>33.200269360268997</v>
       </c>
       <c r="C228" s="14">
-        <v>33.200269360268997</v>
+        <v>32.069917355370997</v>
       </c>
       <c r="D228" s="13">
-        <v>32.069917355370997</v>
+        <v>35.165304347826002</v>
       </c>
       <c r="E228" s="13">
-        <v>35.165304347826002</v>
+        <v>36.256307692306997</v>
       </c>
       <c r="F228" s="13">
-        <v>36.256307692306997</v>
+        <v>36.586818181818003</v>
       </c>
       <c r="G228" s="14">
-        <v>36.434577114427</v>
+        <v>27.608823529411001</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A229" s="12" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B229" s="14">
-        <v>40.902903225806</v>
+        <v>43.145609756097002</v>
       </c>
       <c r="C229" s="14">
-        <v>43.145609756097002</v>
+        <v>43.563666666666002</v>
       </c>
       <c r="D229" s="13">
-        <v>43.563666666666002</v>
+        <v>41.585862068965</v>
       </c>
       <c r="E229" s="13">
-        <v>41.585862068965</v>
+        <v>43.050434782608001</v>
       </c>
       <c r="F229" s="13">
-        <v>43.050434782608001</v>
+        <v>42.932222222222002</v>
       </c>
       <c r="G229" s="14">
-        <v>41.353043478259998</v>
+        <v>22.684999999999999</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A230" s="12" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B230" s="14">
-        <v>34.591935483870998</v>
+        <v>35.762211538461003</v>
       </c>
       <c r="C230" s="14">
-        <v>35.762211538461003</v>
+        <v>35.258024691358003</v>
       </c>
       <c r="D230" s="13">
-        <v>35.258024691358003</v>
+        <v>36.695263157893997</v>
       </c>
       <c r="E230" s="13">
-        <v>36.695263157893997</v>
+        <v>36.612903225806001</v>
       </c>
       <c r="F230" s="13">
-        <v>36.612903225806001</v>
+        <v>37.798470588234999</v>
       </c>
       <c r="G230" s="14">
-        <v>37.950405405405</v>
+        <v>38.186666666666</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A231" s="12" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B231" s="14">
-        <v>15.246246322546</v>
+        <v>15.127648539778001</v>
       </c>
       <c r="C231" s="14">
-        <v>15.127648539778001</v>
+        <v>15.68583409298</v>
       </c>
       <c r="D231" s="13">
-        <v>15.68583409298</v>
+        <v>15.630445664666</v>
       </c>
       <c r="E231" s="13">
-        <v>15.630445664666</v>
+        <v>15.346855773072001</v>
       </c>
       <c r="F231" s="13">
-        <v>15.346855773072001</v>
+        <v>15.66945757025</v>
       </c>
       <c r="G231" s="14">
-        <v>15.622545096254999</v>
+        <v>15.626911157024001</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A232" s="12" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B232" s="14">
-        <v>25.185279187816999</v>
+        <v>28.894391408114</v>
       </c>
       <c r="C232" s="14">
-        <v>28.894391408114</v>
+        <v>30.872279569892001</v>
       </c>
       <c r="D232" s="13">
-        <v>30.872279569892001</v>
+        <v>29.378351351351</v>
       </c>
       <c r="E232" s="13">
-        <v>29.378351351351</v>
+        <v>29.819928571428001</v>
       </c>
       <c r="F232" s="13">
-        <v>29.819928571428001</v>
+        <v>31.193418803418002</v>
       </c>
       <c r="G232" s="14">
-        <v>30.431981707317</v>
+        <v>32.450217391304001</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A233" s="12" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B233" s="14">
-        <v>45.171363636362997</v>
+        <v>40.818714285714002</v>
       </c>
       <c r="C233" s="14">
-        <v>40.818714285714002</v>
+        <v>38.545696202530998</v>
       </c>
       <c r="D233" s="13">
-        <v>38.545696202530998</v>
+        <v>44.576785714285002</v>
       </c>
       <c r="E233" s="13">
-        <v>44.576785714285002</v>
+        <v>42.471044776119001</v>
       </c>
       <c r="F233" s="13">
-        <v>42.471044776119001</v>
+        <v>42.059487179487</v>
       </c>
       <c r="G233" s="14">
-        <v>42.963055555555002</v>
+        <v>37.304000000000002</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A234" s="12" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B234" s="14">
-        <v>51.769913043477999</v>
+        <v>51.038833333333002</v>
       </c>
       <c r="C234" s="14">
-        <v>51.038833333333002</v>
+        <v>50.609904761903998</v>
       </c>
       <c r="D234" s="13">
-        <v>50.609904761903998</v>
+        <v>51.544375000000002</v>
       </c>
       <c r="E234" s="13">
-        <v>51.544375000000002</v>
+        <v>53.789294117647003</v>
       </c>
       <c r="F234" s="13">
-        <v>53.789294117647003</v>
+        <v>51.494196428571001</v>
       </c>
       <c r="G234" s="14">
-        <v>51.657766990291002</v>
+        <v>53.349230769229997</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A235" s="12" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B235" s="14">
-        <v>18.68758021895</v>
+        <v>18.817015029709001</v>
       </c>
       <c r="C235" s="14">
-        <v>18.817015029709001</v>
+        <v>17.600074309978002</v>
       </c>
       <c r="D235" s="13">
-        <v>17.600074309978002</v>
+        <v>18.122912371133999</v>
       </c>
       <c r="E235" s="13">
-        <v>18.122912371133999</v>
+        <v>18.033226369026</v>
       </c>
       <c r="F235" s="13">
-        <v>18.033226369026</v>
+        <v>18.307532646047999</v>
       </c>
       <c r="G235" s="14">
-        <v>18.344530841120999</v>
+        <v>19.723693931398</v>
       </c>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A236" s="12" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="B236" s="14">
-        <v>45.044062500000003</v>
+        <v>47.556916666665998</v>
       </c>
       <c r="C236" s="14">
-        <v>47.556916666665998</v>
+        <v>45.224498381876998</v>
       </c>
       <c r="D236" s="13">
-        <v>45.224498381876998</v>
+        <v>46.738791946307998</v>
       </c>
       <c r="E236" s="13">
-        <v>46.738791946307998</v>
+        <v>47.445784313724999</v>
       </c>
       <c r="F236" s="13">
-        <v>47.445784313724999</v>
+        <v>46.240223048327003</v>
       </c>
       <c r="G236" s="14">
-        <v>46.262170542634998</v>
+        <v>41.916800000000002</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A237" s="12" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
       <c r="B237" s="14">
-        <v>42.237443609022002</v>
+        <v>43.837251908397</v>
       </c>
       <c r="C237" s="14">
-        <v>43.837251908397</v>
+        <v>43.297768595040999</v>
       </c>
       <c r="D237" s="13">
-        <v>43.297768595040999</v>
+        <v>45.606666666666001</v>
       </c>
       <c r="E237" s="13">
-        <v>45.606666666666001</v>
+        <v>43.753178807947002</v>
       </c>
       <c r="F237" s="13">
-        <v>43.753178807947002</v>
+        <v>44.704960629920997</v>
       </c>
       <c r="G237" s="14">
-        <v>45.939568965516997</v>
+        <v>43.736842105263001</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A238" s="12" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B238" s="14">
-        <v>23.690870712401001</v>
+        <v>26.253781725888</v>
       </c>
       <c r="C238" s="14">
-        <v>26.253781725888</v>
+        <v>27.297464454976001</v>
       </c>
       <c r="D238" s="13">
-        <v>27.297464454976001</v>
+        <v>22.771122448979</v>
       </c>
       <c r="E238" s="13">
-        <v>22.771122448979</v>
+        <v>26.023573573573</v>
       </c>
       <c r="F238" s="13">
-        <v>26.023573573573</v>
+        <v>25.624240282685001</v>
       </c>
       <c r="G238" s="14">
-        <v>25.743513513513001</v>
+        <v>29.492432432432</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A239" s="12" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="B239" s="14">
-        <v>23.403979848866001</v>
+        <v>25.086283618581</v>
       </c>
       <c r="C239" s="14">
-        <v>25.086283618581</v>
+        <v>25.169710467706</v>
       </c>
       <c r="D239" s="13">
-        <v>25.179265033406999</v>
+        <v>24.106376811594</v>
       </c>
       <c r="E239" s="13">
-        <v>24.106376811594</v>
+        <v>24.275251509054002</v>
       </c>
       <c r="F239" s="13">
-        <v>24.275251509054002</v>
+        <v>24.11743852459</v>
       </c>
       <c r="G239" s="14">
-        <v>24.258940397351001</v>
+        <v>23.994754098360001</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A240" s="12" t="s">
-        <v>250</v>
+        <v>251</v>
       </c>
       <c r="B240" s="14">
-        <v>31.882068965517</v>
+        <v>30.990923076923</v>
       </c>
       <c r="C240" s="14">
-        <v>30.990923076923</v>
+        <v>35.78975409836</v>
       </c>
       <c r="D240" s="13">
-        <v>35.78975409836</v>
+        <v>33.087466666666003</v>
       </c>
       <c r="E240" s="13">
-        <v>33.087466666666003</v>
+        <v>41.361948051947998</v>
       </c>
       <c r="F240" s="13">
-        <v>41.361948051947998</v>
+        <v>37.645466666666003</v>
       </c>
       <c r="G240" s="14">
-        <v>37.839715639810002</v>
+        <v>32.354999999999997</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A241" s="12" t="s">
-        <v>251</v>
+        <v>252</v>
       </c>
       <c r="B241" s="14">
-        <v>38.937222222221997</v>
+        <v>40.481860465116</v>
       </c>
       <c r="C241" s="14">
-        <v>40.481860465116</v>
+        <v>41.713680555555001</v>
       </c>
       <c r="D241" s="13">
-        <v>41.713680555555001</v>
+        <v>44.143313609467</v>
       </c>
       <c r="E241" s="13">
-        <v>44.143313609467</v>
+        <v>38.781320754717001</v>
       </c>
       <c r="F241" s="13">
-        <v>38.781320754717001</v>
+        <v>40.179569892472998</v>
       </c>
       <c r="G241" s="14">
-        <v>39.608750000000001</v>
+        <v>45.115000000000002</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A242" s="12" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="B242" s="14">
-        <v>15.535518987341</v>
+        <v>16.585347043700999</v>
       </c>
       <c r="C242" s="14">
-        <v>16.585347043700999</v>
+        <v>16.417401079135999</v>
       </c>
       <c r="D242" s="13">
-        <v>16.417401079135999</v>
+        <v>17.369835255354001</v>
       </c>
       <c r="E242" s="13">
-        <v>17.369835255354001</v>
+        <v>15.743552511415</v>
       </c>
       <c r="F242" s="13">
-        <v>15.743552511415</v>
+        <v>17.524634655532001</v>
       </c>
       <c r="G242" s="14">
-        <v>17.548799546998001</v>
+        <v>18.047398373983</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A243" s="12" t="s">
-        <v>253</v>
+        <v>254</v>
       </c>
       <c r="B243" s="14">
-        <v>37.183636363635998</v>
+        <v>39.836470588235002</v>
       </c>
       <c r="C243" s="14">
-        <v>39.836470588235002</v>
+        <v>46.308</v>
       </c>
       <c r="D243" s="13">
-        <v>46.308</v>
+        <v>42.936470588234997</v>
       </c>
       <c r="E243" s="13">
-        <v>42.936470588234997</v>
+        <v>42.744285714284999</v>
       </c>
       <c r="F243" s="13">
-        <v>42.744285714284999</v>
+        <v>34.255909090909</v>
       </c>
       <c r="G243" s="14">
-        <v>35.846315789473003</v>
+        <v>55.973333333333002</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A244" s="12" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
       <c r="B244" s="14">
-        <v>50.413770491803</v>
+        <v>55.514588235293999</v>
       </c>
       <c r="C244" s="14">
-        <v>55.514588235293999</v>
+        <v>49.395616438356001</v>
       </c>
       <c r="D244" s="13">
-        <v>49.395616438356001</v>
+        <v>48.668035714284997</v>
       </c>
       <c r="E244" s="13">
-        <v>48.668035714284997</v>
+        <v>53.269491525423</v>
       </c>
       <c r="F244" s="13">
-        <v>53.269491525423</v>
+        <v>65.683636363635998</v>
       </c>
       <c r="G244" s="14">
-        <v>64.787499999999994</v>
+        <v>46.0625</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A245" s="12" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="B245" s="14">
-        <v>18.101197954711001</v>
+        <v>18.266175271739002</v>
       </c>
       <c r="C245" s="14">
-        <v>18.266175271739002</v>
+        <v>19.630499648135</v>
       </c>
       <c r="D245" s="13">
-        <v>19.630499648135</v>
+        <v>19.629231274637998</v>
       </c>
       <c r="E245" s="13">
-        <v>19.629231274637998</v>
+        <v>19.367344589409001</v>
       </c>
       <c r="F245" s="13">
-        <v>19.367344589409001</v>
+        <v>20.334312297734002</v>
       </c>
       <c r="G245" s="14">
-        <v>20.558023049645001</v>
+        <v>24.672027027026999</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A246" s="12" t="s">
-        <v>256</v>
+        <v>257</v>
       </c>
       <c r="B246" s="14">
-        <v>22.691141732283</v>
+        <v>23.195719178082001</v>
       </c>
       <c r="C246" s="14">
-        <v>23.195719178082001</v>
+        <v>22.996858638742999</v>
       </c>
       <c r="D246" s="13">
-        <v>22.996858638742999</v>
+        <v>22.467628294036</v>
       </c>
       <c r="E246" s="13">
-        <v>22.467628294036</v>
+        <v>20.850581395348001</v>
       </c>
       <c r="F246" s="13">
-        <v>20.850581395348001</v>
+        <v>22.785622732768999</v>
       </c>
       <c r="G246" s="14">
-        <v>22.694478609625001</v>
+        <v>24.779764705881998</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A247" s="12" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
       <c r="B247" s="14">
-        <v>35.127666666666002</v>
+        <v>49.957966101693998</v>
       </c>
       <c r="C247" s="14">
-        <v>49.957966101693998</v>
+        <v>41.215535714284997</v>
       </c>
       <c r="D247" s="13">
-        <v>41.215535714284997</v>
+        <v>45.820196078431003</v>
       </c>
       <c r="E247" s="13">
-        <v>45.820196078431003</v>
+        <v>49.089868421052003</v>
       </c>
       <c r="F247" s="13">
-        <v>49.089868421052003</v>
+        <v>53.454197530864</v>
       </c>
       <c r="G247" s="14">
-        <v>50.856103896103001</v>
+        <v>61.744999999999997</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A248" s="12" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="B248" s="14">
-        <v>24.242996515679</v>
+        <v>31.84892</v>
       </c>
       <c r="C248" s="14">
-        <v>31.84892</v>
+        <v>30.836682926828999</v>
       </c>
       <c r="D248" s="13">
-        <v>30.836682926828999</v>
+        <v>28.982966101694</v>
       </c>
       <c r="E248" s="13">
-        <v>28.982966101694</v>
+        <v>33.032425373133997</v>
       </c>
       <c r="F248" s="13">
-        <v>33.032425373133997</v>
+        <v>26.757015503876001</v>
       </c>
       <c r="G248" s="14">
-        <v>26.164493927125001</v>
+        <v>35.388461538461002</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A249" s="12" t="s">
-        <v>259</v>
+        <v>260</v>
       </c>
       <c r="B249" s="14">
-        <v>53.511388888888</v>
+        <v>52.105172413792999</v>
       </c>
       <c r="C249" s="14">
-        <v>52.105172413792999</v>
+        <v>42.720434782608002</v>
       </c>
       <c r="D249" s="13">
-        <v>42.720434782608002</v>
+        <v>52.880952380952003</v>
       </c>
       <c r="E249" s="13">
-        <v>52.880952380952003</v>
+        <v>49.151333333333</v>
       </c>
       <c r="F249" s="13">
-        <v>49.151333333333</v>
+        <v>51.357741935482998</v>
       </c>
       <c r="G249" s="14">
-        <v>52.251034482758001</v>
+        <v>37.042857142857002</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A250" s="12" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="B250" s="14">
-        <v>52.525454545453997</v>
+        <v>65.672499999999999</v>
       </c>
       <c r="C250" s="14">
-        <v>65.672499999999999</v>
+        <v>59.218947368420999</v>
       </c>
       <c r="D250" s="13">
-        <v>59.218947368420999</v>
+        <v>50.970476190475999</v>
       </c>
       <c r="E250" s="13">
-        <v>50.970476190475999</v>
+        <v>53.677</v>
       </c>
       <c r="F250" s="13">
-        <v>53.677</v>
+        <v>57.073448275861999</v>
       </c>
       <c r="G250" s="14">
-        <v>56.117857142856998</v>
+        <v>72.636666666666002</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A251" s="12" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="B251" s="14">
-        <v>27.334115523465002</v>
+        <v>29.726840390879001</v>
       </c>
       <c r="C251" s="14">
-        <v>29.726840390879001</v>
+        <v>29.303705035970999</v>
       </c>
       <c r="D251" s="13">
-        <v>29.303705035970999</v>
+        <v>29.24911392405</v>
       </c>
       <c r="E251" s="13">
-        <v>29.24911392405</v>
+        <v>28.809028776978</v>
       </c>
       <c r="F251" s="13">
-        <v>28.809028776978</v>
+        <v>29.278021582733</v>
       </c>
       <c r="G251" s="14">
-        <v>29.335307692307001</v>
+        <v>31.122857142857001</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A252" s="12" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="B252" s="14">
-        <v>15.260294751977</v>
+        <v>16.250747126436</v>
       </c>
       <c r="C252" s="14">
-        <v>16.250747126436</v>
+        <v>17.414509803921</v>
       </c>
       <c r="D252" s="13">
-        <v>17.414509803921</v>
+        <v>16.386131868130999</v>
       </c>
       <c r="E252" s="13">
-        <v>16.386131868130999</v>
+        <v>17.037775960752001</v>
       </c>
       <c r="F252" s="13">
-        <v>17.037775960752001</v>
+        <v>16.319093959730999</v>
       </c>
       <c r="G252" s="14">
-        <v>16.290505871724999</v>
+        <v>16.350604026845001</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A253" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B253" s="6"/>
       <c r="C253" s="6"/>
       <c r="D253" s="8"/>
       <c r="E253" s="8"/>
       <c r="F253" s="8"/>
       <c r="G253" s="6"/>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A254" s="11" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B254" s="7">
-        <v>18.215644320523001</v>
+        <v>17.821299307615998</v>
       </c>
       <c r="C254" s="7">
-        <v>17.821299307615998</v>
+        <v>17.736136057201001</v>
       </c>
       <c r="D254" s="9">
-        <v>17.736136057201001</v>
+        <v>17.831135418271</v>
       </c>
       <c r="E254" s="9">
-        <v>17.831135418271</v>
+        <v>17.919508292682</v>
       </c>
       <c r="F254" s="9">
-        <v>17.919508292682</v>
+        <v>18.271652552723001</v>
       </c>
       <c r="G254" s="7">
-        <v>18.221413480662999</v>
+        <v>18.884448831852001</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A255" s="12" t="s">
-        <v>264</v>
+        <v>265</v>
       </c>
       <c r="B255" s="14">
-        <v>18.852499999999999</v>
+        <v>18.198181818180998</v>
       </c>
       <c r="C255" s="14">
-        <v>18.198181818180998</v>
+        <v>19.787026022304001</v>
       </c>
       <c r="D255" s="13">
-        <v>19.787026022304001</v>
+        <v>19.892880000000002</v>
       </c>
       <c r="E255" s="13">
-        <v>19.892880000000002</v>
+        <v>19.810829015544002</v>
       </c>
       <c r="F255" s="13">
-        <v>19.810829015544002</v>
+        <v>23.963671497583999</v>
       </c>
       <c r="G255" s="14">
-        <v>24.554193548387001</v>
+        <v>23.041578947367999</v>
       </c>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A256" s="12" t="s">
-        <v>265</v>
+        <v>266</v>
       </c>
       <c r="B256" s="14">
-        <v>34.741269841269002</v>
+        <v>34.891597938144002</v>
       </c>
       <c r="C256" s="14">
-        <v>34.891597938144002</v>
+        <v>35.494976076554998</v>
       </c>
       <c r="D256" s="13">
-        <v>35.494976076554998</v>
+        <v>36.315527638191</v>
       </c>
       <c r="E256" s="13">
-        <v>36.315527638191</v>
+        <v>35.263529411763997</v>
       </c>
       <c r="F256" s="13">
-        <v>35.263529411763997</v>
+        <v>41.704491017964003</v>
       </c>
       <c r="G256" s="14">
-        <v>41.286533333332997</v>
+        <v>48.929230769230003</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A257" s="12" t="s">
-        <v>266</v>
+        <v>267</v>
       </c>
       <c r="B257" s="14">
-        <v>35.598799999999997</v>
+        <v>37.536666666666001</v>
       </c>
       <c r="C257" s="14">
-        <v>37.536666666666001</v>
+        <v>38.429285714285001</v>
       </c>
       <c r="D257" s="13">
-        <v>38.429285714285001</v>
+        <v>38.535573770490998</v>
       </c>
       <c r="E257" s="13">
-        <v>38.535573770490998</v>
+        <v>43.785625000000003</v>
       </c>
       <c r="F257" s="13">
-        <v>43.785625000000003</v>
+        <v>46.975576923075998</v>
       </c>
       <c r="G257" s="14">
-        <v>47.772599999999997</v>
+        <v>45.315714285714002</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A258" s="12" t="s">
-        <v>267</v>
+        <v>268</v>
       </c>
       <c r="B258" s="14">
-        <v>21.403284671531999</v>
+        <v>21.533628691983001</v>
       </c>
       <c r="C258" s="14">
-        <v>21.533628691983001</v>
+        <v>21.305947136562999</v>
       </c>
       <c r="D258" s="13">
-        <v>21.305947136562999</v>
+        <v>20.693700440528001</v>
       </c>
       <c r="E258" s="13">
-        <v>20.693700440528001</v>
+        <v>21.657598425195999</v>
       </c>
       <c r="F258" s="13">
-        <v>21.657598425195999</v>
+        <v>22.466108949416</v>
       </c>
       <c r="G258" s="14">
-        <v>22.662406639004001</v>
+        <v>16.082000000000001</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A259" s="12" t="s">
-        <v>268</v>
+        <v>269</v>
       </c>
       <c r="B259" s="14">
-        <v>34.377398373982999</v>
+        <v>30.143243243242999</v>
       </c>
       <c r="C259" s="14">
-        <v>30.143243243242999</v>
+        <v>32.801742424242001</v>
       </c>
       <c r="D259" s="13">
-        <v>32.801742424242001</v>
+        <v>32.492183908046002</v>
       </c>
       <c r="E259" s="13">
-        <v>32.492183908046002</v>
+        <v>30.01</v>
       </c>
       <c r="F259" s="13">
-        <v>30.01</v>
+        <v>31.076835443038</v>
       </c>
       <c r="G259" s="14">
-        <v>30.343599999999999</v>
+        <v>26.964444444443998</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A260" s="12" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="B260" s="14">
-        <v>47.011538461538002</v>
+        <v>45.242258064516001</v>
       </c>
       <c r="C260" s="14">
-        <v>45.242258064516001</v>
+        <v>50.921333333333003</v>
       </c>
       <c r="D260" s="13">
-        <v>50.921333333333003</v>
+        <v>39.781851851851002</v>
       </c>
       <c r="E260" s="13">
-        <v>39.781851851851002</v>
+        <v>51.291052631577998</v>
       </c>
       <c r="F260" s="13">
-        <v>51.291052631577998</v>
+        <v>42.041428571428</v>
       </c>
       <c r="G260" s="14">
-        <v>41.382631578946999</v>
+        <v>42.35</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A261" s="12" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="B261" s="14">
-        <v>44.033676470587999</v>
+        <v>35.356000000000002</v>
       </c>
       <c r="C261" s="14">
-        <v>35.356000000000002</v>
+        <v>41.493741007193996</v>
       </c>
       <c r="D261" s="13">
-        <v>41.493741007193996</v>
+        <v>37.037919463087</v>
       </c>
       <c r="E261" s="13">
-        <v>37.037919463087</v>
+        <v>38.707027027027003</v>
       </c>
       <c r="F261" s="13">
-        <v>38.707027027027003</v>
+        <v>44.314963503648997</v>
       </c>
       <c r="G261" s="14">
-        <v>43.897698412697999</v>
+        <v>40.587083333332998</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A262" s="12" t="s">
-        <v>271</v>
+        <v>272</v>
       </c>
       <c r="B262" s="14">
-        <v>27.349421052631001</v>
+        <v>25.728608923884</v>
       </c>
       <c r="C262" s="14">
-        <v>25.728608923884</v>
+        <v>27.012111801242</v>
       </c>
       <c r="D262" s="13">
-        <v>27.012111801242</v>
+        <v>24.697139175257</v>
       </c>
       <c r="E262" s="13">
-        <v>24.697139175257</v>
+        <v>26.557935323382999</v>
       </c>
       <c r="F262" s="13">
-        <v>26.557935323382999</v>
+        <v>28.031144578313</v>
       </c>
       <c r="G262" s="14">
-        <v>27.828356164382999</v>
+        <v>32.553207547169002</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A263" s="12" t="s">
-        <v>272</v>
+        <v>273</v>
       </c>
       <c r="B263" s="14">
-        <v>13.382876432078</v>
+        <v>14.207168176447</v>
       </c>
       <c r="C263" s="14">
-        <v>14.207168176447</v>
+        <v>13.334728903383001</v>
       </c>
       <c r="D263" s="13">
-        <v>13.334728903383001</v>
+        <v>13.951841803591</v>
       </c>
       <c r="E263" s="13">
-        <v>13.951841803591</v>
+        <v>13.731354051054</v>
       </c>
       <c r="F263" s="13">
-        <v>13.731354051054</v>
+        <v>13.965</v>
       </c>
       <c r="G263" s="14">
-        <v>14.039585853885001</v>
+        <v>13.846006944443999</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A264" s="12" t="s">
-        <v>273</v>
+        <v>274</v>
       </c>
       <c r="B264" s="14">
-        <v>34.672946428571002</v>
+        <v>32.108062015503002</v>
       </c>
       <c r="C264" s="14">
-        <v>32.108062015503002</v>
+        <v>36.742380952380003</v>
       </c>
       <c r="D264" s="13">
-        <v>36.742380952380003</v>
+        <v>33.227714285714001</v>
       </c>
       <c r="E264" s="13">
-        <v>33.227714285714001</v>
+        <v>35.185444444444002</v>
       </c>
       <c r="F264" s="13">
-        <v>35.185444444444002</v>
+        <v>32.573275862069003</v>
       </c>
       <c r="G264" s="14">
-        <v>32.693693693693</v>
+        <v>37.956000000000003</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A265" s="12" t="s">
-        <v>274</v>
+        <v>275</v>
       </c>
       <c r="B265" s="14">
-        <v>39.558484848483999</v>
+        <v>40.376562499999999</v>
       </c>
       <c r="C265" s="14">
-        <v>40.376562499999999</v>
+        <v>37.384137931033997</v>
       </c>
       <c r="D265" s="13">
-        <v>37.384137931033997</v>
+        <v>41.895555555554999</v>
       </c>
       <c r="E265" s="13">
-        <v>41.895555555554999</v>
+        <v>39.62294117647</v>
       </c>
       <c r="F265" s="13">
-        <v>39.62294117647</v>
+        <v>45.110869565217001</v>
       </c>
       <c r="G265" s="14">
-        <v>46.262727272726998</v>
+        <v>33.79</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A266" s="12" t="s">
-        <v>275</v>
+        <v>276</v>
       </c>
       <c r="B266" s="14">
-        <v>22.794609756097</v>
+        <v>20.435600907028999</v>
       </c>
       <c r="C266" s="14">
-        <v>20.435600907028999</v>
+        <v>20.632038216560002</v>
       </c>
       <c r="D266" s="13">
-        <v>20.632038216560002</v>
+        <v>23.615448851774001</v>
       </c>
       <c r="E266" s="13">
-        <v>23.615448851774001</v>
+        <v>19.646574074074</v>
       </c>
       <c r="F266" s="13">
-        <v>19.646574074074</v>
+        <v>21.44905050505</v>
       </c>
       <c r="G266" s="14">
-        <v>21.233482905982001</v>
+        <v>23.219111111111001</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A267" s="12" t="s">
-        <v>276</v>
+        <v>277</v>
       </c>
       <c r="B267" s="14">
-        <v>30.401392857142</v>
+        <v>28.676445993030999</v>
       </c>
       <c r="C267" s="14">
-        <v>28.676445993030999</v>
+        <v>28.874048582996</v>
       </c>
       <c r="D267" s="13">
-        <v>28.874048582996</v>
+        <v>29.837219917012</v>
       </c>
       <c r="E267" s="13">
-        <v>29.837219917012</v>
+        <v>29.759192825111999</v>
       </c>
       <c r="F267" s="13">
-        <v>29.759192825111999</v>
+        <v>29.710579710144</v>
       </c>
       <c r="G267" s="14">
-        <v>31.072841530053999</v>
+        <v>22.563076923076</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A268" s="12" t="s">
-        <v>277</v>
+        <v>278</v>
       </c>
       <c r="B268" s="14">
-        <v>16.091617283950001</v>
+        <v>16.228419689119001</v>
       </c>
       <c r="C268" s="14">
-        <v>16.228419689119001</v>
+        <v>15.901370679379999</v>
       </c>
       <c r="D268" s="13">
-        <v>15.901370679379999</v>
+        <v>17.074000000000002</v>
       </c>
       <c r="E268" s="13">
-        <v>17.074000000000002</v>
+        <v>15.89897338403</v>
       </c>
       <c r="F268" s="13">
-        <v>15.89897338403</v>
+        <v>16.588585572843002</v>
       </c>
       <c r="G268" s="14">
-        <v>16.554292307691998</v>
+        <v>19.008977272727002</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A269" s="12" t="s">
-        <v>278</v>
+        <v>279</v>
       </c>
       <c r="B269" s="14">
-        <v>23.583363095237999</v>
+        <v>21.883659942363</v>
       </c>
       <c r="C269" s="14">
-        <v>21.883659942363</v>
+        <v>20.388817891373002</v>
       </c>
       <c r="D269" s="13">
-        <v>20.388817891373002</v>
+        <v>21.524519230768998</v>
       </c>
       <c r="E269" s="13">
-        <v>21.524519230768998</v>
+        <v>21.113716814159002</v>
       </c>
       <c r="F269" s="13">
-        <v>21.113716814159002</v>
+        <v>22.877222222221999</v>
       </c>
       <c r="G269" s="14">
-        <v>22.336360759493001</v>
+        <v>29.165319148936</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A270" s="12" t="s">
-        <v>279</v>
+        <v>280</v>
       </c>
       <c r="B270" s="14">
-        <v>36.307000000000002</v>
+        <v>27.987096774192999</v>
       </c>
       <c r="C270" s="14">
-        <v>27.987096774192999</v>
+        <v>38.165348837209002</v>
       </c>
       <c r="D270" s="13">
-        <v>38.165348837209002</v>
+        <v>29.518867924527999</v>
       </c>
       <c r="E270" s="13">
-        <v>29.518867924527999</v>
+        <v>37.584883720930002</v>
       </c>
       <c r="F270" s="13">
-        <v>37.584883720930002</v>
+        <v>36.333437500000002</v>
       </c>
       <c r="G270" s="14">
-        <v>36.122142857142002</v>
+        <v>29.247499999999999</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A271" s="12" t="s">
-        <v>280</v>
+        <v>281</v>
       </c>
       <c r="B271" s="14">
-        <v>26.150782608695</v>
+        <v>30.091111111111001</v>
       </c>
       <c r="C271" s="14">
-        <v>30.091111111111001</v>
+        <v>28.441530612244001</v>
       </c>
       <c r="D271" s="13">
-        <v>28.441530612244001</v>
+        <v>26.338558558557999</v>
       </c>
       <c r="E271" s="13">
-        <v>26.338558558557999</v>
+        <v>29.993009708736999</v>
       </c>
       <c r="F271" s="13">
-        <v>29.993009708736999</v>
+        <v>28.464777777777002</v>
       </c>
       <c r="G271" s="14">
-        <v>27.578395061727999</v>
+        <v>25.966428571428001</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A272" s="12" t="s">
-        <v>281</v>
+        <v>282</v>
       </c>
       <c r="B272" s="14">
-        <v>21.824913294797</v>
+        <v>21.547362637361999</v>
       </c>
       <c r="C272" s="14">
-        <v>21.547362637361999</v>
+        <v>22.534515151514999</v>
       </c>
       <c r="D272" s="13">
-        <v>22.534515151514999</v>
+        <v>24.192760416666001</v>
       </c>
       <c r="E272" s="13">
-        <v>24.192760416666001</v>
+        <v>23.242520107238001</v>
       </c>
       <c r="F272" s="13">
-        <v>23.242520107238001</v>
+        <v>23.098611825191998</v>
       </c>
       <c r="G272" s="14">
-        <v>22.990688705234</v>
+        <v>28.238055555555</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A273" s="12" t="s">
-        <v>282</v>
+        <v>283</v>
       </c>
       <c r="B273" s="14">
-        <v>42.272307692307002</v>
+        <v>34.187586206896</v>
       </c>
       <c r="C273" s="14">
-        <v>34.187586206896</v>
+        <v>46.234642857141999</v>
       </c>
       <c r="D273" s="13">
-        <v>46.234642857141999</v>
+        <v>39.900714285714002</v>
       </c>
       <c r="E273" s="13">
-        <v>39.900714285714002</v>
+        <v>41.210833333332999</v>
       </c>
       <c r="F273" s="13">
-        <v>41.210833333332999</v>
+        <v>41.118749999999999</v>
       </c>
       <c r="G273" s="14">
-        <v>40.799772727272</v>
+        <v>43.856999999999999</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A274" s="12" t="s">
-        <v>283</v>
+        <v>284</v>
       </c>
       <c r="B274" s="14">
-        <v>49.195048543688998</v>
+        <v>50.017926829267999</v>
       </c>
       <c r="C274" s="14">
-        <v>50.017926829267999</v>
+        <v>48.717926829268002</v>
       </c>
       <c r="D274" s="13">
-        <v>48.717926829268002</v>
+        <v>47.834189189188997</v>
       </c>
       <c r="E274" s="13">
-        <v>47.834189189188997</v>
+        <v>52.146666666666</v>
       </c>
       <c r="F274" s="13">
-        <v>52.146666666666</v>
+        <v>51.153714285714003</v>
       </c>
       <c r="G274" s="14">
-        <v>49.577941176469999</v>
+        <v>81.151666666666003</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A275" s="12" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="B275" s="14">
-        <v>75.327647058823004</v>
+        <v>101.39055555555601</v>
       </c>
       <c r="C275" s="14">
-        <v>101.39055555555601</v>
+        <v>91.508333333332999</v>
       </c>
       <c r="D275" s="13">
-        <v>91.508333333332999</v>
+        <v>68.310909090909007</v>
       </c>
       <c r="E275" s="13">
-        <v>68.310909090909007</v>
+        <v>76.465000000000003</v>
       </c>
       <c r="F275" s="13">
-        <v>76.465000000000003</v>
+        <v>64.923749999999998</v>
       </c>
       <c r="G275" s="14">
-        <v>68.434166666666002</v>
+        <v>121.625</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A276" s="12" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
       <c r="B276" s="14">
-        <v>17.521239388794001</v>
+        <v>17.928370702540999</v>
       </c>
       <c r="C276" s="14">
-        <v>17.928370702540999</v>
+        <v>17.608111658456</v>
       </c>
       <c r="D276" s="13">
-        <v>17.608111658456</v>
+        <v>18.057665130568001</v>
       </c>
       <c r="E276" s="13">
-        <v>18.057665130568001</v>
+        <v>18.515692307691999</v>
       </c>
       <c r="F276" s="13">
-        <v>18.515692307691999</v>
+        <v>18.739525316455001</v>
       </c>
       <c r="G276" s="14">
-        <v>18.648741258741001</v>
+        <v>18.298611111111001</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A277" s="12" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="B277" s="14">
-        <v>15.686346843752</v>
+        <v>15.301584580838</v>
       </c>
       <c r="C277" s="14">
-        <v>15.301584580838</v>
+        <v>15.155953271741</v>
       </c>
       <c r="D277" s="13">
-        <v>15.155953271741</v>
+        <v>15.400479914681</v>
       </c>
       <c r="E277" s="13">
-        <v>15.400479914681</v>
+        <v>15.432376488829</v>
       </c>
       <c r="F277" s="13">
-        <v>15.432376488829</v>
+        <v>15.761967092698001</v>
       </c>
       <c r="G277" s="14">
-        <v>15.657791660035</v>
+        <v>15.916788665879</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A278" s="12" t="s">
-        <v>287</v>
+        <v>288</v>
       </c>
       <c r="B278" s="14">
-        <v>23.176645962732</v>
+        <v>21.959323529411002</v>
       </c>
       <c r="C278" s="14">
-        <v>21.959323529411002</v>
+        <v>22.82291793313</v>
       </c>
       <c r="D278" s="13">
-        <v>22.82291793313</v>
+        <v>21.812492997198</v>
       </c>
       <c r="E278" s="13">
-        <v>21.812492997198</v>
+        <v>22.283440233236</v>
       </c>
       <c r="F278" s="13">
-        <v>22.283440233236</v>
+        <v>23.241235294117001</v>
       </c>
       <c r="G278" s="14">
-        <v>23.552382445140999</v>
+        <v>26.533529411764</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A279" s="12" t="s">
-        <v>288</v>
+        <v>289</v>
       </c>
       <c r="B279" s="14">
-        <v>32.009753086419003</v>
+        <v>32.348275862069002</v>
       </c>
       <c r="C279" s="14">
-        <v>32.348275862069002</v>
+        <v>28.029298245614001</v>
       </c>
       <c r="D279" s="13">
-        <v>28.029298245614001</v>
+        <v>31.381599999999999</v>
       </c>
       <c r="E279" s="13">
-        <v>31.381599999999999</v>
+        <v>33.408490566037003</v>
       </c>
       <c r="F279" s="13">
-        <v>33.408490566037003</v>
+        <v>32.599746835443</v>
       </c>
       <c r="G279" s="14">
-        <v>32.599746835443</v>
+        <v>28.056666666666001</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A280" s="12" t="s">
-        <v>289</v>
+        <v>290</v>
       </c>
       <c r="B280" s="14">
-        <v>14.556860377357999</v>
+        <v>15.243721444362</v>
       </c>
       <c r="C280" s="14">
-        <v>15.243721444362</v>
+        <v>15.159120370369999</v>
       </c>
       <c r="D280" s="13">
-        <v>15.159120370369999</v>
+        <v>14.523086053411999</v>
       </c>
       <c r="E280" s="13">
-        <v>14.523086053411999</v>
+        <v>16.275817737998</v>
       </c>
       <c r="F280" s="13">
-        <v>16.275817737998</v>
+        <v>15.758048595291999</v>
       </c>
       <c r="G280" s="14">
-        <v>15.740860759493</v>
+        <v>14.885243902439001</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A281" s="12" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="B281" s="14">
-        <v>33.184601226993003</v>
+        <v>29.413274853800999</v>
       </c>
       <c r="C281" s="14">
-        <v>29.413274853800999</v>
+        <v>27.464881889762999</v>
       </c>
       <c r="D281" s="13">
-        <v>27.464881889762999</v>
+        <v>28.457919463086998</v>
       </c>
       <c r="E281" s="13">
-        <v>28.457919463086998</v>
+        <v>29.616136363635999</v>
       </c>
       <c r="F281" s="13">
-        <v>29.616136363635999</v>
+        <v>31.893609467455001</v>
       </c>
       <c r="G281" s="14">
-        <v>31.858481012658</v>
+        <v>31.448</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A282" s="12" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="B282" s="14">
-        <v>22.736651685392999</v>
+        <v>22.895795918367</v>
       </c>
       <c r="C282" s="14">
-        <v>22.895795918367</v>
+        <v>23.344444444444001</v>
       </c>
       <c r="D282" s="13">
-        <v>23.344444444444001</v>
+        <v>22.536138107416001</v>
       </c>
       <c r="E282" s="13">
-        <v>22.536138107416001</v>
+        <v>22.332639296187001</v>
       </c>
       <c r="F282" s="13">
-        <v>22.332639296187001</v>
+        <v>20.559378881987001</v>
       </c>
       <c r="G282" s="14">
-        <v>20.638775510203999</v>
+        <v>17.461666666666002</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A283" s="12" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="B283" s="14">
-        <v>41.668857142857</v>
+        <v>34.8996</v>
       </c>
       <c r="C283" s="14">
-        <v>34.8996</v>
+        <v>44.982535211266999</v>
       </c>
       <c r="D283" s="13">
-        <v>44.982535211266999</v>
+        <v>39.009516129032001</v>
       </c>
       <c r="E283" s="13">
-        <v>39.009516129032001</v>
+        <v>37.241846153845998</v>
       </c>
       <c r="F283" s="13">
-        <v>37.241846153845998</v>
+        <v>32.664218750000003</v>
       </c>
       <c r="G283" s="14">
-        <v>32.694516129032003</v>
+        <v>35.004545454545003</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A284" s="12" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="B284" s="14">
-        <v>54.498548387096001</v>
+        <v>59.291555555555</v>
       </c>
       <c r="C284" s="14">
-        <v>59.291555555555</v>
+        <v>51.077073170730998</v>
       </c>
       <c r="D284" s="13">
-        <v>51.077073170730998</v>
+        <v>55.542333333332998</v>
       </c>
       <c r="E284" s="13">
-        <v>55.542333333332998</v>
+        <v>57.593548387096</v>
       </c>
       <c r="F284" s="13">
-        <v>57.593548387096</v>
+        <v>54.092553191489003</v>
       </c>
       <c r="G284" s="14">
-        <v>54.092553191489003</v>
+        <v>63.186999999999998</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A285" s="12" t="s">
-        <v>294</v>
+        <v>295</v>
       </c>
       <c r="B285" s="14">
-        <v>24.313020408162998</v>
+        <v>25.500629921259002</v>
       </c>
       <c r="C285" s="14">
-        <v>25.500629921259002</v>
+        <v>26.763100775192999</v>
       </c>
       <c r="D285" s="13">
-        <v>26.763100775192999</v>
+        <v>21.709313304721</v>
       </c>
       <c r="E285" s="13">
-        <v>21.709313304721</v>
+        <v>24.197299578058999</v>
       </c>
       <c r="F285" s="13">
-        <v>24.197299578058999</v>
+        <v>20.972840466926002</v>
       </c>
       <c r="G285" s="14">
-        <v>21.157531380752999</v>
+        <v>17.717272727272</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A286" s="12" t="s">
-        <v>295</v>
+        <v>296</v>
       </c>
       <c r="B286" s="14">
-        <v>32.380272727272001</v>
+        <v>31.03088</v>
       </c>
       <c r="C286" s="14">
-        <v>31.03088</v>
+        <v>28.816111111110999</v>
       </c>
       <c r="D286" s="13">
-        <v>28.816111111110999</v>
+        <v>35.974505494505003</v>
       </c>
       <c r="E286" s="13">
-        <v>35.974505494505003</v>
+        <v>37.735983606556999</v>
       </c>
       <c r="F286" s="13">
-        <v>37.735983606556999</v>
+        <v>32.569595959596001</v>
       </c>
       <c r="G286" s="14">
-        <v>33.262584269662</v>
+        <v>37.79</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A287" s="12" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="B287" s="14">
-        <v>24.187205882352</v>
+        <v>22.212203389830002</v>
       </c>
       <c r="C287" s="14">
-        <v>22.212203389830002</v>
+        <v>26.743559322033001</v>
       </c>
       <c r="D287" s="13">
-        <v>26.743559322033001</v>
+        <v>23.409797979798</v>
       </c>
       <c r="E287" s="13">
-        <v>23.409797979798</v>
+        <v>22.463484848484001</v>
       </c>
       <c r="F287" s="13">
-        <v>22.463484848484001</v>
+        <v>30.833437499999999</v>
       </c>
       <c r="G287" s="14">
-        <v>30.977258064516001</v>
+        <v>24.15</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A288" s="12" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="B288" s="14">
-        <v>33.72</v>
+        <v>32.35</v>
       </c>
       <c r="C288" s="14">
-        <v>32.35</v>
+        <v>34.459285714285002</v>
       </c>
       <c r="D288" s="13">
-        <v>34.459285714285002</v>
+        <v>37.140714285713997</v>
       </c>
       <c r="E288" s="13">
-        <v>37.140714285713997</v>
+        <v>41.155999999999999</v>
       </c>
       <c r="F288" s="13">
-        <v>41.155999999999999</v>
-[...1 lines deleted...]
-      <c r="G288" s="14">
         <v>42.398888888888003</v>
+      </c>
+      <c r="G288" s="15" t="s">
+        <v>145</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A289" s="12" t="s">
-        <v>298</v>
+        <v>299</v>
       </c>
       <c r="B289" s="14">
-        <v>26.343430232557999</v>
+        <v>26.860896551724</v>
       </c>
       <c r="C289" s="14">
-        <v>26.860896551724</v>
+        <v>28.259269841268999</v>
       </c>
       <c r="D289" s="13">
-        <v>28.259269841268999</v>
+        <v>26.841072463768</v>
       </c>
       <c r="E289" s="13">
-        <v>26.841072463768</v>
+        <v>26.733522012578</v>
       </c>
       <c r="F289" s="13">
-        <v>26.733522012578</v>
+        <v>28.748678571428002</v>
       </c>
       <c r="G289" s="14">
-        <v>28.813452380952</v>
+        <v>35.450000000000003</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A290" s="12" t="s">
-        <v>299</v>
+        <v>300</v>
       </c>
       <c r="B290" s="14">
-        <v>30.681935483871001</v>
+        <v>27.544183673469</v>
       </c>
       <c r="C290" s="14">
-        <v>27.544183673469</v>
+        <v>32.445546558704002</v>
       </c>
       <c r="D290" s="13">
-        <v>32.445546558704002</v>
+        <v>31.941422924901001</v>
       </c>
       <c r="E290" s="13">
-        <v>31.941422924901001</v>
+        <v>32.976641509434003</v>
       </c>
       <c r="F290" s="13">
-        <v>32.976641509434003</v>
+        <v>33.126334661354001</v>
       </c>
       <c r="G290" s="14">
-        <v>32.971287553647997</v>
+        <v>33.419117647058002</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A291" s="12" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="B291" s="14">
-        <v>26.144537815126</v>
+        <v>29.719285714285</v>
       </c>
       <c r="C291" s="14">
-        <v>29.719285714285</v>
+        <v>28.384274193547999</v>
       </c>
       <c r="D291" s="13">
-        <v>28.384274193547999</v>
+        <v>30.861904761904</v>
       </c>
       <c r="E291" s="13">
-        <v>30.861904761904</v>
+        <v>32.428712871286997</v>
       </c>
       <c r="F291" s="13">
-        <v>32.428712871286997</v>
+        <v>35.781165048543002</v>
       </c>
       <c r="G291" s="14">
-        <v>35.962446808510002</v>
+        <v>27.140833333332999</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A292" s="12" t="s">
-        <v>301</v>
+        <v>302</v>
       </c>
       <c r="B292" s="14">
-        <v>15.099417582417001</v>
+        <v>14.859811715480999</v>
       </c>
       <c r="C292" s="14">
-        <v>14.859811715480999</v>
+        <v>13.944513481828</v>
       </c>
       <c r="D292" s="13">
-        <v>13.944513481828</v>
+        <v>14.764622124862999</v>
       </c>
       <c r="E292" s="13">
-        <v>14.764622124862999</v>
+        <v>16.882941176469998</v>
       </c>
       <c r="F292" s="13">
-        <v>16.882941176469998</v>
+        <v>16.121419975932</v>
       </c>
       <c r="G292" s="14">
-        <v>16.077032679738</v>
+        <v>17.298380952380999</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A293" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B293" s="6"/>
       <c r="C293" s="6"/>
       <c r="D293" s="8"/>
       <c r="E293" s="8"/>
       <c r="F293" s="8"/>
       <c r="G293" s="6"/>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A294" s="11" t="s">
-        <v>302</v>
+        <v>303</v>
       </c>
       <c r="B294" s="7">
-        <v>17.996706034140001</v>
+        <v>18.270999715451001</v>
       </c>
       <c r="C294" s="7">
-        <v>18.270999715451001</v>
+        <v>18.533176381240999</v>
       </c>
       <c r="D294" s="9">
-        <v>18.533176381240999</v>
+        <v>18.797122857399</v>
       </c>
       <c r="E294" s="9">
-        <v>18.797122857399</v>
+        <v>18.681596748575</v>
       </c>
       <c r="F294" s="9">
-        <v>18.681596748575</v>
+        <v>18.361928665785999</v>
       </c>
       <c r="G294" s="7">
-        <v>18.386403454014999</v>
+        <v>19.172508614748001</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A295" s="12" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="B295" s="14">
-        <v>75.184749999999994</v>
+        <v>77.061052631577994</v>
       </c>
       <c r="C295" s="14">
-        <v>77.061052631577994</v>
+        <v>86.808999999999997</v>
       </c>
       <c r="D295" s="13">
-        <v>86.808999999999997</v>
+        <v>78.554716981132003</v>
       </c>
       <c r="E295" s="13">
-        <v>78.554716981132003</v>
+        <v>105.368604651163</v>
       </c>
       <c r="F295" s="13">
-        <v>105.368604651163</v>
+        <v>75.992903225806003</v>
       </c>
       <c r="G295" s="14">
-        <v>72.913793103448</v>
+        <v>79.88</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A296" s="12" t="s">
-        <v>304</v>
+        <v>305</v>
       </c>
       <c r="B296" s="14">
-        <v>25.024938775510002</v>
+        <v>25.565490196077999</v>
       </c>
       <c r="C296" s="14">
-        <v>25.565490196077999</v>
+        <v>29.125658362989</v>
       </c>
       <c r="D296" s="13">
-        <v>29.125658362989</v>
+        <v>26.121745562129998</v>
       </c>
       <c r="E296" s="13">
-        <v>26.121745562129998</v>
+        <v>24.322865329511998</v>
       </c>
       <c r="F296" s="13">
-        <v>24.322865329511998</v>
+        <v>24.547116104868</v>
       </c>
       <c r="G296" s="14">
-        <v>25.268403361343999</v>
+        <v>18.592432432431998</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A297" s="12" t="s">
-        <v>305</v>
+        <v>306</v>
       </c>
       <c r="B297" s="14">
-        <v>21.466693989071</v>
+        <v>23.922146596857999</v>
       </c>
       <c r="C297" s="14">
-        <v>23.922146596857999</v>
+        <v>22.327493606137999</v>
       </c>
       <c r="D297" s="13">
-        <v>22.327493606137999</v>
+        <v>25.464568245125001</v>
       </c>
       <c r="E297" s="13">
-        <v>25.464568245125001</v>
+        <v>26.261676829268001</v>
       </c>
       <c r="F297" s="13">
-        <v>26.261676829268001</v>
+        <v>32.597973856209002</v>
       </c>
       <c r="G297" s="14">
-        <v>32.735979020979002</v>
+        <v>33.209361702126998</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A298" s="12" t="s">
-        <v>306</v>
+        <v>307</v>
       </c>
       <c r="B298" s="14">
-        <v>45.275172413793001</v>
+        <v>48.194814814814002</v>
       </c>
       <c r="C298" s="14">
-        <v>48.194814814814002</v>
+        <v>61.676774193547999</v>
       </c>
       <c r="D298" s="13">
-        <v>61.676774193547999</v>
+        <v>51.574761904760997</v>
       </c>
       <c r="E298" s="13">
-        <v>51.574761904760997</v>
+        <v>49.182142857141997</v>
       </c>
       <c r="F298" s="13">
-        <v>49.182142857141997</v>
+        <v>49.394333333333002</v>
       </c>
       <c r="G298" s="14">
-        <v>49.524230769230002</v>
+        <v>48.268333333332997</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A299" s="12" t="s">
-        <v>307</v>
+        <v>308</v>
       </c>
       <c r="B299" s="14">
-        <v>111.94499999999999</v>
+        <v>64.878571428570993</v>
       </c>
       <c r="C299" s="14">
-        <v>64.878571428570993</v>
+        <v>104.02181818181801</v>
       </c>
       <c r="D299" s="13">
-        <v>104.02181818181801</v>
+        <v>97.442499999999995</v>
       </c>
       <c r="E299" s="13">
-        <v>97.442499999999995</v>
+        <v>59.659285714284998</v>
       </c>
       <c r="F299" s="13">
-        <v>59.659285714284998</v>
+        <v>68.498000000000005</v>
       </c>
       <c r="G299" s="14">
-        <v>71.555000000000007</v>
+        <v>63.34</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A300" s="12" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="B300" s="14">
-        <v>14.302037234042</v>
+        <v>14.736276923076</v>
       </c>
       <c r="C300" s="14">
-        <v>14.736276923076</v>
+        <v>14.104657461497</v>
       </c>
       <c r="D300" s="13">
-        <v>14.104657461497</v>
+        <v>13.970957605984999</v>
       </c>
       <c r="E300" s="13">
-        <v>13.970957605984999</v>
+        <v>13.681475694444</v>
       </c>
       <c r="F300" s="13">
-        <v>13.681475694444</v>
+        <v>13.938072855464</v>
       </c>
       <c r="G300" s="14">
-        <v>13.805104629042001</v>
+        <v>16.227479338843001</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A301" s="12" t="s">
-        <v>309</v>
+        <v>310</v>
       </c>
       <c r="B301" s="14">
-        <v>21.520184049078999</v>
+        <v>20.520253521126001</v>
       </c>
       <c r="C301" s="14">
-        <v>20.520253521126001</v>
+        <v>20.109803278687998</v>
       </c>
       <c r="D301" s="13">
-        <v>20.109803278687998</v>
+        <v>20.858365384614999</v>
       </c>
       <c r="E301" s="13">
-        <v>20.858365384614999</v>
+        <v>20.242879256965001</v>
       </c>
       <c r="F301" s="13">
-        <v>20.242879256965001</v>
+        <v>19.945491525423002</v>
       </c>
       <c r="G301" s="14">
-        <v>20.028996282527</v>
+        <v>21.48619047619</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A302" s="12" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
       <c r="B302" s="14">
-        <v>26.458101265821998</v>
+        <v>30.013873239435998</v>
       </c>
       <c r="C302" s="14">
-        <v>30.013873239435998</v>
+        <v>30.225766871165</v>
       </c>
       <c r="D302" s="13">
-        <v>30.225766871165</v>
+        <v>27.34736196319</v>
       </c>
       <c r="E302" s="13">
-        <v>27.34736196319</v>
+        <v>25.334666666665999</v>
       </c>
       <c r="F302" s="13">
-        <v>25.334666666665999</v>
+        <v>25.845849056603001</v>
       </c>
       <c r="G302" s="14">
-        <v>26.117785234898999</v>
+        <v>23.475909090908999</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A303" s="12" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="B303" s="14">
-        <v>44.193658536584998</v>
+        <v>37.182812499999997</v>
       </c>
       <c r="C303" s="14">
-        <v>37.182812499999997</v>
+        <v>42.445714285713997</v>
       </c>
       <c r="D303" s="13">
-        <v>42.445714285713997</v>
+        <v>37.455789473684</v>
       </c>
       <c r="E303" s="13">
-        <v>37.455789473684</v>
+        <v>45.219673913043003</v>
       </c>
       <c r="F303" s="13">
-        <v>45.219673913043003</v>
+        <v>34.399890109890002</v>
       </c>
       <c r="G303" s="14">
-        <v>34.988888888887999</v>
+        <v>23.311428571427999</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A304" s="12" t="s">
-        <v>312</v>
+        <v>313</v>
       </c>
       <c r="B304" s="14">
-        <v>27.320160771704</v>
+        <v>26.560456989247001</v>
       </c>
       <c r="C304" s="14">
-        <v>26.560456989247001</v>
+        <v>26.095314533621998</v>
       </c>
       <c r="D304" s="13">
-        <v>26.095314533621998</v>
+        <v>27.590347071583</v>
       </c>
       <c r="E304" s="13">
-        <v>27.590347071583</v>
+        <v>25.416805555555001</v>
       </c>
       <c r="F304" s="13">
-        <v>25.416805555555001</v>
+        <v>27.787190476189998</v>
       </c>
       <c r="G304" s="14">
-        <v>27.669239436619002</v>
+        <v>20.661333333333001</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A305" s="12" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B305" s="14">
-        <v>47.940970873786</v>
+        <v>52.147790697673997</v>
       </c>
       <c r="C305" s="14">
-        <v>52.147790697673997</v>
+        <v>54.150481927709997</v>
       </c>
       <c r="D305" s="13">
-        <v>54.150481927709997</v>
+        <v>48.03275</v>
       </c>
       <c r="E305" s="13">
-        <v>48.03275</v>
+        <v>57.708823529410999</v>
       </c>
       <c r="F305" s="13">
-        <v>57.708823529410999</v>
+        <v>50.020632911391999</v>
       </c>
       <c r="G305" s="14">
-        <v>50.122777777777003</v>
+        <v>43.907692307692002</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A306" s="12" t="s">
-        <v>314</v>
+        <v>315</v>
       </c>
       <c r="B306" s="14">
-        <v>40.748571428570997</v>
+        <v>31.445454545454002</v>
       </c>
       <c r="C306" s="14">
-        <v>31.445454545454002</v>
+        <v>47.615128205128002</v>
       </c>
       <c r="D306" s="13">
-        <v>47.615128205128002</v>
+        <v>52.186875000000001</v>
       </c>
       <c r="E306" s="13">
-        <v>52.186875000000001</v>
+        <v>43.787358490566</v>
       </c>
       <c r="F306" s="13">
-        <v>43.787358490566</v>
+        <v>52.626470588235001</v>
       </c>
       <c r="G306" s="14">
-        <v>53.304838709677</v>
+        <v>36.86</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A307" s="12" t="s">
-        <v>315</v>
+        <v>316</v>
       </c>
       <c r="B307" s="14">
-        <v>55.622380952381</v>
+        <v>39.911714285713998</v>
       </c>
       <c r="C307" s="14">
-        <v>39.911714285713998</v>
+        <v>40.868833333333001</v>
       </c>
       <c r="D307" s="13">
-        <v>40.868833333333001</v>
+        <v>51.446562499999999</v>
       </c>
       <c r="E307" s="13">
-        <v>51.446562499999999</v>
+        <v>41.930483870967002</v>
       </c>
       <c r="F307" s="13">
-        <v>41.930483870967002</v>
+        <v>52.315517241378998</v>
       </c>
       <c r="G307" s="14">
-        <v>54.177818181817997</v>
+        <v>78.663749999999993</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A308" s="12" t="s">
-        <v>316</v>
+        <v>317</v>
       </c>
       <c r="B308" s="14">
-        <v>40.635316455696</v>
+        <v>48.566703296702997</v>
       </c>
       <c r="C308" s="14">
-        <v>48.566703296702997</v>
+        <v>55.040113636363003</v>
       </c>
       <c r="D308" s="13">
-        <v>55.040113636363003</v>
+        <v>51.297428571428</v>
       </c>
       <c r="E308" s="13">
-        <v>51.297428571428</v>
+        <v>52.898857142856997</v>
       </c>
       <c r="F308" s="13">
-        <v>52.898857142856997</v>
+        <v>41.002000000000002</v>
       </c>
       <c r="G308" s="14">
-        <v>38.677058823529002</v>
+        <v>29.878571428571</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A309" s="12" t="s">
-        <v>317</v>
+        <v>318</v>
       </c>
       <c r="B309" s="14">
-        <v>43.367311827957003</v>
+        <v>46.261948051948004</v>
       </c>
       <c r="C309" s="14">
-        <v>46.261948051948004</v>
+        <v>53.872166666665997</v>
       </c>
       <c r="D309" s="13">
-        <v>53.872166666665997</v>
+        <v>60.384571428571</v>
       </c>
       <c r="E309" s="13">
-        <v>60.384571428571</v>
+        <v>53.412705882352</v>
       </c>
       <c r="F309" s="13">
-        <v>53.412705882352</v>
+        <v>60.556349206348997</v>
       </c>
       <c r="G309" s="14">
-        <v>60.238644067796002</v>
+        <v>56.387142857142003</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A310" s="12" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="B310" s="14">
-        <v>13.116745712469999</v>
+        <v>13.502054766316</v>
       </c>
       <c r="C310" s="14">
-        <v>13.502054766316</v>
+        <v>13.881139559286</v>
       </c>
       <c r="D310" s="13">
-        <v>13.881139559286</v>
+        <v>13.803291986611001</v>
       </c>
       <c r="E310" s="13">
-        <v>13.803291986611001</v>
+        <v>13.363078134225001</v>
       </c>
       <c r="F310" s="13">
-        <v>13.363078134225001</v>
+        <v>13.429006875477</v>
       </c>
       <c r="G310" s="14">
-        <v>13.408220806794001</v>
+        <v>14.250424929177999</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A311" s="12" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="B311" s="14">
-        <v>46.631718749999997</v>
+        <v>43.445681818181001</v>
       </c>
       <c r="C311" s="14">
-        <v>43.445681818181001</v>
+        <v>45.3095</v>
       </c>
       <c r="D311" s="13">
-        <v>45.3095</v>
+        <v>63.973950617283997</v>
       </c>
       <c r="E311" s="13">
-        <v>63.973950617283997</v>
+        <v>57.630897435896998</v>
       </c>
       <c r="F311" s="13">
-        <v>57.630897435896998</v>
+        <v>54.163125000000001</v>
       </c>
       <c r="G311" s="14">
-        <v>55.730135135135001</v>
+        <v>57.379166666666002</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A312" s="12" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
       <c r="B312" s="14">
-        <v>25.277643097643001</v>
+        <v>24.482693498452001</v>
       </c>
       <c r="C312" s="14">
-        <v>24.482693498452001</v>
+        <v>21.669925187032</v>
       </c>
       <c r="D312" s="13">
-        <v>21.669925187032</v>
+        <v>22.560397877983998</v>
       </c>
       <c r="E312" s="13">
-        <v>22.560397877983998</v>
+        <v>26.028265582654999</v>
       </c>
       <c r="F312" s="13">
-        <v>26.028265582654999</v>
+        <v>22.268145896656002</v>
       </c>
       <c r="G312" s="14">
-        <v>21.970588235293999</v>
+        <v>40.976382978723002</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A313" s="12" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="B313" s="14">
-        <v>15.110654648956</v>
+        <v>15.775570175438</v>
       </c>
       <c r="C313" s="14">
-        <v>15.775570175438</v>
+        <v>15.596781802863999</v>
       </c>
       <c r="D313" s="13">
-        <v>15.596781802863999</v>
+        <v>15.030844409695</v>
       </c>
       <c r="E313" s="13">
-        <v>15.030844409695</v>
+        <v>16.182173546756001</v>
       </c>
       <c r="F313" s="13">
-        <v>16.182173546756001</v>
+        <v>16.527977067977002</v>
       </c>
       <c r="G313" s="14">
-        <v>16.420492831541001</v>
+        <v>16.047697841725999</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A314" s="12" t="s">
-        <v>322</v>
+        <v>323</v>
       </c>
       <c r="B314" s="14">
-        <v>100.49428571428599</v>
+        <v>78.251000000000005</v>
       </c>
       <c r="C314" s="14">
-        <v>78.251000000000005</v>
+        <v>79.588181818180999</v>
       </c>
       <c r="D314" s="13">
-        <v>79.588181818180999</v>
+        <v>99.275789473684</v>
       </c>
       <c r="E314" s="13">
-        <v>99.275789473684</v>
+        <v>91.25</v>
       </c>
       <c r="F314" s="13">
-        <v>91.25</v>
+        <v>115.690555555556</v>
       </c>
       <c r="G314" s="14">
-        <v>117.39764705882401</v>
+        <v>64.795000000000002</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A315" s="12" t="s">
-        <v>323</v>
+        <v>324</v>
       </c>
       <c r="B315" s="14">
-        <v>48.246434782607999</v>
+        <v>39.652758620688999</v>
       </c>
       <c r="C315" s="14">
-        <v>39.652758620688999</v>
+        <v>34.440097087378</v>
       </c>
       <c r="D315" s="13">
-        <v>34.440097087378</v>
+        <v>45.702352941176002</v>
       </c>
       <c r="E315" s="13">
-        <v>45.702352941176002</v>
+        <v>46.110609756096999</v>
       </c>
       <c r="F315" s="13">
-        <v>46.110609756096999</v>
+        <v>53.780786516852999</v>
       </c>
       <c r="G315" s="14">
-        <v>56.214874999999999</v>
+        <v>37.184545454545002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Ohjesivu</vt:lpstr>