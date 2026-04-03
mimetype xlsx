--- v0 (2025-12-19)
+++ v1 (2026-04-03)
@@ -7,70 +7,70 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="123820"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\SIIRTO\Poliisi.fi-tilastot\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F79BC1FF-4258-4102-8FC9-1D66FCCD0608}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{17CC4DB5-54C0-4913-B54C-5128E13F8287}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Ohjesivu" sheetId="1" r:id="rId1"/>
     <sheet name="Toimintavalmiusaika" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
   <webPublishing codePage="1252"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="338" uniqueCount="325">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="367" uniqueCount="325">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Poliisin keskimääräinen toimintavalmiusaika</t>
   </si>
   <si>
     <t>Poliisin tehtävät jaetaan niiden kiireellisyyden perusteella kiireellisyysluokkiin, joista A tarkoittaa korkeinta kiireellisyyttä, B kiireellistä ja C kiireetöntä tehtävää.</t>
   </si>
   <si>
     <t>Toimintavalmiusaika tarkoittaa sitä aikamäärää minuuteissa, mikä ensimmäiseltä poliisipartiolta kuluu paikalle pääsemiseen, kun poliisi on saanut tehtävän hoidettavakseen.</t>
   </si>
   <si>
     <t>Toimintavalmiusajan laskennassa huomioidaan sellaiset hätäkeskuksen antamat A-kiireellisyysluokan tehtävät, jotka kuuluvat tehtäväluokkiin:</t>
   </si>
   <si>
     <t xml:space="preserve"> 0  Hengen ja terveyden suojaan kohdistunut tehtävä</t>
   </si>
   <si>
     <t xml:space="preserve"> 1  Omaisuuden suojaan kohdistunut tehtävä</t>
   </si>
   <si>
     <t xml:space="preserve"> 2  Liikenneonnettomuudesta tai liikenteestä aiheutunut tehtävä</t>
   </si>
   <si>
@@ -83,141 +83,144 @@
     <t>120 minuuttia ylittävät ajat leikataan.</t>
   </si>
   <si>
     <t>Tilaston ajanjakso tapahtumapäivän mukaan.</t>
   </si>
   <si>
     <t>Tilastossa esitetään toimintavalmiusaika koko maan toteumana ja erikseen tapahtuma-alueittain (poliisilaitokset ja kunnat).</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Lähde: Poliisin tulostietojärjestelmä PolStat </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>16.12.2025</t>
+      <t>17.3.2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>20:10:28</t>
+      <t>20:10:54</t>
     </r>
   </si>
   <si>
     <t>Keskimääräinen toimintavalmiusaika (min)</t>
   </si>
   <si>
-    <t>2020</t>
-[...1 lines deleted...]
-  <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>01-11/2025</t>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>01-02/2026</t>
   </si>
   <si>
     <t>KOKO MAA</t>
   </si>
   <si>
     <t>HELSINKI</t>
   </si>
   <si>
     <t>ITÄ-UUSIMAA</t>
   </si>
   <si>
     <t>106 Hyvinkää</t>
   </si>
   <si>
     <t>186 Järvenpää</t>
   </si>
   <si>
     <t>245 Kerava</t>
   </si>
   <si>
     <t>611 Pornainen</t>
   </si>
   <si>
     <t>858 Tuusula</t>
   </si>
   <si>
     <t>407 Lapinjärvi</t>
   </si>
   <si>
     <t>434 Loviisa</t>
   </si>
   <si>
     <t>505 Mäntsälä</t>
   </si>
   <si>
     <t>543 Nurmijärvi</t>
   </si>
   <si>
     <t>018 Askola</t>
   </si>
   <si>
     <t>504 Myrskylä</t>
   </si>
   <si>
     <t>638 Porvoo</t>
   </si>
   <si>
     <t>616 Pukkila</t>
   </si>
   <si>
+    <t>/0</t>
+  </si>
+  <si>
     <t>753 Sipoo</t>
   </si>
   <si>
     <t>092 Vantaa</t>
   </si>
   <si>
     <t>KAAKKOIS-SUOMI</t>
   </si>
   <si>
     <t>075 Hamina</t>
   </si>
   <si>
     <t>489 Miehikkälä</t>
   </si>
   <si>
     <t>935 Virolahti</t>
   </si>
   <si>
     <t>153 Imatra</t>
   </si>
   <si>
     <t>580 Parikkala</t>
   </si>
   <si>
     <t>689 Rautjärvi</t>
@@ -640,53 +643,50 @@
     <t>230 Karvia</t>
   </si>
   <si>
     <t>484 Merikarvia</t>
   </si>
   <si>
     <t>747 Siikainen</t>
   </si>
   <si>
     <t>322 Kemiönsaari</t>
   </si>
   <si>
     <t>079 Harjavalta</t>
   </si>
   <si>
     <t>271 Kokemäki</t>
   </si>
   <si>
     <t>783 Säkylä</t>
   </si>
   <si>
     <t>019 Aura</t>
   </si>
   <si>
     <t>284 Koski Tl</t>
-  </si>
-[...1 lines deleted...]
-    <t>/0</t>
   </si>
   <si>
     <t>430 Loimaa</t>
   </si>
   <si>
     <t>480 Marttila</t>
   </si>
   <si>
     <t>561 Oripää</t>
   </si>
   <si>
     <t>636 Pöytyä</t>
   </si>
   <si>
     <t>445 Parainen</t>
   </si>
   <si>
     <t>531 Nakkila</t>
   </si>
   <si>
     <t>608 Pomarkku</t>
   </si>
   <si>
     <t>609 Pori</t>
   </si>
@@ -1158,91 +1158,94 @@
         <color rgb="FFE2E2E2"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FFE2E2E2"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="medium">
         <color rgb="FFC0C0C0"/>
       </right>
       <top/>
       <bottom style="medium">
         <color rgb="FFC0C0C0"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="18">
+  <cellXfs count="19">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="2" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="166" fontId="3" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="4" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" indent="4"/>
     </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
     <xf numFmtId="166" fontId="4" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
@@ -1612,102 +1615,102 @@
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:A24"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection sqref="A1:A5"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="125.5703125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A1" s="16"/>
+      <c r="A1" s="17"/>
     </row>
     <row r="2" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="16"/>
+      <c r="A2" s="17"/>
     </row>
     <row r="3" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A3" s="16"/>
+      <c r="A3" s="17"/>
     </row>
     <row r="4" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A4" s="16"/>
+      <c r="A4" s="17"/>
     </row>
     <row r="5" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A5" s="16"/>
+      <c r="A5" s="17"/>
     </row>
     <row r="6" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A6" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="7" spans="1:1" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="2" t="s">
         <v>1</v>
       </c>
     </row>
     <row r="8" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A8" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="9" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A9" s="17" t="s">
+      <c r="A9" s="18" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="10" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A10" s="16"/>
+      <c r="A10" s="17"/>
     </row>
     <row r="11" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A11" s="17" t="s">
+      <c r="A11" s="18" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="12" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A12" s="16"/>
+      <c r="A12" s="17"/>
     </row>
     <row r="13" spans="1:1" x14ac:dyDescent="0.2">
-      <c r="A13" s="17" t="s">
+      <c r="A13" s="18" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="14" spans="1:1" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A14" s="16"/>
+      <c r="A14" s="17"/>
     </row>
     <row r="15" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A15" s="1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="16" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A16" s="1" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="17" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A17" s="1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="18" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A18" s="1" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:1" x14ac:dyDescent="0.2">
       <c r="A19" s="1" t="s">
         <v>9</v>
       </c>
@@ -1736,7167 +1739,7167 @@
       <c r="A24" s="1" t="s">
         <v>13</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="4">
     <mergeCell ref="A1:A5"/>
     <mergeCell ref="A9:A10"/>
     <mergeCell ref="A11:A12"/>
     <mergeCell ref="A13:A14"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="A1:G315"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="49.140625" bestFit="1" customWidth="1"/>
-    <col min="2" max="2" width="6.140625" bestFit="1" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="4" max="6" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="2" max="2" width="7.42578125" bestFit="1" customWidth="1"/>
+    <col min="3" max="5" width="6.140625" bestFit="1" customWidth="1"/>
+    <col min="6" max="6" width="7.42578125" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="12.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="3" t="s">
         <v>14</v>
       </c>
       <c r="B1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>18</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>19</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>21</v>
       </c>
       <c r="B2" s="7">
-        <v>9.9373775698689997</v>
+        <v>9.7002048925859992</v>
       </c>
       <c r="C2" s="7">
-        <v>9.7002048925859992</v>
+        <v>9.9536173890559994</v>
       </c>
       <c r="D2" s="9">
-        <v>9.9536173890559994</v>
+        <v>9.646159667968</v>
       </c>
       <c r="E2" s="9">
-        <v>9.6461630859369993</v>
+        <v>9.6910098721469993</v>
       </c>
       <c r="F2" s="9">
-        <v>9.6910233047409999</v>
+        <v>9.5189422824989993</v>
       </c>
       <c r="G2" s="7">
-        <v>9.4808907973810008</v>
+        <v>9.8043424885549992</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="6"/>
     </row>
     <row r="4" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>22</v>
       </c>
       <c r="B4" s="7">
-        <v>5.103526088742</v>
+        <v>5.0827835890279998</v>
       </c>
       <c r="C4" s="7">
-        <v>5.0827835890279998</v>
+        <v>5.1764140189179999</v>
       </c>
       <c r="D4" s="9">
-        <v>5.1764140189179999</v>
+        <v>5.0214400458970001</v>
       </c>
       <c r="E4" s="9">
-        <v>5.0214400458970001</v>
+        <v>4.8600929629219998</v>
       </c>
       <c r="F4" s="9">
-        <v>4.8601826829529999</v>
+        <v>4.7549255298829998</v>
       </c>
       <c r="G4" s="7">
-        <v>4.7669523215950003</v>
+        <v>5.0181013470169997</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
     </row>
     <row r="6" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>23</v>
       </c>
       <c r="B6" s="7">
-        <v>8.050982446591</v>
+        <v>8.1108034263770001</v>
       </c>
       <c r="C6" s="7">
-        <v>8.1108034263770001</v>
+        <v>8.3224654804270006</v>
       </c>
       <c r="D6" s="9">
-        <v>8.3224654804270006</v>
+        <v>8.3792123629109998</v>
       </c>
       <c r="E6" s="9">
-        <v>8.3792123629109998</v>
+        <v>8.6550279407650006</v>
       </c>
       <c r="F6" s="9">
-        <v>8.6550279407650006</v>
+        <v>8.5285012755099991</v>
       </c>
       <c r="G6" s="7">
-        <v>8.531767068273</v>
+        <v>9.3882167832160004</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B7" s="13">
-        <v>6.1277014531039997</v>
+        <v>6.5692834890959997</v>
       </c>
       <c r="C7" s="13">
-        <v>6.5692834890959997</v>
+        <v>6.7392810457510004</v>
       </c>
       <c r="D7" s="13">
-        <v>6.7392810457510004</v>
+        <v>6.6686490939040004</v>
       </c>
       <c r="E7" s="13">
-        <v>6.6686490939040004</v>
+        <v>6.6423920863300001</v>
       </c>
       <c r="F7" s="13">
-        <v>6.6423920863300001</v>
+        <v>6.3648135593220001</v>
       </c>
       <c r="G7" s="13">
-        <v>6.43</v>
+        <v>7.5218181818180003</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B8" s="13">
-        <v>6.0878899082559998</v>
+        <v>6.3732558139529996</v>
       </c>
       <c r="C8" s="13">
-        <v>6.3732558139529996</v>
+        <v>6.444434782608</v>
       </c>
       <c r="D8" s="13">
-        <v>6.444434782608</v>
+        <v>6.089609609609</v>
       </c>
       <c r="E8" s="13">
-        <v>6.089609609609</v>
+        <v>6.2660754189940002</v>
       </c>
       <c r="F8" s="13">
-        <v>6.2660754189940002</v>
+        <v>5.9738082556589998</v>
       </c>
       <c r="G8" s="13">
-        <v>6.0545611510789996</v>
+        <v>6.9306862745090001</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B9" s="13">
-        <v>8.0557777777769992</v>
+        <v>8.3507485604599996</v>
       </c>
       <c r="C9" s="13">
-        <v>8.3507485604599996</v>
+        <v>8.7299809160299997</v>
       </c>
       <c r="D9" s="13">
-        <v>8.7299809160299997</v>
+        <v>9.268512720156</v>
       </c>
       <c r="E9" s="13">
-        <v>9.268512720156</v>
+        <v>9.3327915194340001</v>
       </c>
       <c r="F9" s="13">
-        <v>9.3327915194340001</v>
+        <v>8.3989873417719991</v>
       </c>
       <c r="G9" s="13">
-        <v>8.3900509337860001</v>
+        <v>9.6632183908039995</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B10" s="13">
-        <v>15.895714285714</v>
+        <v>16.133043478259999</v>
       </c>
       <c r="C10" s="13">
-        <v>16.133043478259999</v>
+        <v>17.468148148148</v>
       </c>
       <c r="D10" s="13">
-        <v>17.468148148148</v>
+        <v>17.137272727271998</v>
       </c>
       <c r="E10" s="13">
-        <v>17.137272727271998</v>
+        <v>18.105652173913001</v>
       </c>
       <c r="F10" s="13">
-        <v>18.105652173913001</v>
+        <v>14.397307692307001</v>
       </c>
       <c r="G10" s="13">
-        <v>14.634545454545</v>
+        <v>24.7075</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B11" s="13">
-        <v>9.3028450704220003</v>
+        <v>9.4213714285709997</v>
       </c>
       <c r="C11" s="13">
-        <v>9.4213714285709997</v>
+        <v>9.6628087167069996</v>
       </c>
       <c r="D11" s="13">
-        <v>9.6628087167069996</v>
+        <v>9.8479202279199995</v>
       </c>
       <c r="E11" s="13">
-        <v>9.8479202279199995</v>
+        <v>9.3749871465289996</v>
       </c>
       <c r="F11" s="13">
-        <v>9.3749871465289996</v>
+        <v>9.9393446601939992</v>
       </c>
       <c r="G11" s="13">
-        <v>9.8605026455020006</v>
+        <v>10.297777777777</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B12" s="13">
-        <v>20.64</v>
+        <v>17.596923076923002</v>
       </c>
       <c r="C12" s="13">
-        <v>17.596923076923002</v>
+        <v>20.1295</v>
       </c>
       <c r="D12" s="13">
-        <v>20.1295</v>
+        <v>17.440909090908999</v>
       </c>
       <c r="E12" s="13">
-        <v>17.440909090908999</v>
+        <v>21.952758620689</v>
       </c>
       <c r="F12" s="13">
-        <v>21.952758620689</v>
+        <v>25.5153125</v>
       </c>
       <c r="G12" s="13">
-        <v>25.703870967741</v>
+        <v>23.548333333333002</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B13" s="13">
-        <v>12.542847682119</v>
+        <v>13.351307692307</v>
       </c>
       <c r="C13" s="13">
-        <v>13.351307692307</v>
+        <v>15.297946428571001</v>
       </c>
       <c r="D13" s="13">
-        <v>15.297946428571001</v>
+        <v>15.524198473282</v>
       </c>
       <c r="E13" s="13">
-        <v>15.524198473282</v>
+        <v>17.673274336283001</v>
       </c>
       <c r="F13" s="13">
-        <v>17.673274336283001</v>
+        <v>14.959731543624001</v>
       </c>
       <c r="G13" s="13">
-        <v>15.17977443609</v>
+        <v>17.930526315788999</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B14" s="13">
-        <v>15.463838383838</v>
+        <v>13.810855855854999</v>
       </c>
       <c r="C14" s="13">
-        <v>13.810855855854999</v>
+        <v>15.35776744186</v>
       </c>
       <c r="D14" s="13">
-        <v>15.35776744186</v>
+        <v>14.934973544972999</v>
       </c>
       <c r="E14" s="13">
-        <v>14.934973544972999</v>
+        <v>15.240722222222001</v>
       </c>
       <c r="F14" s="13">
-        <v>15.240722222222001</v>
+        <v>15.012938596491001</v>
       </c>
       <c r="G14" s="13">
-        <v>15.032347417840001</v>
+        <v>15.002424242424</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B15" s="13">
-        <v>12.226862745098</v>
+        <v>11.928177215189001</v>
       </c>
       <c r="C15" s="13">
-        <v>11.928177215189001</v>
+        <v>12.085796344646999</v>
       </c>
       <c r="D15" s="13">
-        <v>12.085796344646999</v>
+        <v>12.918797653958</v>
       </c>
       <c r="E15" s="13">
-        <v>12.918797653958</v>
+        <v>13.450806916426</v>
       </c>
       <c r="F15" s="13">
-        <v>13.450806916426</v>
+        <v>12.815784061696</v>
       </c>
       <c r="G15" s="13">
-        <v>12.498323863635999</v>
+        <v>13.611578947368001</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B16" s="13">
-        <v>15.042857142857001</v>
+        <v>16.09</v>
       </c>
       <c r="C16" s="13">
-        <v>16.09</v>
+        <v>13.998518518518001</v>
       </c>
       <c r="D16" s="13">
-        <v>13.998518518518001</v>
+        <v>17.433103448274998</v>
       </c>
       <c r="E16" s="13">
-        <v>17.433103448274998</v>
+        <v>15.720256410256001</v>
       </c>
       <c r="F16" s="13">
-        <v>15.720256410256001</v>
+        <v>17.298947368421</v>
       </c>
       <c r="G16" s="13">
-        <v>17.398108108108001</v>
+        <v>18.350000000000001</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B17" s="13">
-        <v>31.112777777777001</v>
+        <v>27.104375000000001</v>
       </c>
       <c r="C17" s="13">
-        <v>27.104375000000001</v>
+        <v>25.266249999999999</v>
       </c>
       <c r="D17" s="13">
-        <v>25.266249999999999</v>
+        <v>23.562000000000001</v>
       </c>
       <c r="E17" s="13">
-        <v>23.562000000000001</v>
+        <v>20.748571428571001</v>
       </c>
       <c r="F17" s="13">
-        <v>20.748571428571001</v>
+        <v>23.66</v>
       </c>
       <c r="G17" s="13">
-        <v>23.66</v>
+        <v>39.119999999999997</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B18" s="13">
-        <v>7.725678294573</v>
+        <v>8.1530484988449992</v>
       </c>
       <c r="C18" s="13">
-        <v>8.1530484988449992</v>
+        <v>8.1476904761900002</v>
       </c>
       <c r="D18" s="13">
-        <v>8.1476904761900002</v>
+        <v>8.0904615384609997</v>
       </c>
       <c r="E18" s="13">
-        <v>8.0904615384609997</v>
+        <v>8.7375000000000007</v>
       </c>
       <c r="F18" s="13">
-        <v>8.7375000000000007</v>
+        <v>8.3705630630630008</v>
       </c>
       <c r="G18" s="13">
-        <v>8.4711192214109996</v>
+        <v>8.4730303030300007</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B19" s="13">
-        <v>33.951999999999998</v>
+        <v>24.821999999999999</v>
       </c>
       <c r="C19" s="13">
-        <v>24.821999999999999</v>
+        <v>25.789230769229999</v>
       </c>
       <c r="D19" s="13">
-        <v>25.789230769229999</v>
+        <v>25.397272727272</v>
       </c>
       <c r="E19" s="13">
-        <v>25.397272727272</v>
+        <v>36</v>
       </c>
       <c r="F19" s="13">
-        <v>36</v>
-[...1 lines deleted...]
-      <c r="G19" s="13">
         <v>26.440833333333</v>
+      </c>
+      <c r="G19" s="14" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B20" s="13">
-        <v>12.078888888888001</v>
+        <v>12.247556818181</v>
       </c>
       <c r="C20" s="13">
-        <v>12.247556818181</v>
+        <v>12.814064516128999</v>
       </c>
       <c r="D20" s="13">
-        <v>12.814064516128999</v>
+        <v>15.648888888887999</v>
       </c>
       <c r="E20" s="13">
-        <v>15.648888888887999</v>
+        <v>14.196363636362999</v>
       </c>
       <c r="F20" s="13">
-        <v>14.196363636362999</v>
+        <v>13.382648648648001</v>
       </c>
       <c r="G20" s="13">
-        <v>13.258735632183001</v>
+        <v>14.393461538461001</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B21" s="13">
-        <v>6.9258038485410003</v>
+        <v>6.9002157360399998</v>
       </c>
       <c r="C21" s="13">
-        <v>6.9002157360399998</v>
+        <v>7.189380504991</v>
       </c>
       <c r="D21" s="13">
-        <v>7.189380504991</v>
+        <v>7.1942450142450003</v>
       </c>
       <c r="E21" s="13">
-        <v>7.1942450142450003</v>
+        <v>7.6325801104969999</v>
       </c>
       <c r="F21" s="13">
-        <v>7.6325801104969999</v>
+        <v>7.615200304259</v>
       </c>
       <c r="G21" s="13">
-        <v>7.6044603524219996</v>
+        <v>8.3043048576210001</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="6"/>
     </row>
     <row r="23" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B23" s="7">
-        <v>9.2381303392720007</v>
+        <v>9.1626750142280002</v>
       </c>
       <c r="C23" s="7">
-        <v>9.1626750142280002</v>
+        <v>9.6162940086469995</v>
       </c>
       <c r="D23" s="9">
-        <v>9.6162940086469995</v>
+        <v>9.1958953846149996</v>
       </c>
       <c r="E23" s="9">
-        <v>9.1958953846149996</v>
+        <v>8.8405370145629991</v>
       </c>
       <c r="F23" s="9">
-        <v>8.8405370145629991</v>
+        <v>9.1795196374620005</v>
       </c>
       <c r="G23" s="7">
-        <v>9.1537397305290007</v>
+        <v>9.2386411889590008</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
-        <v>40</v>
-[...4 lines deleted...]
-      <c r="C24" s="14">
+        <v>41</v>
+      </c>
+      <c r="B24" s="15">
         <v>14.839391891890999</v>
       </c>
+      <c r="C24" s="15">
+        <v>14.447828947368</v>
+      </c>
       <c r="D24" s="13">
-        <v>14.447828947368</v>
+        <v>12.470416666666001</v>
       </c>
       <c r="E24" s="13">
-        <v>12.470416666666001</v>
+        <v>13.549919354838</v>
       </c>
       <c r="F24" s="13">
-        <v>13.549919354838</v>
-[...2 lines deleted...]
-        <v>12.590291970801999</v>
+        <v>12.523133333333</v>
+      </c>
+      <c r="G24" s="15">
+        <v>14.529</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
-        <v>41</v>
-[...4 lines deleted...]
-      <c r="C25" s="14">
+        <v>42</v>
+      </c>
+      <c r="B25" s="15">
         <v>26.963999999999999</v>
       </c>
+      <c r="C25" s="15">
+        <v>38.045555555554998</v>
+      </c>
       <c r="D25" s="13">
-        <v>38.045555555554998</v>
+        <v>28.816666666665999</v>
       </c>
       <c r="E25" s="13">
-        <v>28.816666666665999</v>
+        <v>29.708749999999998</v>
       </c>
       <c r="F25" s="13">
-        <v>29.708749999999998</v>
-[...2 lines deleted...]
-        <v>29.51</v>
+        <v>30.708749999999998</v>
+      </c>
+      <c r="G25" s="15">
+        <v>34.22</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
-        <v>42</v>
-[...4 lines deleted...]
-      <c r="C26" s="14">
+        <v>43</v>
+      </c>
+      <c r="B26" s="15">
         <v>25.352307692307001</v>
       </c>
+      <c r="C26" s="15">
+        <v>23.148333333332999</v>
+      </c>
       <c r="D26" s="13">
-        <v>23.148333333332999</v>
+        <v>25.118333333332998</v>
       </c>
       <c r="E26" s="13">
-        <v>25.118333333332998</v>
+        <v>31.517499999999998</v>
       </c>
       <c r="F26" s="13">
-        <v>31.517499999999998</v>
-[...2 lines deleted...]
-        <v>19.510555555555001</v>
+        <v>19.481052631577999</v>
+      </c>
+      <c r="G26" s="15">
+        <v>10.93</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
-        <v>43</v>
-[...4 lines deleted...]
-      <c r="C27" s="14">
+        <v>44</v>
+      </c>
+      <c r="B27" s="15">
         <v>7.2304010025060004</v>
       </c>
+      <c r="C27" s="15">
+        <v>7.8445882352940002</v>
+      </c>
       <c r="D27" s="13">
-        <v>7.8445882352940002</v>
+        <v>8.5311494252869995</v>
       </c>
       <c r="E27" s="13">
-        <v>8.5311494252869995</v>
+        <v>8.3395307917880004</v>
       </c>
       <c r="F27" s="13">
-        <v>8.3395307917880004</v>
-[...2 lines deleted...]
-        <v>8.5171153846149998</v>
+        <v>8.9772916666659999</v>
+      </c>
+      <c r="G27" s="15">
+        <v>8.157906976744</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
-        <v>44</v>
-[...4 lines deleted...]
-      <c r="C28" s="14">
+        <v>45</v>
+      </c>
+      <c r="B28" s="15">
         <v>31.582702702702001</v>
       </c>
+      <c r="C28" s="15">
+        <v>32.789310344827001</v>
+      </c>
       <c r="D28" s="13">
-        <v>32.789310344827001</v>
+        <v>32.456363636363001</v>
       </c>
       <c r="E28" s="13">
-        <v>32.456363636363001</v>
+        <v>33.084800000000001</v>
       </c>
       <c r="F28" s="13">
-        <v>33.084800000000001</v>
-[...2 lines deleted...]
-        <v>34.220399999999998</v>
+        <v>34.749230769230003</v>
+      </c>
+      <c r="G28" s="15">
+        <v>34.695999999999998</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
-        <v>45</v>
-[...4 lines deleted...]
-      <c r="C29" s="14">
+        <v>46</v>
+      </c>
+      <c r="B29" s="15">
         <v>18.276153846153001</v>
       </c>
+      <c r="C29" s="15">
+        <v>20.886071428571</v>
+      </c>
       <c r="D29" s="13">
-        <v>20.886071428571</v>
+        <v>19.663043478260001</v>
       </c>
       <c r="E29" s="13">
-        <v>19.663043478260001</v>
+        <v>19.599615384614999</v>
       </c>
       <c r="F29" s="13">
-        <v>19.599615384614999</v>
-[...2 lines deleted...]
-        <v>17.577619047618999</v>
+        <v>17.633333333332999</v>
+      </c>
+      <c r="G29" s="15">
+        <v>22.85</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
-        <v>46</v>
-[...4 lines deleted...]
-      <c r="C30" s="14">
+        <v>47</v>
+      </c>
+      <c r="B30" s="15">
         <v>15.134634146341</v>
       </c>
+      <c r="C30" s="15">
+        <v>13.765750000000001</v>
+      </c>
       <c r="D30" s="13">
-        <v>13.765750000000001</v>
+        <v>18.196285714285001</v>
       </c>
       <c r="E30" s="13">
-        <v>18.196285714285001</v>
+        <v>18.300666666666</v>
       </c>
       <c r="F30" s="13">
-        <v>18.300666666666</v>
-[...2 lines deleted...]
-        <v>13.721666666666</v>
+        <v>13.705348837209</v>
+      </c>
+      <c r="G30" s="15">
+        <v>13.705</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
-        <v>47</v>
-[...4 lines deleted...]
-      <c r="C31" s="14">
+        <v>48</v>
+      </c>
+      <c r="B31" s="15">
         <v>7.2437500000000004</v>
       </c>
+      <c r="C31" s="15">
+        <v>8.1055315870569995</v>
+      </c>
       <c r="D31" s="13">
-        <v>8.1055315870569995</v>
+        <v>7.0800405405399998</v>
       </c>
       <c r="E31" s="13">
-        <v>7.0800405405399998</v>
+        <v>6.5284810126580002</v>
       </c>
       <c r="F31" s="13">
-        <v>6.5284810126580002</v>
-[...2 lines deleted...]
-        <v>6.5413525835859998</v>
+        <v>6.577997218358</v>
+      </c>
+      <c r="G31" s="15">
+        <v>6.0097894736840001</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
-        <v>48</v>
-[...4 lines deleted...]
-      <c r="C32" s="14">
+        <v>49</v>
+      </c>
+      <c r="B32" s="15">
         <v>13.403541666665999</v>
       </c>
+      <c r="C32" s="15">
+        <v>14.539818181817999</v>
+      </c>
       <c r="D32" s="13">
-        <v>14.539818181817999</v>
+        <v>13.344651162790001</v>
       </c>
       <c r="E32" s="13">
-        <v>13.344651162790001</v>
+        <v>13.802702702702</v>
       </c>
       <c r="F32" s="13">
-        <v>13.802702702702</v>
-[...2 lines deleted...]
-        <v>14.142195121951</v>
+        <v>14.132272727271999</v>
+      </c>
+      <c r="G32" s="15">
+        <v>17.91</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
-        <v>49</v>
-[...4 lines deleted...]
-      <c r="C33" s="14">
+        <v>50</v>
+      </c>
+      <c r="B33" s="15">
         <v>8.5339920159679998</v>
       </c>
+      <c r="C33" s="15">
+        <v>9.3518763557480007</v>
+      </c>
       <c r="D33" s="13">
-        <v>9.3518763557480007</v>
+        <v>8.96875</v>
       </c>
       <c r="E33" s="13">
-        <v>8.96875</v>
+        <v>9.1073433874709995</v>
       </c>
       <c r="F33" s="13">
-        <v>9.1073433874709995</v>
-[...2 lines deleted...]
-        <v>9.4303797468349995</v>
+        <v>9.4115688367120001</v>
+      </c>
+      <c r="G33" s="15">
+        <v>9.8211711711710006</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
-        <v>50</v>
-[...4 lines deleted...]
-      <c r="C34" s="14">
+        <v>51</v>
+      </c>
+      <c r="B34" s="15">
         <v>7.5282291666659997</v>
       </c>
+      <c r="C34" s="15">
+        <v>7.3347206385400003</v>
+      </c>
       <c r="D34" s="13">
-        <v>7.3347206385400003</v>
+        <v>7.5130033003300003</v>
       </c>
       <c r="E34" s="13">
-        <v>7.5130033003300003</v>
+        <v>7.0017363344049999</v>
       </c>
       <c r="F34" s="13">
-        <v>7.0017363344049999</v>
-[...2 lines deleted...]
-        <v>7.2660684769769999</v>
+        <v>7.2908081896550003</v>
+      </c>
+      <c r="G34" s="15">
+        <v>7.3643749999999999</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
-        <v>51</v>
-[...4 lines deleted...]
-      <c r="C35" s="14">
+        <v>52</v>
+      </c>
+      <c r="B35" s="15">
         <v>15.038947368421001</v>
       </c>
+      <c r="C35" s="15">
+        <v>19.335000000000001</v>
+      </c>
       <c r="D35" s="13">
-        <v>19.335000000000001</v>
+        <v>17.580416666666</v>
       </c>
       <c r="E35" s="13">
-        <v>17.580416666666</v>
+        <v>21.57</v>
       </c>
       <c r="F35" s="13">
-        <v>21.57</v>
-[...2 lines deleted...]
-        <v>16.7225</v>
+        <v>16.554761904761001</v>
+      </c>
+      <c r="G35" s="15">
+        <v>18.21</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
-        <v>52</v>
-[...4 lines deleted...]
-      <c r="C36" s="14">
+        <v>53</v>
+      </c>
+      <c r="B36" s="15">
         <v>20.14475409836</v>
       </c>
+      <c r="C36" s="15">
+        <v>19.110535714285</v>
+      </c>
       <c r="D36" s="13">
-        <v>19.110535714285</v>
+        <v>18.919791666666001</v>
       </c>
       <c r="E36" s="13">
-        <v>18.919791666666001</v>
+        <v>19.424210526315001</v>
       </c>
       <c r="F36" s="13">
-        <v>19.424210526315001</v>
-[...2 lines deleted...]
-        <v>18.644716981131999</v>
+        <v>18.882000000000001</v>
+      </c>
+      <c r="G36" s="15">
+        <v>23.6525</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
-        <v>53</v>
-[...4 lines deleted...]
-      <c r="C37" s="14">
+        <v>54</v>
+      </c>
+      <c r="B37" s="15">
         <v>23.688148148147999</v>
       </c>
+      <c r="C37" s="15">
+        <v>27.713684210526001</v>
+      </c>
       <c r="D37" s="13">
-        <v>27.713684210526001</v>
+        <v>26.623043478260001</v>
       </c>
       <c r="E37" s="13">
-        <v>26.623043478260001</v>
+        <v>21.177142857142002</v>
       </c>
       <c r="F37" s="13">
-        <v>21.177142857142002</v>
-[...1 lines deleted...]
-      <c r="G37" s="14">
         <v>25.909411764704998</v>
+      </c>
+      <c r="G37" s="15">
+        <v>23.085000000000001</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
-        <v>54</v>
-[...4 lines deleted...]
-      <c r="C38" s="14">
+        <v>55</v>
+      </c>
+      <c r="B38" s="15">
         <v>16.689142857141999</v>
       </c>
+      <c r="C38" s="15">
+        <v>14.296363636362999</v>
+      </c>
       <c r="D38" s="13">
-        <v>14.296363636362999</v>
+        <v>14.693333333332999</v>
       </c>
       <c r="E38" s="13">
-        <v>14.693333333332999</v>
+        <v>12.975</v>
       </c>
       <c r="F38" s="13">
-        <v>12.975</v>
-[...2 lines deleted...]
-        <v>20.011428571427999</v>
+        <v>20.191290322579999</v>
+      </c>
+      <c r="G38" s="15">
+        <v>17.816666666665999</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="6"/>
     </row>
     <row r="40" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40" s="7">
-        <v>8.4949445129460006</v>
+        <v>8.6382442385360001</v>
       </c>
       <c r="C40" s="7">
-        <v>8.6382442385360001</v>
+        <v>9.2006666666660006</v>
       </c>
       <c r="D40" s="9">
-        <v>9.2006666666660006</v>
+        <v>9.0069386814199994</v>
       </c>
       <c r="E40" s="9">
-        <v>9.0069386814199994</v>
+        <v>9.4816603096249992</v>
       </c>
       <c r="F40" s="9">
-        <v>9.4816603096249992</v>
+        <v>9.4062644151560004</v>
       </c>
       <c r="G40" s="7">
-        <v>9.4089483105839999</v>
+        <v>10.016256613755999</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
-        <v>56</v>
-[...4 lines deleted...]
-      <c r="C41" s="14">
+        <v>57</v>
+      </c>
+      <c r="B41" s="15">
         <v>6.9310172206639997</v>
       </c>
+      <c r="C41" s="15">
+        <v>7.4252398373980002</v>
+      </c>
       <c r="D41" s="13">
-        <v>7.4252398373980002</v>
+        <v>7.5080542635649996</v>
       </c>
       <c r="E41" s="13">
-        <v>7.5080542635649996</v>
+        <v>7.939800958348</v>
       </c>
       <c r="F41" s="13">
-        <v>7.939800958348</v>
-[...2 lines deleted...]
-        <v>8.1870764353640002</v>
+        <v>8.185232520325</v>
+      </c>
+      <c r="G41" s="15">
+        <v>9.0098526315779992</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
-        <v>57</v>
-[...4 lines deleted...]
-      <c r="C42" s="14">
+        <v>58</v>
+      </c>
+      <c r="B42" s="15">
         <v>6.4194871794869997</v>
       </c>
+      <c r="C42" s="15">
+        <v>6.422962962962</v>
+      </c>
       <c r="D42" s="13">
-        <v>6.422962962962</v>
+        <v>5.8750909090899999</v>
       </c>
       <c r="E42" s="13">
-        <v>5.8750909090899999</v>
+        <v>6.2268292682919997</v>
       </c>
       <c r="F42" s="13">
-        <v>6.2268292682919997</v>
-[...2 lines deleted...]
-        <v>7.1552272727270001</v>
+        <v>7.2226530612240003</v>
+      </c>
+      <c r="G42" s="15">
+        <v>8.6255555555549996</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
-        <v>58</v>
-[...4 lines deleted...]
-      <c r="C43" s="14">
+        <v>59</v>
+      </c>
+      <c r="B43" s="15">
         <v>16.936352941176001</v>
       </c>
+      <c r="C43" s="15">
+        <v>15.924181818180999</v>
+      </c>
       <c r="D43" s="13">
-        <v>15.924181818180999</v>
+        <v>13.558888888887999</v>
       </c>
       <c r="E43" s="13">
-        <v>13.558888888887999</v>
+        <v>15.237159090909</v>
       </c>
       <c r="F43" s="13">
-        <v>15.237159090909</v>
-[...2 lines deleted...]
-        <v>12.352830188679</v>
+        <v>12.992321428571</v>
+      </c>
+      <c r="G43" s="15">
+        <v>23.461428571428002</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
-        <v>59</v>
-[...4 lines deleted...]
-      <c r="C44" s="14">
+        <v>60</v>
+      </c>
+      <c r="B44" s="15">
         <v>7.8196385542159996</v>
       </c>
+      <c r="C44" s="15">
+        <v>9.098187134502</v>
+      </c>
       <c r="D44" s="13">
-        <v>9.098187134502</v>
+        <v>9.5138541666660004</v>
       </c>
       <c r="E44" s="13">
-        <v>9.5138541666660004</v>
+        <v>9.6733759590789994</v>
       </c>
       <c r="F44" s="13">
-        <v>9.6733759590789994</v>
-[...2 lines deleted...]
-        <v>10.032178770949001</v>
+        <v>10.051189873417</v>
+      </c>
+      <c r="G44" s="15">
+        <v>9.3637704918030007</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
-        <v>60</v>
-[...4 lines deleted...]
-      <c r="C45" s="14">
+        <v>61</v>
+      </c>
+      <c r="B45" s="15">
         <v>12.590999999999999</v>
       </c>
+      <c r="C45" s="15">
+        <v>13.973333333333001</v>
+      </c>
       <c r="D45" s="13">
-        <v>13.973333333333001</v>
+        <v>11.800178571428001</v>
       </c>
       <c r="E45" s="13">
-        <v>11.800178571428001</v>
+        <v>16.64725</v>
       </c>
       <c r="F45" s="13">
-        <v>16.64725</v>
-[...2 lines deleted...]
-        <v>16.48</v>
+        <v>16.290701754385999</v>
+      </c>
+      <c r="G45" s="15">
+        <v>16.857142857142001</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
-        <v>61</v>
-[...4 lines deleted...]
-      <c r="C46" s="14">
+        <v>62</v>
+      </c>
+      <c r="B46" s="15">
         <v>17.757037037037001</v>
       </c>
+      <c r="C46" s="15">
+        <v>17.739629629629</v>
+      </c>
       <c r="D46" s="13">
-        <v>17.739629629629</v>
+        <v>16.895777777776999</v>
       </c>
       <c r="E46" s="13">
-        <v>16.895777777776999</v>
+        <v>17.980769230768999</v>
       </c>
       <c r="F46" s="13">
-        <v>17.980769230768999</v>
-[...2 lines deleted...]
-        <v>16.604492753622999</v>
+        <v>16.382337662337001</v>
+      </c>
+      <c r="G46" s="15">
+        <v>23.06</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="12" t="s">
-        <v>62</v>
-[...4 lines deleted...]
-      <c r="C47" s="14">
+        <v>63</v>
+      </c>
+      <c r="B47" s="15">
         <v>10.913534136546</v>
       </c>
+      <c r="C47" s="15">
+        <v>11.210590476189999</v>
+      </c>
       <c r="D47" s="13">
-        <v>11.210590476189999</v>
+        <v>10.732293233082</v>
       </c>
       <c r="E47" s="13">
-        <v>10.732293233082</v>
+        <v>11.211115618660999</v>
       </c>
       <c r="F47" s="13">
-        <v>11.211115618660999</v>
-[...2 lines deleted...]
-        <v>10.584880174290999</v>
+        <v>10.413988095238</v>
+      </c>
+      <c r="G47" s="15">
+        <v>10.915569620253001</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
-        <v>63</v>
-[...4 lines deleted...]
-      <c r="C48" s="14">
+        <v>64</v>
+      </c>
+      <c r="B48" s="15">
         <v>12.346885813148001</v>
       </c>
+      <c r="C48" s="15">
+        <v>14.048943661971</v>
+      </c>
       <c r="D48" s="13">
-        <v>14.048943661971</v>
+        <v>13.098014440432999</v>
       </c>
       <c r="E48" s="13">
-        <v>13.098014440432999</v>
+        <v>12.833553008596001</v>
       </c>
       <c r="F48" s="13">
-        <v>12.833553008596001</v>
-[...2 lines deleted...]
-        <v>12.090781249999999</v>
+        <v>12.125511363636001</v>
+      </c>
+      <c r="G48" s="15">
+        <v>11.726428571428</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
-        <v>64</v>
-[...4 lines deleted...]
-      <c r="C49" s="14">
+        <v>65</v>
+      </c>
+      <c r="B49" s="15">
         <v>15.711666666666</v>
       </c>
+      <c r="C49" s="15">
+        <v>17.302631578947</v>
+      </c>
       <c r="D49" s="13">
-        <v>17.302631578947</v>
+        <v>13.792222222222</v>
       </c>
       <c r="E49" s="13">
-        <v>13.792222222222</v>
+        <v>17.532558139534</v>
       </c>
       <c r="F49" s="13">
-        <v>17.532558139534</v>
-[...2 lines deleted...]
-        <v>16.348367346938002</v>
+        <v>16.1708</v>
+      </c>
+      <c r="G49" s="15">
+        <v>15.272500000000001</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
-        <v>65</v>
-[...4 lines deleted...]
-      <c r="C50" s="14">
+        <v>66</v>
+      </c>
+      <c r="B50" s="15">
         <v>11.840769230769</v>
       </c>
+      <c r="C50" s="15">
+        <v>11.083969465648</v>
+      </c>
       <c r="D50" s="13">
-        <v>11.083969465648</v>
+        <v>10.6673828125</v>
       </c>
       <c r="E50" s="13">
-        <v>10.6673828125</v>
+        <v>11.368054298642001</v>
       </c>
       <c r="F50" s="13">
-        <v>11.368054298642001</v>
-[...2 lines deleted...]
-        <v>11.945022421524</v>
+        <v>12.19979253112</v>
+      </c>
+      <c r="G50" s="15">
+        <v>11.649782608695</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="6"/>
     </row>
     <row r="52" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B52" s="7">
-        <v>10.54504121634</v>
+        <v>10.491439216521</v>
       </c>
       <c r="C52" s="7">
-        <v>10.491439216521</v>
+        <v>10.734722488038001</v>
       </c>
       <c r="D52" s="9">
-        <v>10.734722488038001</v>
+        <v>9.9172207016670004</v>
       </c>
       <c r="E52" s="9">
-        <v>9.9172207016670004</v>
+        <v>10.258263954587999</v>
       </c>
       <c r="F52" s="9">
-        <v>10.258263954587999</v>
+        <v>9.7661594202890001</v>
       </c>
       <c r="G52" s="7">
-        <v>9.7056598852370009</v>
+        <v>10.013454545454</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
-        <v>67</v>
-[...4 lines deleted...]
-      <c r="C53" s="14">
+        <v>68</v>
+      </c>
+      <c r="B53" s="15">
         <v>7.4119665271960002</v>
       </c>
+      <c r="C53" s="15">
+        <v>7.8648387096769996</v>
+      </c>
       <c r="D53" s="13">
-        <v>7.8648387096769996</v>
+        <v>7.0272043010749998</v>
       </c>
       <c r="E53" s="13">
-        <v>7.0272043010749998</v>
+        <v>8.5882142857140007</v>
       </c>
       <c r="F53" s="13">
-        <v>8.5882142857140007</v>
-[...2 lines deleted...]
-        <v>8.2819387755099996</v>
+        <v>8.2358604651159997</v>
+      </c>
+      <c r="G53" s="15">
+        <v>9.5991304347819995</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
-        <v>68</v>
-[...4 lines deleted...]
-      <c r="C54" s="14">
+        <v>69</v>
+      </c>
+      <c r="B54" s="15">
         <v>16.04</v>
       </c>
+      <c r="C54" s="15">
+        <v>15.555769230769</v>
+      </c>
       <c r="D54" s="13">
-        <v>15.555769230769</v>
+        <v>16.726875</v>
       </c>
       <c r="E54" s="13">
-        <v>16.726875</v>
+        <v>17.678000000000001</v>
       </c>
       <c r="F54" s="13">
-        <v>17.678000000000001</v>
-[...2 lines deleted...]
-        <v>15.10125</v>
+        <v>15.750400000000001</v>
+      </c>
+      <c r="G54" s="15">
+        <v>17.902000000000001</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
-        <v>69</v>
-[...4 lines deleted...]
-      <c r="C55" s="14">
+        <v>70</v>
+      </c>
+      <c r="B55" s="15">
         <v>12.413114754098</v>
       </c>
+      <c r="C55" s="15">
+        <v>11.9945</v>
+      </c>
       <c r="D55" s="13">
-        <v>11.9945</v>
+        <v>11.025777777777</v>
       </c>
       <c r="E55" s="13">
-        <v>11.025777777777</v>
+        <v>10.041162790696999</v>
       </c>
       <c r="F55" s="13">
-        <v>10.041162790696999</v>
-[...2 lines deleted...]
-        <v>11.312439024390001</v>
+        <v>11.165454545454001</v>
+      </c>
+      <c r="G55" s="15">
+        <v>11.784000000000001</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
-        <v>70</v>
-[...4 lines deleted...]
-      <c r="C56" s="14">
+        <v>71</v>
+      </c>
+      <c r="B56" s="15">
         <v>14.521212121212001</v>
       </c>
+      <c r="C56" s="15">
+        <v>15.0265</v>
+      </c>
       <c r="D56" s="13">
-        <v>15.0265</v>
+        <v>12.915932203389</v>
       </c>
       <c r="E56" s="13">
-        <v>12.915932203389</v>
+        <v>15.7</v>
       </c>
       <c r="F56" s="13">
-        <v>15.7</v>
-[...2 lines deleted...]
-        <v>13.278518518518</v>
+        <v>13.233818181818</v>
+      </c>
+      <c r="G56" s="15">
+        <v>12.6275</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
-        <v>71</v>
-[...4 lines deleted...]
-      <c r="C57" s="14">
+        <v>72</v>
+      </c>
+      <c r="B57" s="15">
         <v>16.975000000000001</v>
       </c>
+      <c r="C57" s="15">
+        <v>15.664117647057999</v>
+      </c>
       <c r="D57" s="13">
-        <v>15.664117647057999</v>
+        <v>21.751111111111001</v>
       </c>
       <c r="E57" s="13">
-        <v>21.751111111111001</v>
+        <v>21.753636363636002</v>
       </c>
       <c r="F57" s="13">
-        <v>21.753636363636002</v>
-[...2 lines deleted...]
-        <v>17.544615384615</v>
+        <v>16.920625000000001</v>
+      </c>
+      <c r="G57" s="15">
+        <v>12.6</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
-        <v>72</v>
-[...4 lines deleted...]
-      <c r="C58" s="14">
+        <v>73</v>
+      </c>
+      <c r="B58" s="15">
         <v>25.936666666666</v>
       </c>
+      <c r="C58" s="15">
+        <v>30.040256410255999</v>
+      </c>
       <c r="D58" s="13">
-        <v>30.040256410255999</v>
+        <v>28.98</v>
       </c>
       <c r="E58" s="13">
-        <v>28.98</v>
+        <v>30.657241379310001</v>
       </c>
       <c r="F58" s="13">
-        <v>30.657241379310001</v>
-[...2 lines deleted...]
-        <v>25.96</v>
+        <v>26.228260869564998</v>
+      </c>
+      <c r="G58" s="15">
+        <v>39.31</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
-        <v>73</v>
-[...4 lines deleted...]
-      <c r="C59" s="14">
+        <v>74</v>
+      </c>
+      <c r="B59" s="15">
         <v>11.175622489959</v>
       </c>
+      <c r="C59" s="15">
+        <v>11.740492424241999</v>
+      </c>
       <c r="D59" s="13">
-        <v>11.740492424241999</v>
+        <v>9.1119047619040003</v>
       </c>
       <c r="E59" s="13">
-        <v>9.1119047619040003</v>
+        <v>9.76844</v>
       </c>
       <c r="F59" s="13">
-        <v>9.76844</v>
-[...2 lines deleted...]
-        <v>8.5799543378990002</v>
+        <v>8.5741949152539991</v>
+      </c>
+      <c r="G59" s="15">
+        <v>9.9329032258059993</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
-        <v>74</v>
-[...4 lines deleted...]
-      <c r="C60" s="14">
+        <v>75</v>
+      </c>
+      <c r="B60" s="15">
         <v>38.291764705882002</v>
       </c>
+      <c r="C60" s="15">
+        <v>27.233157894735999</v>
+      </c>
       <c r="D60" s="13">
-        <v>27.233157894735999</v>
+        <v>28.785833333332999</v>
       </c>
       <c r="E60" s="13">
-        <v>28.785833333332999</v>
+        <v>24.91</v>
       </c>
       <c r="F60" s="13">
-        <v>24.91</v>
-[...1 lines deleted...]
-      <c r="G60" s="14">
         <v>26.679583333332999</v>
+      </c>
+      <c r="G60" s="15">
+        <v>19.824999999999999</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
-        <v>75</v>
-[...4 lines deleted...]
-      <c r="C61" s="14">
+        <v>76</v>
+      </c>
+      <c r="B61" s="15">
         <v>9.9226666666660002</v>
       </c>
+      <c r="C61" s="15">
+        <v>11.983333333333</v>
+      </c>
       <c r="D61" s="13">
-        <v>11.983333333333</v>
+        <v>12.648199999999999</v>
       </c>
       <c r="E61" s="13">
-        <v>12.648199999999999</v>
+        <v>11.641538461538</v>
       </c>
       <c r="F61" s="13">
-        <v>11.641538461538</v>
-[...2 lines deleted...]
-        <v>12.063076923076</v>
+        <v>12.031428571428</v>
+      </c>
+      <c r="G61" s="15">
+        <v>10.048</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
-        <v>76</v>
-[...4 lines deleted...]
-      <c r="C62" s="14">
+        <v>77</v>
+      </c>
+      <c r="B62" s="15">
         <v>9.7759282970549997</v>
       </c>
+      <c r="C62" s="15">
+        <v>9.5886222910210002</v>
+      </c>
       <c r="D62" s="13">
-        <v>9.5886222910210002</v>
+        <v>8.9039821882950001</v>
       </c>
       <c r="E62" s="13">
-        <v>8.9039821882950001</v>
+        <v>9.7760172626379997</v>
       </c>
       <c r="F62" s="13">
-        <v>9.7760172626379997</v>
-[...2 lines deleted...]
-        <v>9.073788300835</v>
+        <v>9.2454322580639996</v>
+      </c>
+      <c r="G62" s="15">
+        <v>9.1643137254900005</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
-        <v>77</v>
-[...4 lines deleted...]
-      <c r="C63" s="14">
+        <v>78</v>
+      </c>
+      <c r="B63" s="15">
         <v>14.192793296089</v>
       </c>
+      <c r="C63" s="15">
+        <v>14.733865979380999</v>
+      </c>
       <c r="D63" s="13">
-        <v>14.733865979380999</v>
+        <v>12.134114285714</v>
       </c>
       <c r="E63" s="13">
-        <v>12.134114285714</v>
+        <v>12.130520833333</v>
       </c>
       <c r="F63" s="13">
-        <v>12.130520833333</v>
-[...2 lines deleted...]
-        <v>13.6877124183</v>
+        <v>13.616787878786999</v>
+      </c>
+      <c r="G63" s="15">
+        <v>13.571764705882</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
-        <v>78</v>
-[...4 lines deleted...]
-      <c r="C64" s="14">
+        <v>79</v>
+      </c>
+      <c r="B64" s="15">
         <v>25.050163934425999</v>
       </c>
+      <c r="C64" s="15">
+        <v>20.289423076923001</v>
+      </c>
       <c r="D64" s="13">
-        <v>20.289423076923001</v>
+        <v>21.7425</v>
       </c>
       <c r="E64" s="13">
-        <v>21.7425</v>
+        <v>21.266999999999999</v>
       </c>
       <c r="F64" s="13">
-        <v>21.266999999999999</v>
-[...2 lines deleted...]
-        <v>19.770408163265</v>
+        <v>20.032407407407</v>
+      </c>
+      <c r="G64" s="15">
+        <v>13.25</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="12" t="s">
-        <v>79</v>
-[...4 lines deleted...]
-      <c r="C65" s="14">
+        <v>80</v>
+      </c>
+      <c r="B65" s="15">
         <v>12.248488372093</v>
       </c>
+      <c r="C65" s="15">
+        <v>13.535084745761999</v>
+      </c>
       <c r="D65" s="13">
-        <v>13.535084745761999</v>
+        <v>13.098554216867001</v>
       </c>
       <c r="E65" s="13">
-        <v>13.098554216867001</v>
+        <v>12.271436464088</v>
       </c>
       <c r="F65" s="13">
-        <v>12.271436464088</v>
-[...2 lines deleted...]
-        <v>11.990241935483001</v>
+        <v>12.330285714285001</v>
+      </c>
+      <c r="G65" s="15">
+        <v>13.071111111111</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
-        <v>80</v>
-[...4 lines deleted...]
-      <c r="C66" s="14">
+        <v>81</v>
+      </c>
+      <c r="B66" s="15">
         <v>21.482031249999999</v>
       </c>
+      <c r="C66" s="15">
+        <v>21.462391304347001</v>
+      </c>
       <c r="D66" s="13">
-        <v>21.462391304347001</v>
+        <v>21.431857142857002</v>
       </c>
       <c r="E66" s="13">
-        <v>21.431857142857002</v>
+        <v>21.952500000000001</v>
       </c>
       <c r="F66" s="13">
-        <v>21.952500000000001</v>
-[...1 lines deleted...]
-      <c r="G66" s="14">
         <v>20.621276595744</v>
+      </c>
+      <c r="G66" s="15">
+        <v>23.533333333333001</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A67" s="12" t="s">
-        <v>81</v>
-[...4 lines deleted...]
-      <c r="C67" s="14">
+        <v>82</v>
+      </c>
+      <c r="B67" s="15">
         <v>23.052884615383999</v>
       </c>
+      <c r="C67" s="15">
+        <v>20.594285714285</v>
+      </c>
       <c r="D67" s="13">
-        <v>20.594285714285</v>
+        <v>19.305555555554999</v>
       </c>
       <c r="E67" s="13">
-        <v>19.305555555554999</v>
+        <v>21.121111111110999</v>
       </c>
       <c r="F67" s="13">
-        <v>21.121111111110999</v>
-[...1 lines deleted...]
-      <c r="G67" s="14">
         <v>19.438749999999999</v>
+      </c>
+      <c r="G67" s="15">
+        <v>22.7</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
-        <v>82</v>
-[...4 lines deleted...]
-      <c r="C68" s="14">
+        <v>83</v>
+      </c>
+      <c r="B68" s="15">
         <v>7.6651999999999996</v>
       </c>
+      <c r="C68" s="15">
+        <v>7.9054465334900001</v>
+      </c>
       <c r="D68" s="13">
-        <v>7.9054465334900001</v>
+        <v>7.6311907983760001</v>
       </c>
       <c r="E68" s="13">
-        <v>7.6311907983760001</v>
+        <v>7.9675810635530002</v>
       </c>
       <c r="F68" s="13">
-        <v>7.9675810635530002</v>
-[...2 lines deleted...]
-        <v>7.2355864811129997</v>
+        <v>7.3292098765429996</v>
+      </c>
+      <c r="G68" s="15">
+        <v>8.6517788461530003</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
-        <v>83</v>
-[...4 lines deleted...]
-      <c r="C69" s="14">
+        <v>84</v>
+      </c>
+      <c r="B69" s="15">
         <v>36.805999999999997</v>
       </c>
+      <c r="C69" s="15">
+        <v>30.84</v>
+      </c>
       <c r="D69" s="13">
-        <v>30.84</v>
+        <v>33.716111111110997</v>
       </c>
       <c r="E69" s="13">
-        <v>33.716111111110997</v>
+        <v>34.093076923075998</v>
       </c>
       <c r="F69" s="13">
-        <v>34.093076923075998</v>
-[...2 lines deleted...]
-        <v>31.37</v>
+        <v>31.2315</v>
+      </c>
+      <c r="G69" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A70" s="12" t="s">
-        <v>84</v>
-[...4 lines deleted...]
-      <c r="C70" s="14">
+        <v>85</v>
+      </c>
+      <c r="B70" s="15">
         <v>17.096894409937001</v>
       </c>
+      <c r="C70" s="15">
+        <v>17.352465753423999</v>
+      </c>
       <c r="D70" s="13">
-        <v>17.352465753423999</v>
+        <v>15.847425742574</v>
       </c>
       <c r="E70" s="13">
-        <v>15.847425742574</v>
+        <v>16.812066666665999</v>
       </c>
       <c r="F70" s="13">
-        <v>16.812066666665999</v>
-[...2 lines deleted...]
-        <v>15.831721311475</v>
+        <v>15.841940298507</v>
+      </c>
+      <c r="G70" s="15">
+        <v>15.378333333333</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A71" s="12" t="s">
-        <v>85</v>
-[...4 lines deleted...]
-      <c r="C71" s="14">
+        <v>86</v>
+      </c>
+      <c r="B71" s="15">
         <v>16.33492063492</v>
       </c>
+      <c r="C71" s="15">
+        <v>14.823877551020001</v>
+      </c>
       <c r="D71" s="13">
-        <v>14.823877551020001</v>
+        <v>15.844363636362999</v>
       </c>
       <c r="E71" s="13">
-        <v>15.844363636362999</v>
+        <v>15.476086956521</v>
       </c>
       <c r="F71" s="13">
-        <v>15.476086956521</v>
-[...2 lines deleted...]
-        <v>16.614901960784</v>
+        <v>16.602105263157</v>
+      </c>
+      <c r="G71" s="15">
+        <v>19.19875</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A72" s="12" t="s">
-        <v>86</v>
-[...4 lines deleted...]
-      <c r="C72" s="14">
+        <v>87</v>
+      </c>
+      <c r="B72" s="15">
         <v>17.622083333332998</v>
       </c>
+      <c r="C72" s="15">
+        <v>20.735151515150999</v>
+      </c>
       <c r="D72" s="13">
-        <v>20.735151515150999</v>
+        <v>18.06159090909</v>
       </c>
       <c r="E72" s="13">
-        <v>18.06159090909</v>
+        <v>18.697608695652001</v>
       </c>
       <c r="F72" s="13">
-        <v>18.697608695652001</v>
-[...2 lines deleted...]
-        <v>17.967234042552999</v>
+        <v>17.602884615383999</v>
+      </c>
+      <c r="G72" s="15">
+        <v>22.533999999999999</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A73" s="12" t="s">
-        <v>87</v>
-[...4 lines deleted...]
-      <c r="C73" s="14">
+        <v>88</v>
+      </c>
+      <c r="B73" s="15">
         <v>8.3991846522780005</v>
       </c>
+      <c r="C73" s="15">
+        <v>8.9588108108100002</v>
+      </c>
       <c r="D73" s="13">
-        <v>8.9588108108100002</v>
+        <v>8.1220053475929994</v>
       </c>
       <c r="E73" s="13">
-        <v>8.1220053475929994</v>
+        <v>7.0279024390240004</v>
       </c>
       <c r="F73" s="13">
-        <v>7.0279024390240004</v>
-[...2 lines deleted...]
-        <v>7.548680981595</v>
+        <v>7.5379608938539997</v>
+      </c>
+      <c r="G73" s="15">
+        <v>6.1023188405789996</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A74" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="6"/>
       <c r="D74" s="8"/>
       <c r="E74" s="8"/>
       <c r="F74" s="8"/>
       <c r="G74" s="6"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A75" s="11" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B75" s="7">
-        <v>9.9540325481790006</v>
+        <v>9.5398614049929993</v>
       </c>
       <c r="C75" s="7">
-        <v>9.5398614049929993</v>
+        <v>10.143689729728999</v>
       </c>
       <c r="D75" s="9">
-        <v>10.143689729728999</v>
+        <v>9.8539894435890005</v>
       </c>
       <c r="E75" s="9">
-        <v>9.8539894435890005</v>
+        <v>9.9459995608730001</v>
       </c>
       <c r="F75" s="9">
-        <v>9.9459995608730001</v>
+        <v>10.026312493251</v>
       </c>
       <c r="G75" s="7">
-        <v>10.011255694428</v>
+        <v>9.8139575713239999</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A76" s="12" t="s">
-        <v>89</v>
-[...4 lines deleted...]
-      <c r="C76" s="14">
+        <v>90</v>
+      </c>
+      <c r="B76" s="15">
         <v>14.217752808987999</v>
       </c>
+      <c r="C76" s="15">
+        <v>14.130810810810001</v>
+      </c>
       <c r="D76" s="13">
-        <v>14.130810810810001</v>
+        <v>15.427325581394999</v>
       </c>
       <c r="E76" s="13">
-        <v>15.427325581394999</v>
+        <v>14.899305555554999</v>
       </c>
       <c r="F76" s="13">
-        <v>14.899305555554999</v>
-[...2 lines deleted...]
-        <v>15.962164948452999</v>
+        <v>15.807545454545</v>
+      </c>
+      <c r="G76" s="15">
+        <v>17.024000000000001</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A77" s="12" t="s">
-        <v>90</v>
-[...4 lines deleted...]
-      <c r="C77" s="14">
+        <v>91</v>
+      </c>
+      <c r="B77" s="15">
         <v>9.4133707865159995</v>
       </c>
+      <c r="C77" s="15">
+        <v>10.846184210525999</v>
+      </c>
       <c r="D77" s="13">
-        <v>10.846184210525999</v>
+        <v>15.632666666665999</v>
       </c>
       <c r="E77" s="13">
-        <v>15.632666666665999</v>
+        <v>12.682871287128</v>
       </c>
       <c r="F77" s="13">
-        <v>12.682871287128</v>
-[...2 lines deleted...]
-        <v>15.121081081081</v>
+        <v>15.06575</v>
+      </c>
+      <c r="G77" s="15">
+        <v>18.716666666666001</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A78" s="12" t="s">
-        <v>91</v>
-[...4 lines deleted...]
-      <c r="C78" s="14">
+        <v>92</v>
+      </c>
+      <c r="B78" s="15">
         <v>26.54</v>
       </c>
+      <c r="C78" s="15">
+        <v>23.24</v>
+      </c>
       <c r="D78" s="13">
-        <v>23.24</v>
+        <v>31.603333333333001</v>
       </c>
       <c r="E78" s="13">
-        <v>31.603333333333001</v>
+        <v>25.63</v>
       </c>
       <c r="F78" s="13">
-        <v>25.63</v>
-[...1 lines deleted...]
-      <c r="G78" s="14">
         <v>37.604999999999997</v>
+      </c>
+      <c r="G78" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A79" s="12" t="s">
-        <v>92</v>
-[...4 lines deleted...]
-      <c r="C79" s="14">
+        <v>93</v>
+      </c>
+      <c r="B79" s="15">
         <v>19.477966101694001</v>
       </c>
+      <c r="C79" s="15">
+        <v>21.166851851851</v>
+      </c>
       <c r="D79" s="13">
-        <v>21.166851851851</v>
+        <v>25.220714285713999</v>
       </c>
       <c r="E79" s="13">
-        <v>25.220714285713999</v>
+        <v>25.751846153846</v>
       </c>
       <c r="F79" s="13">
-        <v>25.751846153846</v>
-[...2 lines deleted...]
-        <v>21.022142857142001</v>
+        <v>20.995084745762</v>
+      </c>
+      <c r="G79" s="15">
+        <v>24.61</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A80" s="12" t="s">
-        <v>93</v>
-[...4 lines deleted...]
-      <c r="C80" s="14">
+        <v>94</v>
+      </c>
+      <c r="B80" s="15">
         <v>23.383269230768999</v>
       </c>
+      <c r="C80" s="15">
+        <v>24.674255319147999</v>
+      </c>
       <c r="D80" s="13">
-        <v>24.674255319147999</v>
+        <v>24.779298245614001</v>
       </c>
       <c r="E80" s="13">
-        <v>24.779298245614001</v>
+        <v>24.804067796609999</v>
       </c>
       <c r="F80" s="13">
-        <v>24.804067796609999</v>
-[...2 lines deleted...]
-        <v>24.984594594594</v>
+        <v>25.443076923075999</v>
+      </c>
+      <c r="G80" s="15">
+        <v>36.902500000000003</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
-        <v>94</v>
-[...4 lines deleted...]
-      <c r="C81" s="14">
+        <v>95</v>
+      </c>
+      <c r="B81" s="15">
         <v>15.82</v>
       </c>
+      <c r="C81" s="15">
+        <v>26.894285714285001</v>
+      </c>
       <c r="D81" s="13">
-        <v>26.894285714285001</v>
+        <v>37.880000000000003</v>
       </c>
       <c r="E81" s="13">
-        <v>37.880000000000003</v>
+        <v>22.625</v>
       </c>
       <c r="F81" s="13">
-        <v>22.625</v>
-[...1 lines deleted...]
-      <c r="G81" s="14">
         <v>29.628333333333</v>
+      </c>
+      <c r="G81" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
-        <v>95</v>
-[...4 lines deleted...]
-      <c r="C82" s="14">
+        <v>96</v>
+      </c>
+      <c r="B82" s="15">
         <v>24.162380952381</v>
       </c>
+      <c r="C82" s="15">
+        <v>23.216315789473001</v>
+      </c>
       <c r="D82" s="13">
-        <v>23.216315789473001</v>
+        <v>26.398947368420998</v>
       </c>
       <c r="E82" s="13">
-        <v>26.398947368420998</v>
+        <v>23.0624</v>
       </c>
       <c r="F82" s="13">
-        <v>23.0624</v>
-[...2 lines deleted...]
-        <v>16.374166666666</v>
+        <v>20.899285714285</v>
+      </c>
+      <c r="G82" s="15">
+        <v>17.18</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
-        <v>96</v>
-[...4 lines deleted...]
-      <c r="C83" s="14">
+        <v>97</v>
+      </c>
+      <c r="B83" s="15">
         <v>24.160222222222</v>
       </c>
+      <c r="C83" s="15">
+        <v>26.964375</v>
+      </c>
       <c r="D83" s="13">
-        <v>26.964375</v>
+        <v>27.599285714284999</v>
       </c>
       <c r="E83" s="13">
-        <v>27.599285714284999</v>
+        <v>27.936129032257998</v>
       </c>
       <c r="F83" s="13">
-        <v>27.936129032257998</v>
-[...2 lines deleted...]
-        <v>24.396000000000001</v>
+        <v>24.971363636363002</v>
+      </c>
+      <c r="G83" s="15">
+        <v>28.6</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
-        <v>97</v>
-[...4 lines deleted...]
-      <c r="C84" s="14">
+        <v>98</v>
+      </c>
+      <c r="B84" s="15">
         <v>6.9800879335610002</v>
       </c>
+      <c r="C84" s="15">
+        <v>7.1855259026680001</v>
+      </c>
       <c r="D84" s="13">
-        <v>7.1855259026680001</v>
+        <v>7.208069179143</v>
       </c>
       <c r="E84" s="13">
-        <v>7.208069179143</v>
+        <v>7.0263561377970003</v>
       </c>
       <c r="F84" s="13">
-        <v>7.0263561377970003</v>
-[...2 lines deleted...]
-        <v>7.1990654205600002</v>
+        <v>7.2486389029960003</v>
+      </c>
+      <c r="G84" s="15">
+        <v>7.2223154362409998</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
-        <v>98</v>
-[...4 lines deleted...]
-      <c r="C85" s="14">
+        <v>99</v>
+      </c>
+      <c r="B85" s="15">
         <v>16.443774834437001</v>
       </c>
+      <c r="C85" s="15">
+        <v>16.918741721854001</v>
+      </c>
       <c r="D85" s="13">
-        <v>16.918741721854001</v>
+        <v>16.815592105263001</v>
       </c>
       <c r="E85" s="13">
-        <v>16.815592105263001</v>
+        <v>17.672156862744998</v>
       </c>
       <c r="F85" s="13">
-        <v>17.672156862744998</v>
-[...2 lines deleted...]
-        <v>15.514551724137</v>
+        <v>16.000506329113001</v>
+      </c>
+      <c r="G85" s="15">
+        <v>15.558235294117001</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
-        <v>99</v>
-[...4 lines deleted...]
-      <c r="C86" s="14">
+        <v>100</v>
+      </c>
+      <c r="B86" s="15">
         <v>11.59534090909</v>
       </c>
+      <c r="C86" s="15">
+        <v>12.099736842104999</v>
+      </c>
       <c r="D86" s="13">
-        <v>12.099736842104999</v>
+        <v>13.566607142857</v>
       </c>
       <c r="E86" s="13">
-        <v>13.566607142857</v>
+        <v>10.850694444444001</v>
       </c>
       <c r="F86" s="13">
-        <v>10.850694444444001</v>
-[...2 lines deleted...]
-        <v>12.715432098765</v>
+        <v>12.458352941176001</v>
+      </c>
+      <c r="G86" s="15">
+        <v>11.164</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
-        <v>100</v>
-[...4 lines deleted...]
-      <c r="C87" s="14">
+        <v>101</v>
+      </c>
+      <c r="B87" s="15">
         <v>17.687000000000001</v>
       </c>
+      <c r="C87" s="15">
+        <v>20.189642857142001</v>
+      </c>
       <c r="D87" s="13">
-        <v>20.189642857142001</v>
+        <v>20.751818181817999</v>
       </c>
       <c r="E87" s="13">
-        <v>20.751818181817999</v>
+        <v>22.335333333333001</v>
       </c>
       <c r="F87" s="13">
-        <v>22.335333333333001</v>
-[...2 lines deleted...]
-        <v>19.996153846153</v>
+        <v>20.921428571427999</v>
+      </c>
+      <c r="G87" s="15">
+        <v>18.085999999999999</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A88" s="12" t="s">
-        <v>101</v>
-[...4 lines deleted...]
-      <c r="C88" s="14">
+        <v>102</v>
+      </c>
+      <c r="B88" s="15">
         <v>10.297037037037001</v>
       </c>
+      <c r="C88" s="15">
+        <v>10.085264900662001</v>
+      </c>
       <c r="D88" s="13">
-        <v>10.085264900662001</v>
+        <v>10.135909090908999</v>
       </c>
       <c r="E88" s="13">
-        <v>10.135909090908999</v>
+        <v>9.8725203252030003</v>
       </c>
       <c r="F88" s="13">
-        <v>9.8725203252030003</v>
-[...2 lines deleted...]
-        <v>10.97484375</v>
+        <v>10.81699074074</v>
+      </c>
+      <c r="G88" s="15">
+        <v>10.7134375</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
-        <v>102</v>
-[...4 lines deleted...]
-      <c r="C89" s="14">
+        <v>103</v>
+      </c>
+      <c r="B89" s="15">
         <v>24.866538461537999</v>
       </c>
+      <c r="C89" s="15">
+        <v>30.102592592592</v>
+      </c>
       <c r="D89" s="13">
-        <v>30.102592592592</v>
+        <v>36.543333333333003</v>
       </c>
       <c r="E89" s="13">
-        <v>36.543333333333003</v>
+        <v>25.602777777777</v>
       </c>
       <c r="F89" s="13">
-        <v>25.602777777777</v>
-[...1 lines deleted...]
-      <c r="G89" s="14">
         <v>37.334117647058001</v>
+      </c>
+      <c r="G89" s="15">
+        <v>13.846666666666</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A90" s="12" t="s">
-        <v>103</v>
-[...4 lines deleted...]
-      <c r="C90" s="14">
+        <v>104</v>
+      </c>
+      <c r="B90" s="15">
         <v>9.7003021148029998</v>
       </c>
+      <c r="C90" s="15">
+        <v>10.569813432835</v>
+      </c>
       <c r="D90" s="13">
-        <v>10.569813432835</v>
+        <v>9.7987412587409999</v>
       </c>
       <c r="E90" s="13">
-        <v>9.7987412587409999</v>
+        <v>10.729288389513</v>
       </c>
       <c r="F90" s="13">
-        <v>10.729288389513</v>
-[...2 lines deleted...]
-        <v>11.056039999999999</v>
+        <v>11.081387900355001</v>
+      </c>
+      <c r="G90" s="15">
+        <v>11.088409090909</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A91" s="12" t="s">
-        <v>104</v>
-[...4 lines deleted...]
-      <c r="C91" s="14">
+        <v>105</v>
+      </c>
+      <c r="B91" s="15">
         <v>18.03125</v>
       </c>
+      <c r="C91" s="15">
+        <v>22.946521739129999</v>
+      </c>
       <c r="D91" s="13">
-        <v>22.946521739129999</v>
+        <v>19.71868852459</v>
       </c>
       <c r="E91" s="13">
-        <v>19.71868852459</v>
+        <v>18.939019607843001</v>
       </c>
       <c r="F91" s="13">
-        <v>18.939019607843001</v>
-[...2 lines deleted...]
-        <v>17.351290322579999</v>
+        <v>18.135454545453999</v>
+      </c>
+      <c r="G91" s="15">
+        <v>17.925000000000001</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A92" s="12" t="s">
-        <v>105</v>
-[...4 lines deleted...]
-      <c r="C92" s="14">
+        <v>106</v>
+      </c>
+      <c r="B92" s="15">
         <v>12.445877192982</v>
       </c>
+      <c r="C92" s="15">
+        <v>12.514757281553001</v>
+      </c>
       <c r="D92" s="13">
-        <v>12.514757281553001</v>
+        <v>11.323186813186</v>
       </c>
       <c r="E92" s="13">
-        <v>11.323186813186</v>
+        <v>11.183157894736</v>
       </c>
       <c r="F92" s="13">
-        <v>11.183157894736</v>
-[...2 lines deleted...]
-        <v>12.930823529411001</v>
+        <v>12.766666666666</v>
+      </c>
+      <c r="G92" s="15">
+        <v>13.46</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A93" s="12" t="s">
-        <v>106</v>
-[...4 lines deleted...]
-      <c r="C93" s="14">
+        <v>107</v>
+      </c>
+      <c r="B93" s="15">
         <v>23.080769230769</v>
       </c>
+      <c r="C93" s="15">
+        <v>22.455833333333</v>
+      </c>
       <c r="D93" s="13">
-        <v>22.455833333333</v>
+        <v>27.510909090908999</v>
       </c>
       <c r="E93" s="13">
-        <v>27.510909090908999</v>
+        <v>23.576000000000001</v>
       </c>
       <c r="F93" s="13">
-        <v>23.576000000000001</v>
-[...2 lines deleted...]
-        <v>20.478750000000002</v>
+        <v>21.02</v>
+      </c>
+      <c r="G93" s="15">
+        <v>19.607500000000002</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A94" s="12" t="s">
-        <v>107</v>
-[...4 lines deleted...]
-      <c r="C94" s="14">
+        <v>108</v>
+      </c>
+      <c r="B94" s="15">
         <v>26.4</v>
       </c>
+      <c r="C94" s="15">
+        <v>19.514687500000001</v>
+      </c>
       <c r="D94" s="13">
-        <v>19.514687500000001</v>
+        <v>20.548461538461002</v>
       </c>
       <c r="E94" s="13">
-        <v>20.548461538461002</v>
+        <v>18.682941176469999</v>
       </c>
       <c r="F94" s="13">
-        <v>18.682941176469999</v>
-[...2 lines deleted...]
-        <v>23.175714285714001</v>
+        <v>23.295333333333001</v>
+      </c>
+      <c r="G94" s="15">
+        <v>26.33</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A95" s="12" t="s">
-        <v>108</v>
-[...4 lines deleted...]
-      <c r="C95" s="14">
+        <v>109</v>
+      </c>
+      <c r="B95" s="15">
         <v>10.676331877729</v>
       </c>
+      <c r="C95" s="15">
+        <v>11.862631578946999</v>
+      </c>
       <c r="D95" s="13">
-        <v>11.862631578946999</v>
+        <v>11.067511111110999</v>
       </c>
       <c r="E95" s="13">
-        <v>11.067511111110999</v>
+        <v>12.062959641255</v>
       </c>
       <c r="F95" s="13">
-        <v>12.062959641255</v>
-[...2 lines deleted...]
-        <v>12.617407407407001</v>
+        <v>12.58</v>
+      </c>
+      <c r="G95" s="15">
+        <v>11.235909090909001</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A96" s="12" t="s">
-        <v>109</v>
-[...4 lines deleted...]
-      <c r="C96" s="14">
+        <v>110</v>
+      </c>
+      <c r="B96" s="15">
         <v>17.878</v>
       </c>
+      <c r="C96" s="15">
+        <v>17.322777777776999</v>
+      </c>
       <c r="D96" s="13">
-        <v>17.322777777776999</v>
+        <v>20.743888888888002</v>
       </c>
       <c r="E96" s="13">
-        <v>20.743888888888002</v>
+        <v>20.034545454545</v>
       </c>
       <c r="F96" s="13">
-        <v>20.034545454545</v>
-[...1 lines deleted...]
-      <c r="G96" s="14">
         <v>22.439545454545001</v>
+      </c>
+      <c r="G96" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A97" s="12" t="s">
-        <v>110</v>
-[...4 lines deleted...]
-      <c r="C97" s="14">
+        <v>111</v>
+      </c>
+      <c r="B97" s="15">
         <v>19.607837837837</v>
       </c>
+      <c r="C97" s="15">
+        <v>24.414074074074001</v>
+      </c>
       <c r="D97" s="13">
-        <v>24.414074074074001</v>
+        <v>20.711896551723999</v>
       </c>
       <c r="E97" s="13">
-        <v>20.711896551723999</v>
+        <v>23.202686567164001</v>
       </c>
       <c r="F97" s="13">
-        <v>23.202686567164001</v>
-[...2 lines deleted...]
-        <v>27.343666666666</v>
+        <v>27.738307692307</v>
+      </c>
+      <c r="G97" s="15">
+        <v>27.947142857142001</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A98" s="12" t="s">
-        <v>111</v>
-[...4 lines deleted...]
-      <c r="C98" s="14">
+        <v>112</v>
+      </c>
+      <c r="B98" s="15">
         <v>6.116317135549</v>
       </c>
+      <c r="C98" s="15">
+        <v>7.7799228791769997</v>
+      </c>
       <c r="D98" s="13">
-        <v>7.7799228791769997</v>
+        <v>8.0577398720679998</v>
       </c>
       <c r="E98" s="13">
-        <v>8.0577398720679998</v>
+        <v>8.3191022964499997</v>
       </c>
       <c r="F98" s="13">
-        <v>8.3191022964499997</v>
-[...2 lines deleted...]
-        <v>8.0850704225350007</v>
+        <v>8.0964270152500006</v>
+      </c>
+      <c r="G98" s="15">
+        <v>9.6368674698790002</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A99" s="12" t="s">
-        <v>112</v>
-[...4 lines deleted...]
-      <c r="C99" s="14">
+        <v>113</v>
+      </c>
+      <c r="B99" s="15">
         <v>7.8766081871339999</v>
       </c>
+      <c r="C99" s="15">
+        <v>8.2778285714279995</v>
+      </c>
       <c r="D99" s="13">
-        <v>8.2778285714279995</v>
+        <v>8.4886896551719992</v>
       </c>
       <c r="E99" s="13">
-        <v>8.4886896551719992</v>
+        <v>8.7834285714280007</v>
       </c>
       <c r="F99" s="13">
-        <v>8.7834285714280007</v>
-[...2 lines deleted...]
-        <v>8.9603164556960007</v>
+        <v>8.7882857142849993</v>
+      </c>
+      <c r="G99" s="15">
+        <v>8.5404</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A100" s="12" t="s">
-        <v>113</v>
-[...4 lines deleted...]
-      <c r="C100" s="14">
+        <v>114</v>
+      </c>
+      <c r="B100" s="15">
         <v>17.578666666665999</v>
       </c>
+      <c r="C100" s="15">
+        <v>27.617333333333001</v>
+      </c>
       <c r="D100" s="13">
-        <v>27.617333333333001</v>
+        <v>14.934285714285</v>
       </c>
       <c r="E100" s="13">
-        <v>14.934285714285</v>
+        <v>26.972857142856999</v>
       </c>
       <c r="F100" s="13">
-        <v>26.972857142856999</v>
-[...1 lines deleted...]
-      <c r="G100" s="14">
         <v>18.790769230769001</v>
+      </c>
+      <c r="G100" s="15">
+        <v>21.346666666666</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A101" s="12" t="s">
-        <v>114</v>
-[...4 lines deleted...]
-      <c r="C101" s="14">
+        <v>115</v>
+      </c>
+      <c r="B101" s="15">
         <v>11.599793814432999</v>
       </c>
+      <c r="C101" s="15">
+        <v>15.809784946236</v>
+      </c>
       <c r="D101" s="13">
-        <v>15.809784946236</v>
+        <v>14.798928571428</v>
       </c>
       <c r="E101" s="13">
-        <v>14.798928571428</v>
+        <v>13.704597701149</v>
       </c>
       <c r="F101" s="13">
-        <v>13.704597701149</v>
-[...2 lines deleted...]
-        <v>11.605813953487999</v>
+        <v>11.691956521739</v>
+      </c>
+      <c r="G101" s="15">
+        <v>12.097692307692</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A102" s="12" t="s">
-        <v>115</v>
-[...4 lines deleted...]
-      <c r="C102" s="14">
+        <v>116</v>
+      </c>
+      <c r="B102" s="15">
         <v>31.765000000000001</v>
       </c>
+      <c r="C102" s="15">
+        <v>33.338181818180999</v>
+      </c>
       <c r="D102" s="13">
-        <v>33.338181818180999</v>
+        <v>17.038571428571</v>
       </c>
       <c r="E102" s="13">
-        <v>17.038571428571</v>
+        <v>23.746666666665998</v>
       </c>
       <c r="F102" s="13">
-        <v>23.746666666665998</v>
-[...1 lines deleted...]
-      <c r="G102" s="14">
         <v>45.825000000000003</v>
+      </c>
+      <c r="G102" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A103" s="12" t="s">
-        <v>116</v>
-[...4 lines deleted...]
-      <c r="C103" s="14">
+        <v>117</v>
+      </c>
+      <c r="B103" s="15">
         <v>32.794400000000003</v>
       </c>
+      <c r="C103" s="15">
+        <v>36.545000000000002</v>
+      </c>
       <c r="D103" s="13">
-        <v>36.545000000000002</v>
+        <v>34.955652173913002</v>
       </c>
       <c r="E103" s="13">
-        <v>34.955652173913002</v>
+        <v>37.352499999999999</v>
       </c>
       <c r="F103" s="13">
-        <v>37.352499999999999</v>
-[...2 lines deleted...]
-        <v>32.634999999999998</v>
+        <v>32.228400000000001</v>
+      </c>
+      <c r="G103" s="15">
+        <v>34.935000000000002</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A104" s="12" t="s">
-        <v>117</v>
-[...4 lines deleted...]
-      <c r="C104" s="14">
+        <v>118</v>
+      </c>
+      <c r="B104" s="15">
         <v>40.433333333333003</v>
       </c>
+      <c r="C104" s="15">
+        <v>41.077142857142</v>
+      </c>
       <c r="D104" s="13">
-        <v>41.077142857142</v>
+        <v>33.828000000000003</v>
       </c>
       <c r="E104" s="13">
-        <v>33.828000000000003</v>
+        <v>32.08</v>
       </c>
       <c r="F104" s="13">
-        <v>32.08</v>
-[...1 lines deleted...]
-      <c r="G104" s="14">
         <v>41.091999999999999</v>
+      </c>
+      <c r="G104" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A105" s="12" t="s">
-        <v>118</v>
-[...4 lines deleted...]
-      <c r="C105" s="14">
+        <v>119</v>
+      </c>
+      <c r="B105" s="15">
         <v>38.668125000000003</v>
       </c>
+      <c r="C105" s="15">
+        <v>29.151250000000001</v>
+      </c>
       <c r="D105" s="13">
-        <v>29.151250000000001</v>
+        <v>32.648571428571003</v>
       </c>
       <c r="E105" s="13">
-        <v>32.648571428571003</v>
+        <v>33.376666666665997</v>
       </c>
       <c r="F105" s="13">
-        <v>33.376666666665997</v>
-[...2 lines deleted...]
-        <v>39.409999999999997</v>
+        <v>40.494</v>
+      </c>
+      <c r="G105" s="15">
+        <v>13.15</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A106" s="12" t="s">
-        <v>119</v>
-[...4 lines deleted...]
-      <c r="C106" s="14">
+        <v>120</v>
+      </c>
+      <c r="B106" s="15">
         <v>18.162361111111</v>
       </c>
+      <c r="C106" s="15">
+        <v>19.397920792078999</v>
+      </c>
       <c r="D106" s="13">
-        <v>19.397920792078999</v>
+        <v>16.361388888888001</v>
       </c>
       <c r="E106" s="13">
-        <v>16.361388888888001</v>
+        <v>17.021794871794</v>
       </c>
       <c r="F106" s="13">
-        <v>17.021794871794</v>
-[...2 lines deleted...]
-        <v>18.494050632911001</v>
+        <v>18.352195121950999</v>
+      </c>
+      <c r="G106" s="15">
+        <v>17.660714285714</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A107" s="12" t="s">
-        <v>120</v>
-[...4 lines deleted...]
-      <c r="C107" s="14">
+        <v>121</v>
+      </c>
+      <c r="B107" s="15">
         <v>22.740588235293998</v>
       </c>
+      <c r="C107" s="15">
+        <v>29.662500000000001</v>
+      </c>
       <c r="D107" s="13">
-        <v>29.662500000000001</v>
+        <v>28.969411764705001</v>
       </c>
       <c r="E107" s="13">
-        <v>28.969411764705001</v>
+        <v>32.980666666666004</v>
       </c>
       <c r="F107" s="13">
-        <v>32.980666666666004</v>
-[...1 lines deleted...]
-      <c r="G107" s="14">
         <v>29.468636363636001</v>
+      </c>
+      <c r="G107" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A108" s="12" t="s">
-        <v>121</v>
-[...4 lines deleted...]
-      <c r="C108" s="14">
+        <v>122</v>
+      </c>
+      <c r="B108" s="15">
         <v>11.479915966386001</v>
       </c>
+      <c r="C108" s="15">
+        <v>12.441103202847</v>
+      </c>
       <c r="D108" s="13">
-        <v>12.441103202847</v>
+        <v>11.945836575874999</v>
       </c>
       <c r="E108" s="13">
-        <v>11.945836575874999</v>
+        <v>13.246769911504</v>
       </c>
       <c r="F108" s="13">
-        <v>13.246769911504</v>
-[...2 lines deleted...]
-        <v>14.660963302752</v>
+        <v>14.742041666665999</v>
+      </c>
+      <c r="G108" s="15">
+        <v>15.245945945945</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A109" s="12" t="s">
-        <v>122</v>
-[...4 lines deleted...]
-      <c r="C109" s="14">
+        <v>123</v>
+      </c>
+      <c r="B109" s="15">
         <v>6.9538788584739999</v>
       </c>
+      <c r="C109" s="15">
+        <v>6.9136154070610001</v>
+      </c>
       <c r="D109" s="13">
-        <v>6.9136154070610001</v>
+        <v>6.8496012994679996</v>
       </c>
       <c r="E109" s="13">
-        <v>6.8496012994679996</v>
+        <v>7.0383079732190001</v>
       </c>
       <c r="F109" s="13">
-        <v>7.0383079732190001</v>
-[...2 lines deleted...]
-        <v>7.019448234945</v>
+        <v>7.0213098514030001</v>
+      </c>
+      <c r="G109" s="15">
+        <v>7.2436749116600003</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A110" s="12" t="s">
-        <v>123</v>
-[...4 lines deleted...]
-      <c r="C110" s="14">
+        <v>124</v>
+      </c>
+      <c r="B110" s="15">
         <v>13.630054945054001</v>
       </c>
+      <c r="C110" s="15">
+        <v>13.144545454545</v>
+      </c>
       <c r="D110" s="13">
-        <v>13.144545454545</v>
+        <v>14.768832116787999</v>
       </c>
       <c r="E110" s="13">
-        <v>14.768832116787999</v>
+        <v>15.431041666665999</v>
       </c>
       <c r="F110" s="13">
-        <v>15.431041666665999</v>
-[...2 lines deleted...]
-        <v>15.566382978723</v>
+        <v>15.675460526315</v>
+      </c>
+      <c r="G110" s="15">
+        <v>15.625</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A111" s="12" t="s">
-        <v>124</v>
-[...4 lines deleted...]
-      <c r="C111" s="14">
+        <v>125</v>
+      </c>
+      <c r="B111" s="15">
         <v>25.204468085106001</v>
       </c>
+      <c r="C111" s="15">
+        <v>23.636666666665999</v>
+      </c>
       <c r="D111" s="13">
-        <v>23.636666666665999</v>
+        <v>23.359032258064001</v>
       </c>
       <c r="E111" s="13">
-        <v>23.359032258064001</v>
+        <v>24.392352941176</v>
       </c>
       <c r="F111" s="13">
-        <v>24.392352941176</v>
-[...2 lines deleted...]
-        <v>24.34075</v>
+        <v>24.208333333333002</v>
+      </c>
+      <c r="G111" s="15">
+        <v>35.217500000000001</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A112" s="12" t="s">
-        <v>125</v>
-[...4 lines deleted...]
-      <c r="C112" s="14">
+        <v>126</v>
+      </c>
+      <c r="B112" s="15">
         <v>7.6347115384609996</v>
       </c>
+      <c r="C112" s="15">
+        <v>8.9860103626939996</v>
+      </c>
       <c r="D112" s="13">
-        <v>8.9860103626939996</v>
+        <v>9.0161111111109999</v>
       </c>
       <c r="E112" s="13">
-        <v>9.0161111111109999</v>
+        <v>10.279606741573</v>
       </c>
       <c r="F112" s="13">
-        <v>10.279606741573</v>
-[...2 lines deleted...]
-        <v>9.9693865030669997</v>
+        <v>9.8688586956519995</v>
+      </c>
+      <c r="G112" s="15">
+        <v>10.600869565217</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A113" s="12" t="s">
-        <v>126</v>
-[...4 lines deleted...]
-      <c r="C113" s="14">
+        <v>127</v>
+      </c>
+      <c r="B113" s="15">
         <v>48.723333333333002</v>
       </c>
+      <c r="C113" s="15">
+        <v>57.950833333333001</v>
+      </c>
       <c r="D113" s="13">
-        <v>57.950833333333001</v>
+        <v>41.874000000000002</v>
       </c>
       <c r="E113" s="13">
-        <v>41.874000000000002</v>
+        <v>33.35</v>
       </c>
       <c r="F113" s="13">
-        <v>33.35</v>
-[...2 lines deleted...]
-        <v>43.21</v>
+        <v>42.911999999999999</v>
+      </c>
+      <c r="G113" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A114" s="12" t="s">
-        <v>127</v>
-[...4 lines deleted...]
-      <c r="C114" s="14">
+        <v>128</v>
+      </c>
+      <c r="B114" s="15">
         <v>34.537692307691998</v>
       </c>
+      <c r="C114" s="15">
+        <v>33.948461538460997</v>
+      </c>
       <c r="D114" s="13">
-        <v>33.948461538460997</v>
+        <v>38.003513513512999</v>
       </c>
       <c r="E114" s="13">
-        <v>38.003513513512999</v>
+        <v>37.578260869565</v>
       </c>
       <c r="F114" s="13">
-        <v>37.578260869565</v>
-[...2 lines deleted...]
-        <v>32.901764705882002</v>
+        <v>33.037777777777002</v>
+      </c>
+      <c r="G114" s="15">
+        <v>46.65</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A115" s="12" t="s">
-        <v>128</v>
-[...4 lines deleted...]
-      <c r="C115" s="14">
+        <v>129</v>
+      </c>
+      <c r="B115" s="15">
         <v>22.770579710143998</v>
       </c>
+      <c r="C115" s="15">
+        <v>28.322463768115</v>
+      </c>
       <c r="D115" s="13">
-        <v>28.322463768115</v>
+        <v>21.72609375</v>
       </c>
       <c r="E115" s="13">
-        <v>21.72609375</v>
+        <v>24.185438596491</v>
       </c>
       <c r="F115" s="13">
-        <v>24.185438596491</v>
-[...2 lines deleted...]
-        <v>21.398275862068999</v>
+        <v>22.721451612903</v>
+      </c>
+      <c r="G115" s="15">
+        <v>6.952</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A116" s="12" t="s">
-        <v>129</v>
-[...4 lines deleted...]
-      <c r="C116" s="14">
+        <v>130</v>
+      </c>
+      <c r="B116" s="15">
         <v>21.061</v>
       </c>
+      <c r="C116" s="15">
+        <v>25.263000000000002</v>
+      </c>
       <c r="D116" s="13">
-        <v>25.263000000000002</v>
+        <v>22.924375000000001</v>
       </c>
       <c r="E116" s="13">
-        <v>22.924375000000001</v>
+        <v>23.91</v>
       </c>
       <c r="F116" s="13">
-        <v>23.91</v>
-[...1 lines deleted...]
-      <c r="G116" s="14">
         <v>30.82619047619</v>
+      </c>
+      <c r="G116" s="15">
+        <v>20.32</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A117" s="12" t="s">
-        <v>130</v>
-[...4 lines deleted...]
-      <c r="C117" s="14">
+        <v>131</v>
+      </c>
+      <c r="B117" s="15">
         <v>19.544426229508002</v>
       </c>
+      <c r="C117" s="15">
+        <v>23.501612903224999</v>
+      </c>
       <c r="D117" s="13">
-        <v>23.501612903224999</v>
+        <v>17.957551020408001</v>
       </c>
       <c r="E117" s="13">
-        <v>17.957551020408001</v>
+        <v>27.782448979590999</v>
       </c>
       <c r="F117" s="13">
-        <v>27.782448979590999</v>
-[...2 lines deleted...]
-        <v>23.763939393939001</v>
+        <v>23.248918918918001</v>
+      </c>
+      <c r="G117" s="15">
+        <v>20.106000000000002</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A118" s="12" t="s">
-        <v>131</v>
-[...4 lines deleted...]
-      <c r="C118" s="14">
+        <v>132</v>
+      </c>
+      <c r="B118" s="15">
         <v>11.515296442686999</v>
       </c>
+      <c r="C118" s="15">
+        <v>12.813015267175</v>
+      </c>
       <c r="D118" s="13">
-        <v>12.813015267175</v>
+        <v>12.56110738255</v>
       </c>
       <c r="E118" s="13">
-        <v>12.56110738255</v>
+        <v>12.458525179856</v>
       </c>
       <c r="F118" s="13">
-        <v>12.458525179856</v>
-[...2 lines deleted...]
-        <v>13.38814516129</v>
+        <v>13.550814814814</v>
+      </c>
+      <c r="G118" s="15">
+        <v>16.016976744186</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A119" s="12" t="s">
-        <v>132</v>
-[...4 lines deleted...]
-      <c r="C119" s="14">
+        <v>133</v>
+      </c>
+      <c r="B119" s="15">
         <v>21.266842105262999</v>
       </c>
+      <c r="C119" s="15">
+        <v>24.387894736842</v>
+      </c>
       <c r="D119" s="13">
-        <v>24.387894736842</v>
+        <v>29.780476190476001</v>
       </c>
       <c r="E119" s="13">
-        <v>29.780476190476001</v>
+        <v>21.267777777776999</v>
       </c>
       <c r="F119" s="13">
-        <v>21.267777777776999</v>
-[...1 lines deleted...]
-      <c r="G119" s="14">
         <v>23.253846153845998</v>
+      </c>
+      <c r="G119" s="15">
+        <v>24.216666666666001</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A120" s="12" t="s">
-        <v>133</v>
-[...4 lines deleted...]
-      <c r="C120" s="14">
+        <v>134</v>
+      </c>
+      <c r="B120" s="15">
         <v>10.042051282051</v>
       </c>
+      <c r="C120" s="15">
+        <v>12.863692946058</v>
+      </c>
       <c r="D120" s="13">
-        <v>12.863692946058</v>
+        <v>11.572736318407999</v>
       </c>
       <c r="E120" s="13">
-        <v>11.572736318407999</v>
+        <v>10.915355450237</v>
       </c>
       <c r="F120" s="13">
-        <v>10.915355450237</v>
-[...2 lines deleted...]
-        <v>12.312763157894</v>
+        <v>12.307696969697</v>
+      </c>
+      <c r="G120" s="15">
+        <v>12.384285714284999</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A121" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="6"/>
       <c r="D121" s="8"/>
       <c r="E121" s="8"/>
       <c r="F121" s="8"/>
       <c r="G121" s="6"/>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A122" s="11" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B122" s="7">
-        <v>13.839217030114</v>
+        <v>13.2500025113</v>
       </c>
       <c r="C122" s="7">
-        <v>13.2500025113</v>
+        <v>12.975332626557</v>
       </c>
       <c r="D122" s="9">
-        <v>12.975332626557</v>
+        <v>12.745924903368</v>
       </c>
       <c r="E122" s="9">
-        <v>12.745924903368</v>
+        <v>12.598561346362001</v>
       </c>
       <c r="F122" s="9">
-        <v>12.598561346362001</v>
+        <v>11.849485580670001</v>
       </c>
       <c r="G122" s="7">
-        <v>11.742758815231999</v>
+        <v>11.531206896551</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A123" s="12" t="s">
-        <v>135</v>
-[...4 lines deleted...]
-      <c r="C123" s="14">
+        <v>136</v>
+      </c>
+      <c r="B123" s="15">
         <v>24.225081967213001</v>
       </c>
+      <c r="C123" s="15">
+        <v>22.59375</v>
+      </c>
       <c r="D123" s="13">
-        <v>22.59375</v>
+        <v>19.224752475247001</v>
       </c>
       <c r="E123" s="13">
-        <v>19.224752475247001</v>
+        <v>23.448395061728</v>
       </c>
       <c r="F123" s="13">
-        <v>23.448395061728</v>
-[...2 lines deleted...]
-        <v>24.028450704225001</v>
+        <v>23.684594594594</v>
+      </c>
+      <c r="G123" s="15">
+        <v>26.41</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A124" s="12" t="s">
-        <v>136</v>
-[...4 lines deleted...]
-      <c r="C124" s="14">
+        <v>137</v>
+      </c>
+      <c r="B124" s="15">
         <v>19.848333333332999</v>
       </c>
+      <c r="C124" s="15">
+        <v>16.605540540540002</v>
+      </c>
       <c r="D124" s="13">
-        <v>16.605540540540002</v>
+        <v>18.327471264366999</v>
       </c>
       <c r="E124" s="13">
-        <v>18.327471264366999</v>
+        <v>15.275952380952001</v>
       </c>
       <c r="F124" s="13">
-        <v>15.275952380952001</v>
-[...2 lines deleted...]
-        <v>18.889431818180999</v>
+        <v>19.276105263157</v>
+      </c>
+      <c r="G124" s="15">
+        <v>19.414545454544999</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A125" s="12" t="s">
-        <v>137</v>
-[...4 lines deleted...]
-      <c r="C125" s="14">
+        <v>138</v>
+      </c>
+      <c r="B125" s="15">
         <v>22.153636363636</v>
       </c>
+      <c r="C125" s="15">
+        <v>27.308333333333</v>
+      </c>
       <c r="D125" s="13">
-        <v>27.308333333333</v>
+        <v>21.694117647058</v>
       </c>
       <c r="E125" s="13">
-        <v>21.694117647058</v>
+        <v>17.270666666665999</v>
       </c>
       <c r="F125" s="13">
-        <v>17.270666666665999</v>
-[...2 lines deleted...]
-        <v>25.599411764705</v>
+        <v>25.152631578946998</v>
+      </c>
+      <c r="G125" s="15">
+        <v>31.52</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A126" s="12" t="s">
-        <v>138</v>
-[...4 lines deleted...]
-      <c r="C126" s="14">
+        <v>139</v>
+      </c>
+      <c r="B126" s="15">
         <v>35.472222222222001</v>
       </c>
+      <c r="C126" s="15">
+        <v>45.295000000000002</v>
+      </c>
       <c r="D126" s="13">
-        <v>45.295000000000002</v>
+        <v>28.782857142857001</v>
       </c>
       <c r="E126" s="13">
-        <v>28.782857142857001</v>
+        <v>26.80125</v>
       </c>
       <c r="F126" s="13">
-        <v>26.80125</v>
-[...2 lines deleted...]
-        <v>21</v>
+        <v>41.003333333333003</v>
+      </c>
+      <c r="G126" s="15">
+        <v>41.72</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A127" s="12" t="s">
-        <v>139</v>
-[...4 lines deleted...]
-      <c r="C127" s="14">
+        <v>140</v>
+      </c>
+      <c r="B127" s="15">
         <v>24.781282051281998</v>
       </c>
+      <c r="C127" s="15">
+        <v>31.068571428571001</v>
+      </c>
       <c r="D127" s="13">
-        <v>31.068571428571001</v>
+        <v>27.543714285714</v>
       </c>
       <c r="E127" s="13">
-        <v>27.543714285714</v>
+        <v>25.436875000000001</v>
       </c>
       <c r="F127" s="13">
-        <v>25.436875000000001</v>
-[...2 lines deleted...]
-        <v>31.041111111111</v>
+        <v>30.384333333333</v>
+      </c>
+      <c r="G127" s="15">
+        <v>40.901666666666003</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A128" s="12" t="s">
-        <v>140</v>
-[...4 lines deleted...]
-      <c r="C128" s="14">
+        <v>141</v>
+      </c>
+      <c r="B128" s="15">
         <v>26.660238095238</v>
       </c>
+      <c r="C128" s="15">
+        <v>27.249743589743002</v>
+      </c>
       <c r="D128" s="13">
-        <v>27.249743589743002</v>
+        <v>26.650666666666002</v>
       </c>
       <c r="E128" s="13">
-        <v>26.650666666666002</v>
+        <v>26.854062500000001</v>
       </c>
       <c r="F128" s="13">
-        <v>26.854062500000001</v>
-[...2 lines deleted...]
-        <v>30.663548387096</v>
+        <v>29.373333333333001</v>
+      </c>
+      <c r="G128" s="15">
+        <v>25.786666666666001</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A129" s="12" t="s">
-        <v>141</v>
-[...4 lines deleted...]
-      <c r="C129" s="14">
+        <v>142</v>
+      </c>
+      <c r="B129" s="15">
         <v>51.335000000000001</v>
       </c>
+      <c r="C129" s="15">
+        <v>31.2</v>
+      </c>
       <c r="D129" s="13">
-        <v>31.2</v>
+        <v>44.902500000000003</v>
       </c>
       <c r="E129" s="13">
-        <v>44.902500000000003</v>
+        <v>58.96</v>
       </c>
       <c r="F129" s="13">
-        <v>58.96</v>
-[...1 lines deleted...]
-      <c r="G129" s="14">
         <v>44.3</v>
+      </c>
+      <c r="G129" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A130" s="12" t="s">
-        <v>142</v>
-[...4 lines deleted...]
-      <c r="C130" s="14">
+        <v>143</v>
+      </c>
+      <c r="B130" s="15">
         <v>26.318000000000001</v>
       </c>
+      <c r="C130" s="15">
+        <v>39.147857142856999</v>
+      </c>
       <c r="D130" s="13">
-        <v>39.147857142856999</v>
+        <v>29.172499999999999</v>
       </c>
       <c r="E130" s="13">
-        <v>29.172499999999999</v>
+        <v>34.434285714284997</v>
       </c>
       <c r="F130" s="13">
-        <v>34.434285714284997</v>
-[...2 lines deleted...]
-        <v>30.126999999999999</v>
+        <v>30.003333333333</v>
+      </c>
+      <c r="G130" s="15">
+        <v>29.2</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A131" s="12" t="s">
-        <v>143</v>
-[...4 lines deleted...]
-      <c r="C131" s="14">
+        <v>144</v>
+      </c>
+      <c r="B131" s="15">
         <v>26.572500000000002</v>
       </c>
+      <c r="C131" s="15">
+        <v>36.731250000000003</v>
+      </c>
       <c r="D131" s="13">
-        <v>36.731250000000003</v>
+        <v>35.088000000000001</v>
       </c>
       <c r="E131" s="13">
-        <v>35.088000000000001</v>
+        <v>28.832222222222001</v>
       </c>
       <c r="F131" s="13">
-        <v>28.832222222222001</v>
-[...2 lines deleted...]
-        <v>32.826666666666</v>
+        <v>33.475999999999999</v>
+      </c>
+      <c r="G131" s="15">
+        <v>33.799999999999997</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A132" s="12" t="s">
-        <v>144</v>
-[...4 lines deleted...]
-      <c r="C132" s="14">
+        <v>145</v>
+      </c>
+      <c r="B132" s="15">
         <v>17.2075</v>
       </c>
+      <c r="C132" s="15">
+        <v>19.3675</v>
+      </c>
       <c r="D132" s="13">
-        <v>19.3675</v>
+        <v>48.58</v>
       </c>
       <c r="E132" s="13">
-        <v>48.58</v>
+        <v>27.36</v>
       </c>
       <c r="F132" s="13">
-        <v>27.36</v>
-[...1 lines deleted...]
-      <c r="G132" s="14">
         <v>23.2</v>
+      </c>
+      <c r="G132" s="15">
+        <v>28.53</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A133" s="12" t="s">
-        <v>145</v>
-[...4 lines deleted...]
-      <c r="C133" s="14">
+        <v>146</v>
+      </c>
+      <c r="B133" s="15">
         <v>16.560080645161001</v>
       </c>
+      <c r="C133" s="15">
+        <v>13.358034188034001</v>
+      </c>
       <c r="D133" s="13">
-        <v>13.358034188034001</v>
+        <v>14.737299999999999</v>
       </c>
       <c r="E133" s="13">
-        <v>14.737299999999999</v>
+        <v>13.20247706422</v>
       </c>
       <c r="F133" s="13">
-        <v>13.20247706422</v>
-[...2 lines deleted...]
-        <v>14.023404255319001</v>
+        <v>14.076116504853999</v>
+      </c>
+      <c r="G133" s="15">
+        <v>22.556470588235001</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A134" s="12" t="s">
-        <v>146</v>
-[...4 lines deleted...]
-      <c r="C134" s="14">
+        <v>147</v>
+      </c>
+      <c r="B134" s="15">
         <v>23.156666666665998</v>
       </c>
+      <c r="C134" s="15">
+        <v>24.332738095238</v>
+      </c>
       <c r="D134" s="13">
-        <v>24.332738095238</v>
+        <v>22.078543046357002</v>
       </c>
       <c r="E134" s="13">
-        <v>22.078543046357002</v>
+        <v>21.575408805031</v>
       </c>
       <c r="F134" s="13">
-        <v>21.575408805031</v>
-[...2 lines deleted...]
-        <v>23.901550387596</v>
+        <v>23.931079136689998</v>
+      </c>
+      <c r="G134" s="15">
+        <v>33.588235294116998</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A135" s="12" t="s">
-        <v>147</v>
-[...4 lines deleted...]
-      <c r="C135" s="14">
+        <v>148</v>
+      </c>
+      <c r="B135" s="15">
         <v>22.993448275862001</v>
       </c>
+      <c r="C135" s="15">
+        <v>24.190833333333</v>
+      </c>
       <c r="D135" s="13">
-        <v>24.190833333333</v>
+        <v>23.052173913042999</v>
       </c>
       <c r="E135" s="13">
-        <v>23.052173913042999</v>
+        <v>22.71</v>
       </c>
       <c r="F135" s="13">
-        <v>22.71</v>
-[...2 lines deleted...]
-        <v>23.378499999999999</v>
+        <v>22.572272727272001</v>
+      </c>
+      <c r="G135" s="15">
+        <v>12.716666666666001</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A136" s="12" t="s">
-        <v>148</v>
-[...4 lines deleted...]
-      <c r="C136" s="14">
+        <v>149</v>
+      </c>
+      <c r="B136" s="15">
         <v>26.698</v>
       </c>
+      <c r="C136" s="15">
+        <v>35.396000000000001</v>
+      </c>
       <c r="D136" s="13">
-        <v>35.396000000000001</v>
+        <v>14.445</v>
       </c>
       <c r="E136" s="13">
-        <v>14.445</v>
+        <v>33.04</v>
       </c>
       <c r="F136" s="13">
-        <v>33.04</v>
-[...2 lines deleted...]
-        <v>37.29</v>
+        <v>45.07</v>
+      </c>
+      <c r="G136" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A137" s="12" t="s">
-        <v>149</v>
-[...4 lines deleted...]
-      <c r="C137" s="14">
+        <v>150</v>
+      </c>
+      <c r="B137" s="15">
         <v>15.745409836065001</v>
       </c>
+      <c r="C137" s="15">
+        <v>17.3704</v>
+      </c>
       <c r="D137" s="13">
-        <v>17.3704</v>
+        <v>17.423913043477999</v>
       </c>
       <c r="E137" s="13">
-        <v>17.423913043477999</v>
+        <v>13.2925</v>
       </c>
       <c r="F137" s="13">
-        <v>13.2925</v>
-[...2 lines deleted...]
-        <v>10.045999999999999</v>
+        <v>12.080277777777001</v>
+      </c>
+      <c r="G137" s="15">
+        <v>5.1449999999999996</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A138" s="12" t="s">
-        <v>150</v>
-[...4 lines deleted...]
-      <c r="C138" s="14">
+        <v>151</v>
+      </c>
+      <c r="B138" s="15">
         <v>35.907727272727001</v>
       </c>
+      <c r="C138" s="15">
+        <v>37.246111111110999</v>
+      </c>
       <c r="D138" s="13">
-        <v>37.246111111110999</v>
+        <v>36.831363636363001</v>
       </c>
       <c r="E138" s="13">
-        <v>36.831363636363001</v>
+        <v>38.984444444444001</v>
       </c>
       <c r="F138" s="13">
-        <v>38.984444444444001</v>
-[...1 lines deleted...]
-      <c r="G138" s="14">
         <v>30.638666666666001</v>
+      </c>
+      <c r="G138" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A139" s="12" t="s">
-        <v>151</v>
-[...4 lines deleted...]
-      <c r="C139" s="14">
+        <v>152</v>
+      </c>
+      <c r="B139" s="15">
         <v>23.721153846153001</v>
       </c>
+      <c r="C139" s="15">
+        <v>21.19</v>
+      </c>
       <c r="D139" s="13">
-        <v>21.19</v>
+        <v>25.065000000000001</v>
       </c>
       <c r="E139" s="13">
-        <v>25.065000000000001</v>
+        <v>15.992000000000001</v>
       </c>
       <c r="F139" s="13">
-        <v>15.992000000000001</v>
-[...2 lines deleted...]
-        <v>20.346842105263001</v>
+        <v>22.098500000000001</v>
+      </c>
+      <c r="G139" s="15">
+        <v>19.850000000000001</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A140" s="12" t="s">
-        <v>152</v>
-[...4 lines deleted...]
-      <c r="C140" s="14">
+        <v>153</v>
+      </c>
+      <c r="B140" s="15">
         <v>9.6902209944750002</v>
       </c>
+      <c r="C140" s="15">
+        <v>8.5095585412659993</v>
+      </c>
       <c r="D140" s="13">
-        <v>8.5095585412659993</v>
+        <v>9.7416949152539996</v>
       </c>
       <c r="E140" s="13">
-        <v>9.7416949152539996</v>
+        <v>9.8279580152670007</v>
       </c>
       <c r="F140" s="13">
-        <v>9.8279580152670007</v>
-[...2 lines deleted...]
-        <v>7.1833937397029999</v>
+        <v>7.2413219284599997</v>
+      </c>
+      <c r="G140" s="15">
+        <v>4.7554098360649997</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A141" s="12" t="s">
-        <v>153</v>
-[...4 lines deleted...]
-      <c r="C141" s="14">
+        <v>154</v>
+      </c>
+      <c r="B141" s="15">
         <v>24.887777777777</v>
       </c>
+      <c r="C141" s="15">
+        <v>22.228333333333001</v>
+      </c>
       <c r="D141" s="13">
-        <v>22.228333333333001</v>
+        <v>22.425000000000001</v>
       </c>
       <c r="E141" s="13">
-        <v>22.425000000000001</v>
+        <v>13.561999999999999</v>
       </c>
       <c r="F141" s="13">
-        <v>13.561999999999999</v>
-[...1 lines deleted...]
-      <c r="G141" s="14">
         <v>25.475000000000001</v>
+      </c>
+      <c r="G141" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A142" s="12" t="s">
-        <v>154</v>
-[...4 lines deleted...]
-      <c r="C142" s="14">
+        <v>155</v>
+      </c>
+      <c r="B142" s="15">
         <v>21.451492537313001</v>
       </c>
+      <c r="C142" s="15">
+        <v>17.185199999999998</v>
+      </c>
       <c r="D142" s="13">
-        <v>17.185199999999998</v>
+        <v>18.89</v>
       </c>
       <c r="E142" s="13">
-        <v>18.89</v>
+        <v>22.112702702701998</v>
       </c>
       <c r="F142" s="13">
-        <v>22.112702702701998</v>
-[...2 lines deleted...]
-        <v>25.121904761903998</v>
+        <v>24.61</v>
+      </c>
+      <c r="G142" s="15">
+        <v>23.641999999999999</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A143" s="12" t="s">
-        <v>155</v>
-[...4 lines deleted...]
-      <c r="C143" s="14">
+        <v>156</v>
+      </c>
+      <c r="B143" s="15">
         <v>19.397428571428001</v>
       </c>
+      <c r="C143" s="15">
+        <v>19.3522</v>
+      </c>
       <c r="D143" s="13">
-        <v>19.3522</v>
+        <v>16.991428571427999</v>
       </c>
       <c r="E143" s="13">
-        <v>16.991428571427999</v>
+        <v>17.410270270270001</v>
       </c>
       <c r="F143" s="13">
-        <v>17.410270270270001</v>
-[...2 lines deleted...]
-        <v>15.544516129032001</v>
+        <v>14.974</v>
+      </c>
+      <c r="G143" s="15">
+        <v>23.155999999999999</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A144" s="12" t="s">
-        <v>156</v>
-[...4 lines deleted...]
-      <c r="C144" s="14">
+        <v>157</v>
+      </c>
+      <c r="B144" s="15">
         <v>21.048275862069001</v>
       </c>
+      <c r="C144" s="15">
+        <v>21.606000000000002</v>
+      </c>
       <c r="D144" s="13">
-        <v>21.606000000000002</v>
+        <v>22.638888888888001</v>
       </c>
       <c r="E144" s="13">
-        <v>22.638888888888001</v>
+        <v>20.317435897435001</v>
       </c>
       <c r="F144" s="13">
-        <v>20.317435897435001</v>
-[...2 lines deleted...]
-        <v>20.789459459459</v>
+        <v>21.079750000000001</v>
+      </c>
+      <c r="G144" s="15">
+        <v>27.635999999999999</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A145" s="12" t="s">
-        <v>157</v>
-[...4 lines deleted...]
-      <c r="C145" s="14">
+        <v>158</v>
+      </c>
+      <c r="B145" s="15">
         <v>15.807272727272</v>
       </c>
+      <c r="C145" s="15">
+        <v>16.638823529410999</v>
+      </c>
       <c r="D145" s="13">
-        <v>16.638823529410999</v>
+        <v>17.060937500000001</v>
       </c>
       <c r="E145" s="13">
-        <v>17.060937500000001</v>
+        <v>17.628888888888</v>
       </c>
       <c r="F145" s="13">
-        <v>17.628888888888</v>
-[...2 lines deleted...]
-        <v>17.388863636362998</v>
+        <v>17.165777777776999</v>
+      </c>
+      <c r="G145" s="15">
+        <v>13.3</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A146" s="12" t="s">
-        <v>158</v>
-[...4 lines deleted...]
-      <c r="C146" s="14">
+        <v>159</v>
+      </c>
+      <c r="B146" s="15">
         <v>27.200909090909001</v>
       </c>
+      <c r="C146" s="15">
+        <v>38.592666666665998</v>
+      </c>
       <c r="D146" s="13">
-        <v>38.592666666665998</v>
+        <v>36.282777777777</v>
       </c>
       <c r="E146" s="13">
-        <v>36.282777777777</v>
+        <v>36.159285714284998</v>
       </c>
       <c r="F146" s="13">
-        <v>36.159285714284998</v>
-[...1 lines deleted...]
-      <c r="G146" s="14">
         <v>27.657142857141999</v>
+      </c>
+      <c r="G146" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A147" s="12" t="s">
-        <v>159</v>
-[...4 lines deleted...]
-      <c r="C147" s="14">
+        <v>160</v>
+      </c>
+      <c r="B147" s="15">
         <v>22.477636363636002</v>
       </c>
+      <c r="C147" s="15">
+        <v>20.119351851851</v>
+      </c>
       <c r="D147" s="13">
-        <v>20.119351851851</v>
+        <v>20.778446601940999</v>
       </c>
       <c r="E147" s="13">
-        <v>20.778446601940999</v>
+        <v>24.715</v>
       </c>
       <c r="F147" s="13">
-        <v>24.715</v>
-[...2 lines deleted...]
-        <v>20.165466666665999</v>
+        <v>20.752168674698002</v>
+      </c>
+      <c r="G147" s="15">
+        <v>25.702727272727</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A148" s="12" t="s">
-        <v>160</v>
-[...4 lines deleted...]
-      <c r="C148" s="14">
+        <v>161</v>
+      </c>
+      <c r="B148" s="15">
         <v>29.319473684209999</v>
       </c>
+      <c r="C148" s="15">
+        <v>28.569285714285002</v>
+      </c>
       <c r="D148" s="13">
-        <v>28.569285714285002</v>
+        <v>41.288421052631001</v>
       </c>
       <c r="E148" s="13">
-        <v>41.288421052631001</v>
+        <v>32.26</v>
       </c>
       <c r="F148" s="13">
-        <v>32.26</v>
-[...2 lines deleted...]
-        <v>30.032</v>
+        <v>31.328333333332999</v>
+      </c>
+      <c r="G148" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A149" s="12" t="s">
-        <v>161</v>
-[...4 lines deleted...]
-      <c r="C149" s="14">
+        <v>162</v>
+      </c>
+      <c r="B149" s="15">
         <v>12.578374999999999</v>
       </c>
+      <c r="C149" s="15">
+        <v>11.849080459770001</v>
+      </c>
       <c r="D149" s="13">
-        <v>11.849080459770001</v>
+        <v>12.325255474452</v>
       </c>
       <c r="E149" s="13">
-        <v>12.325255474452</v>
+        <v>13.661157024793001</v>
       </c>
       <c r="F149" s="13">
-        <v>13.661157024793001</v>
-[...2 lines deleted...]
-        <v>12.004932432432</v>
+        <v>12.053164556962001</v>
+      </c>
+      <c r="G149" s="15">
+        <v>12.804642857141999</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A150" s="12" t="s">
-        <v>162</v>
-[...4 lines deleted...]
-      <c r="C150" s="14">
+        <v>163</v>
+      </c>
+      <c r="B150" s="15">
         <v>26.402307692307001</v>
       </c>
+      <c r="C150" s="15">
+        <v>25.624285714285001</v>
+      </c>
       <c r="D150" s="13">
-        <v>25.624285714285001</v>
+        <v>36.198181818180998</v>
       </c>
       <c r="E150" s="13">
-        <v>36.198181818180998</v>
+        <v>36.357999999999997</v>
       </c>
       <c r="F150" s="13">
-        <v>36.357999999999997</v>
-[...2 lines deleted...]
-        <v>25.032499999999999</v>
+        <v>25.020714285714</v>
+      </c>
+      <c r="G150" s="15">
+        <v>39.79</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A151" s="12" t="s">
-        <v>163</v>
-[...4 lines deleted...]
-      <c r="C151" s="14">
+        <v>164</v>
+      </c>
+      <c r="B151" s="15">
         <v>19.223823529411</v>
       </c>
+      <c r="C151" s="15">
+        <v>20.563571428570999</v>
+      </c>
       <c r="D151" s="13">
-        <v>20.563571428570999</v>
+        <v>14.841891891891001</v>
       </c>
       <c r="E151" s="13">
-        <v>14.841891891891001</v>
+        <v>21.282564102563999</v>
       </c>
       <c r="F151" s="13">
-        <v>21.282564102563999</v>
-[...2 lines deleted...]
-        <v>22.101111111110999</v>
+        <v>21.645121951219</v>
+      </c>
+      <c r="G151" s="15">
+        <v>15.087142857142</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A152" s="12" t="s">
-        <v>164</v>
-[...4 lines deleted...]
-      <c r="C152" s="14">
+        <v>165</v>
+      </c>
+      <c r="B152" s="15">
         <v>21.742105263157001</v>
       </c>
+      <c r="C152" s="15">
+        <v>19.07</v>
+      </c>
       <c r="D152" s="13">
-        <v>19.07</v>
+        <v>11.995333333333001</v>
       </c>
       <c r="E152" s="13">
-        <v>11.995333333333001</v>
+        <v>14.736923076923</v>
       </c>
       <c r="F152" s="13">
-        <v>14.736923076923</v>
-[...1 lines deleted...]
-      <c r="G152" s="14">
         <v>12.592142857142001</v>
+      </c>
+      <c r="G152" s="15">
+        <v>10.1175</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A153" s="12" t="s">
-        <v>165</v>
-[...4 lines deleted...]
-      <c r="C153" s="14">
+        <v>166</v>
+      </c>
+      <c r="B153" s="15">
         <v>16.087142857141998</v>
       </c>
+      <c r="C153" s="15">
+        <v>13.866842105263</v>
+      </c>
       <c r="D153" s="13">
-        <v>13.866842105263</v>
+        <v>16.587027027026998</v>
       </c>
       <c r="E153" s="13">
-        <v>16.587027027026998</v>
+        <v>17.024750000000001</v>
       </c>
       <c r="F153" s="13">
-        <v>17.024750000000001</v>
-[...2 lines deleted...]
-        <v>15.116764705882</v>
+        <v>15.043513513513</v>
+      </c>
+      <c r="G153" s="15">
+        <v>22.017499999999998</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A154" s="12" t="s">
-        <v>166</v>
-[...4 lines deleted...]
-      <c r="C154" s="14">
+        <v>167</v>
+      </c>
+      <c r="B154" s="15">
         <v>7.7463861386130004</v>
       </c>
+      <c r="C154" s="15">
+        <v>7.7688317756999998</v>
+      </c>
       <c r="D154" s="13">
-        <v>7.7688317756999998</v>
+        <v>7.7521264367810003</v>
       </c>
       <c r="E154" s="13">
-        <v>7.7521264367810003</v>
+        <v>7.2287719298240001</v>
       </c>
       <c r="F154" s="13">
-        <v>7.2287719298240001</v>
-[...2 lines deleted...]
-        <v>7.576686046511</v>
+        <v>7.6334210526310002</v>
+      </c>
+      <c r="G154" s="15">
+        <v>10.427027027027</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A155" s="12" t="s">
-        <v>167</v>
-[...4 lines deleted...]
-      <c r="C155" s="14">
+        <v>168</v>
+      </c>
+      <c r="B155" s="15">
         <v>20.058378378377999</v>
       </c>
+      <c r="C155" s="15">
+        <v>26.560857142857</v>
+      </c>
       <c r="D155" s="13">
-        <v>26.560857142857</v>
+        <v>25.559705882351999</v>
       </c>
       <c r="E155" s="13">
-        <v>25.559705882351999</v>
+        <v>20.872250000000001</v>
       </c>
       <c r="F155" s="13">
-        <v>20.872250000000001</v>
-[...2 lines deleted...]
-        <v>21.227499999999999</v>
+        <v>21.252432432431998</v>
+      </c>
+      <c r="G155" s="15">
+        <v>22.521428571428</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A156" s="12" t="s">
-        <v>168</v>
-[...4 lines deleted...]
-      <c r="C156" s="14">
+        <v>169</v>
+      </c>
+      <c r="B156" s="15">
         <v>15.687954545454</v>
       </c>
+      <c r="C156" s="15">
+        <v>19.322272727272001</v>
+      </c>
       <c r="D156" s="13">
-        <v>19.322272727272001</v>
+        <v>18.523243243243002</v>
       </c>
       <c r="E156" s="13">
-        <v>18.523243243243002</v>
+        <v>16.64987804878</v>
       </c>
       <c r="F156" s="13">
-        <v>16.64987804878</v>
-[...2 lines deleted...]
-        <v>18.546891891891001</v>
+        <v>18.425119047618999</v>
+      </c>
+      <c r="G156" s="15">
+        <v>13.392142857142</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A157" s="12" t="s">
-        <v>169</v>
-[...4 lines deleted...]
-      <c r="C157" s="14">
+        <v>170</v>
+      </c>
+      <c r="B157" s="15">
         <v>9.0137909319889999</v>
       </c>
+      <c r="C157" s="15">
+        <v>9.6949538866929998</v>
+      </c>
       <c r="D157" s="13">
-        <v>9.6949538866929998</v>
+        <v>9.1868774193539995</v>
       </c>
       <c r="E157" s="13">
-        <v>9.1868774193539995</v>
+        <v>8.8573858447480003</v>
       </c>
       <c r="F157" s="13">
-        <v>8.8573858447480003</v>
-[...2 lines deleted...]
-        <v>7.7552247873629998</v>
+        <v>7.9469545957910004</v>
+      </c>
+      <c r="G157" s="15">
+        <v>7.2083206106870001</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A158" s="12" t="s">
-        <v>170</v>
-[...4 lines deleted...]
-      <c r="C158" s="14">
+        <v>171</v>
+      </c>
+      <c r="B158" s="15">
         <v>29.307142857142001</v>
       </c>
+      <c r="C158" s="15">
+        <v>27</v>
+      </c>
       <c r="D158" s="13">
-        <v>27</v>
+        <v>30.063636363636</v>
       </c>
       <c r="E158" s="13">
-        <v>30.063636363636</v>
+        <v>29.58</v>
       </c>
       <c r="F158" s="13">
-        <v>29.58</v>
-[...2 lines deleted...]
-        <v>33.488</v>
+        <v>33.328333333332999</v>
+      </c>
+      <c r="G158" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A159" s="12" t="s">
-        <v>171</v>
-[...4 lines deleted...]
-      <c r="C159" s="14">
+        <v>172</v>
+      </c>
+      <c r="B159" s="15">
         <v>20.258260869564999</v>
       </c>
+      <c r="C159" s="15">
+        <v>20.075217391304001</v>
+      </c>
       <c r="D159" s="13">
-        <v>20.075217391304001</v>
+        <v>30.483888888888</v>
       </c>
       <c r="E159" s="13">
-        <v>30.483888888888</v>
+        <v>19.963076923075999</v>
       </c>
       <c r="F159" s="13">
-        <v>19.963076923075999</v>
-[...2 lines deleted...]
-        <v>22.147500000000001</v>
+        <v>22.192399999999999</v>
+      </c>
+      <c r="G159" s="15">
+        <v>20.043333333332999</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A160" s="12" t="s">
-        <v>172</v>
-[...4 lines deleted...]
-      <c r="C160" s="14">
+        <v>173</v>
+      </c>
+      <c r="B160" s="15">
         <v>11.981195652173</v>
       </c>
+      <c r="C160" s="15">
+        <v>10.440823529411</v>
+      </c>
       <c r="D160" s="13">
-        <v>10.440823529411</v>
+        <v>12.510823529411001</v>
       </c>
       <c r="E160" s="13">
-        <v>12.510823529411001</v>
+        <v>11.660392156862001</v>
       </c>
       <c r="F160" s="13">
-        <v>11.660392156862001</v>
-[...2 lines deleted...]
-        <v>11.742531645569001</v>
+        <v>11.716547619047001</v>
+      </c>
+      <c r="G160" s="15">
+        <v>10.613846153846</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A161" s="12" t="s">
-        <v>173</v>
-[...4 lines deleted...]
-      <c r="C161" s="14">
+        <v>174</v>
+      </c>
+      <c r="B161" s="15">
         <v>7.6649565217389997</v>
       </c>
+      <c r="C161" s="15">
+        <v>7.4067254408060004</v>
+      </c>
       <c r="D161" s="13">
-        <v>7.4067254408060004</v>
+        <v>6.7717961165040004</v>
       </c>
       <c r="E161" s="13">
-        <v>6.7717961165040004</v>
+        <v>7.1690068965510001</v>
       </c>
       <c r="F161" s="13">
-        <v>7.1690068965510001</v>
-[...2 lines deleted...]
-        <v>6.9658510638289997</v>
+        <v>6.9043277310919997</v>
+      </c>
+      <c r="G161" s="15">
+        <v>6.7722352941170003</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A162" s="12" t="s">
-        <v>174</v>
-[...4 lines deleted...]
-      <c r="C162" s="14">
+        <v>175</v>
+      </c>
+      <c r="B162" s="15">
         <v>25.309629629629001</v>
       </c>
+      <c r="C162" s="15">
+        <v>28.863600000000002</v>
+      </c>
       <c r="D162" s="13">
-        <v>28.863600000000002</v>
+        <v>23.947500000000002</v>
       </c>
       <c r="E162" s="13">
-        <v>23.947500000000002</v>
+        <v>23.165714285713999</v>
       </c>
       <c r="F162" s="13">
-        <v>23.165714285713999</v>
-[...2 lines deleted...]
-        <v>21.778260869564999</v>
+        <v>22.133199999999999</v>
+      </c>
+      <c r="G162" s="15">
+        <v>25.9375</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A163" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="6"/>
       <c r="D163" s="8"/>
       <c r="E163" s="8"/>
       <c r="F163" s="8"/>
       <c r="G163" s="6"/>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A164" s="11" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B164" s="7">
-        <v>10.775443786982001</v>
+        <v>10.502703118983</v>
       </c>
       <c r="C164" s="7">
-        <v>10.502703118983</v>
+        <v>10.814087712039001</v>
       </c>
       <c r="D164" s="9">
-        <v>10.814087712039001</v>
+        <v>10.197546074590001</v>
       </c>
       <c r="E164" s="9">
-        <v>10.197576549121999</v>
+        <v>10.681816743382999</v>
       </c>
       <c r="F164" s="9">
-        <v>10.681816743382999</v>
+        <v>10.618041844703001</v>
       </c>
       <c r="G164" s="7">
-        <v>10.569385839299001</v>
+        <v>10.548845381526</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A165" s="12" t="s">
-        <v>176</v>
-[...4 lines deleted...]
-      <c r="C165" s="14">
+        <v>177</v>
+      </c>
+      <c r="B165" s="15">
         <v>20.666178861788001</v>
       </c>
+      <c r="C165" s="15">
+        <v>22.661460674156999</v>
+      </c>
       <c r="D165" s="13">
-        <v>22.661460674156999</v>
+        <v>21.325641025641001</v>
       </c>
       <c r="E165" s="13">
-        <v>21.325641025641001</v>
+        <v>21.785747126436</v>
       </c>
       <c r="F165" s="13">
-        <v>21.785747126436</v>
-[...2 lines deleted...]
-        <v>23.787555555554999</v>
+        <v>23.264800000000001</v>
+      </c>
+      <c r="G165" s="15">
+        <v>8.6366666666660006</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A166" s="12" t="s">
-        <v>177</v>
-[...4 lines deleted...]
-      <c r="C166" s="14">
+        <v>178</v>
+      </c>
+      <c r="B166" s="15">
         <v>17.606355140186</v>
       </c>
+      <c r="C166" s="15">
+        <v>18.727499999999999</v>
+      </c>
       <c r="D166" s="13">
-        <v>18.727499999999999</v>
+        <v>19.401250000000001</v>
       </c>
       <c r="E166" s="13">
-        <v>19.401250000000001</v>
+        <v>21.648235294117001</v>
       </c>
       <c r="F166" s="13">
-        <v>21.648235294117001</v>
-[...2 lines deleted...]
-        <v>18.681388888888002</v>
+        <v>18.742799999999999</v>
+      </c>
+      <c r="G166" s="15">
+        <v>17.540833333333001</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A167" s="12" t="s">
-        <v>178</v>
-[...4 lines deleted...]
-      <c r="C167" s="14">
+        <v>179</v>
+      </c>
+      <c r="B167" s="15">
         <v>9.8055035971219997</v>
       </c>
+      <c r="C167" s="15">
+        <v>9.9607796610159998</v>
+      </c>
       <c r="D167" s="13">
-        <v>9.9607796610159998</v>
+        <v>10.896590909089999</v>
       </c>
       <c r="E167" s="13">
-        <v>10.896590909089999</v>
+        <v>11.914871794871001</v>
       </c>
       <c r="F167" s="13">
-        <v>11.914871794871001</v>
-[...2 lines deleted...]
-        <v>10.825826446281001</v>
+        <v>10.754469696969</v>
+      </c>
+      <c r="G167" s="15">
+        <v>10.620217391303999</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A168" s="12" t="s">
-        <v>179</v>
-[...4 lines deleted...]
-      <c r="C168" s="14">
+        <v>180</v>
+      </c>
+      <c r="B168" s="15">
         <v>13.304285714284999</v>
       </c>
+      <c r="C168" s="15">
+        <v>13.952692307692001</v>
+      </c>
       <c r="D168" s="13">
-        <v>13.952692307692001</v>
+        <v>13.114142857141999</v>
       </c>
       <c r="E168" s="13">
-        <v>13.114142857141999</v>
+        <v>14.841329113923999</v>
       </c>
       <c r="F168" s="13">
-        <v>14.841329113923999</v>
-[...2 lines deleted...]
-        <v>14.037792207792</v>
+        <v>14.038875000000001</v>
+      </c>
+      <c r="G168" s="15">
+        <v>18.742727272726999</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A169" s="12" t="s">
-        <v>180</v>
-[...4 lines deleted...]
-      <c r="C169" s="14">
+        <v>181</v>
+      </c>
+      <c r="B169" s="15">
         <v>16.184215686274001</v>
       </c>
+      <c r="C169" s="15">
+        <v>18.194795918366999</v>
+      </c>
       <c r="D169" s="13">
-        <v>18.194795918366999</v>
+        <v>17.12</v>
       </c>
       <c r="E169" s="13">
-        <v>17.12</v>
+        <v>19.007941176469998</v>
       </c>
       <c r="F169" s="13">
-        <v>19.007941176469998</v>
-[...2 lines deleted...]
-        <v>18.300416666665999</v>
+        <v>18.195841584158</v>
+      </c>
+      <c r="G169" s="15">
+        <v>12.895714285714</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A170" s="12" t="s">
-        <v>181</v>
-[...4 lines deleted...]
-      <c r="C170" s="14">
+        <v>182</v>
+      </c>
+      <c r="B170" s="15">
         <v>24.099565217391</v>
       </c>
+      <c r="C170" s="15">
+        <v>29.673529411764001</v>
+      </c>
       <c r="D170" s="13">
-        <v>29.673529411764001</v>
+        <v>24.034666666665998</v>
       </c>
       <c r="E170" s="13">
-        <v>24.034666666665998</v>
+        <v>30.054545454545</v>
       </c>
       <c r="F170" s="13">
-        <v>30.054545454545</v>
-[...2 lines deleted...]
-        <v>23.647333333332998</v>
+        <v>23.331875</v>
+      </c>
+      <c r="G170" s="15">
+        <v>28.753333333333</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A171" s="12" t="s">
-        <v>182</v>
-[...4 lines deleted...]
-      <c r="C171" s="14">
+        <v>183</v>
+      </c>
+      <c r="B171" s="15">
         <v>20.018666666666</v>
       </c>
+      <c r="C171" s="15">
+        <v>23.124210526315</v>
+      </c>
       <c r="D171" s="13">
-        <v>23.124210526315</v>
+        <v>20.216999999999999</v>
       </c>
       <c r="E171" s="13">
-        <v>20.216999999999999</v>
+        <v>17.655384615384001</v>
       </c>
       <c r="F171" s="13">
-        <v>17.655384615384001</v>
-[...2 lines deleted...]
-        <v>18.105</v>
+        <v>18.396666666666</v>
+      </c>
+      <c r="G171" s="15">
+        <v>13.71</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A172" s="12" t="s">
-        <v>183</v>
-[...4 lines deleted...]
-      <c r="C172" s="14">
+        <v>184</v>
+      </c>
+      <c r="B172" s="15">
         <v>11.076917808218999</v>
       </c>
+      <c r="C172" s="15">
+        <v>11.748861788617001</v>
+      </c>
       <c r="D172" s="13">
-        <v>11.748861788617001</v>
+        <v>9.6841880341880007</v>
       </c>
       <c r="E172" s="13">
-        <v>9.6841880341880007</v>
+        <v>10.851889763779001</v>
       </c>
       <c r="F172" s="13">
-        <v>10.851889763779001</v>
-[...2 lines deleted...]
-        <v>8.4227272727270002</v>
+        <v>8.7581679389310008</v>
+      </c>
+      <c r="G172" s="15">
+        <v>8.9727777777770008</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A173" s="12" t="s">
-        <v>184</v>
-[...4 lines deleted...]
-      <c r="C173" s="14">
+        <v>185</v>
+      </c>
+      <c r="B173" s="15">
         <v>28.521904761904</v>
       </c>
+      <c r="C173" s="15">
+        <v>27.371818181818</v>
+      </c>
       <c r="D173" s="13">
-        <v>27.371818181818</v>
+        <v>31.562692307692</v>
       </c>
       <c r="E173" s="13">
-        <v>31.562692307692</v>
+        <v>31.925263157894001</v>
       </c>
       <c r="F173" s="13">
-        <v>31.925263157894001</v>
-[...1 lines deleted...]
-      <c r="G173" s="14">
         <v>23.795714285713998</v>
+      </c>
+      <c r="G173" s="15">
+        <v>32.159999999999997</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A174" s="12" t="s">
-        <v>185</v>
-[...4 lines deleted...]
-      <c r="C174" s="14">
+        <v>186</v>
+      </c>
+      <c r="B174" s="15">
         <v>32.825294117646997</v>
       </c>
+      <c r="C174" s="15">
+        <v>31.483043478260001</v>
+      </c>
       <c r="D174" s="13">
-        <v>31.483043478260001</v>
+        <v>34.323999999999998</v>
       </c>
       <c r="E174" s="13">
-        <v>34.323999999999998</v>
+        <v>30.330434782607998</v>
       </c>
       <c r="F174" s="13">
-        <v>30.330434782607998</v>
-[...2 lines deleted...]
-        <v>28.77</v>
+        <v>33.948888888888</v>
+      </c>
+      <c r="G174" s="15">
+        <v>66.45</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A175" s="12" t="s">
-        <v>186</v>
-[...4 lines deleted...]
-      <c r="C175" s="14">
+        <v>187</v>
+      </c>
+      <c r="B175" s="15">
         <v>24.55</v>
       </c>
+      <c r="C175" s="15">
+        <v>30.17</v>
+      </c>
       <c r="D175" s="13">
-        <v>30.17</v>
+        <v>21.574999999999999</v>
       </c>
       <c r="E175" s="13">
-        <v>21.574999999999999</v>
+        <v>31.75</v>
       </c>
       <c r="F175" s="13">
-        <v>31.75</v>
-[...1 lines deleted...]
-      <c r="G175" s="14">
         <v>26.878571428571</v>
+      </c>
+      <c r="G175" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A176" s="12" t="s">
-        <v>187</v>
-[...4 lines deleted...]
-      <c r="C176" s="14">
+        <v>188</v>
+      </c>
+      <c r="B176" s="15">
         <v>34.598529411763998</v>
       </c>
+      <c r="C176" s="15">
+        <v>33.080645161290001</v>
+      </c>
       <c r="D176" s="13">
-        <v>33.080645161290001</v>
+        <v>27.938947368421001</v>
       </c>
       <c r="E176" s="13">
-        <v>27.938947368421001</v>
+        <v>33.302608695651998</v>
       </c>
       <c r="F176" s="13">
-        <v>33.302608695651998</v>
-[...1 lines deleted...]
-      <c r="G176" s="14">
         <v>37.693913043477998</v>
+      </c>
+      <c r="G176" s="15">
+        <v>6.8</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A177" s="12" t="s">
-        <v>188</v>
-[...4 lines deleted...]
-      <c r="C177" s="14">
+        <v>189</v>
+      </c>
+      <c r="B177" s="15">
         <v>14.888099173553</v>
       </c>
+      <c r="C177" s="15">
+        <v>17.508867924528001</v>
+      </c>
       <c r="D177" s="13">
-        <v>17.508867924528001</v>
+        <v>15.746494845360001</v>
       </c>
       <c r="E177" s="13">
-        <v>15.746494845360001</v>
+        <v>16.646333333333001</v>
       </c>
       <c r="F177" s="13">
-        <v>16.646333333333001</v>
-[...2 lines deleted...]
-        <v>15.911891891891001</v>
+        <v>15.867831325300999</v>
+      </c>
+      <c r="G177" s="15">
+        <v>17.526666666665999</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A178" s="12" t="s">
-        <v>189</v>
-[...4 lines deleted...]
-      <c r="C178" s="14">
+        <v>190</v>
+      </c>
+      <c r="B178" s="15">
         <v>15.318085106383</v>
       </c>
+      <c r="C178" s="15">
+        <v>12.956864406778999</v>
+      </c>
       <c r="D178" s="13">
-        <v>12.956864406778999</v>
+        <v>14.571619047619</v>
       </c>
       <c r="E178" s="13">
-        <v>14.571619047619</v>
+        <v>11.652337662337001</v>
       </c>
       <c r="F178" s="13">
-        <v>11.652337662337001</v>
-[...2 lines deleted...]
-        <v>14.127631578947</v>
+        <v>13.975897435897</v>
+      </c>
+      <c r="G178" s="15">
+        <v>12.718</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A179" s="12" t="s">
-        <v>190</v>
-[...4 lines deleted...]
-      <c r="C179" s="14">
+        <v>191</v>
+      </c>
+      <c r="B179" s="15">
         <v>22.879137931033998</v>
       </c>
+      <c r="C179" s="15">
+        <v>25.146296296296001</v>
+      </c>
       <c r="D179" s="13">
-        <v>25.146296296296001</v>
+        <v>22.074000000000002</v>
       </c>
       <c r="E179" s="13">
-        <v>22.074000000000002</v>
+        <v>24.176136363636001</v>
       </c>
       <c r="F179" s="13">
-        <v>24.176136363636001</v>
-[...2 lines deleted...]
-        <v>21.895624999999999</v>
+        <v>22.809444444444001</v>
+      </c>
+      <c r="G179" s="15">
+        <v>29.114000000000001</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A180" s="12" t="s">
-        <v>191</v>
-[...4 lines deleted...]
-      <c r="C180" s="14">
+        <v>192</v>
+      </c>
+      <c r="B180" s="15">
         <v>16.397659574468001</v>
       </c>
+      <c r="C180" s="15">
+        <v>20.65</v>
+      </c>
       <c r="D180" s="13">
-        <v>20.65</v>
+        <v>18.358499999999999</v>
       </c>
       <c r="E180" s="13">
-        <v>18.358499999999999</v>
+        <v>18.325384615383999</v>
       </c>
       <c r="F180" s="13">
-        <v>18.325384615383999</v>
-[...2 lines deleted...]
-        <v>19.992727272726999</v>
+        <v>19.642978723403999</v>
+      </c>
+      <c r="G180" s="15">
+        <v>21.686</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A181" s="12" t="s">
-        <v>192</v>
-[...4 lines deleted...]
-      <c r="C181" s="14">
+        <v>193</v>
+      </c>
+      <c r="B181" s="15">
         <v>29.055714285714</v>
       </c>
+      <c r="C181" s="15">
+        <v>23.588999999999999</v>
+      </c>
       <c r="D181" s="13">
-        <v>23.588999999999999</v>
-[...1 lines deleted...]
-      <c r="E181" s="13">
         <v>28.675000000000001</v>
       </c>
-      <c r="F181" s="15" t="s">
-[...2 lines deleted...]
-      <c r="G181" s="14">
+      <c r="E181" s="14" t="s">
+        <v>37</v>
+      </c>
+      <c r="F181" s="13">
         <v>25.757999999999999</v>
+      </c>
+      <c r="G181" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A182" s="12" t="s">
         <v>194</v>
       </c>
-      <c r="B182" s="14">
-[...2 lines deleted...]
-      <c r="C182" s="14">
+      <c r="B182" s="15">
         <v>11.344804469273001</v>
       </c>
+      <c r="C182" s="15">
+        <v>12.422784090908999</v>
+      </c>
       <c r="D182" s="13">
-        <v>12.422784090908999</v>
+        <v>12.083793103448</v>
       </c>
       <c r="E182" s="13">
-        <v>12.083793103448</v>
+        <v>12.162576687115999</v>
       </c>
       <c r="F182" s="13">
-        <v>12.162576687115999</v>
-[...2 lines deleted...]
-        <v>11.734049079754</v>
+        <v>11.656140350876999</v>
+      </c>
+      <c r="G182" s="15">
+        <v>12.599545454545</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A183" s="12" t="s">
         <v>195</v>
       </c>
-      <c r="B183" s="14">
-[...2 lines deleted...]
-      <c r="C183" s="14">
+      <c r="B183" s="15">
         <v>24.874444444443998</v>
       </c>
+      <c r="C183" s="15">
+        <v>31.186250000000001</v>
+      </c>
       <c r="D183" s="13">
-        <v>31.186250000000001</v>
+        <v>17.261666666665999</v>
       </c>
       <c r="E183" s="13">
-        <v>17.261666666665999</v>
+        <v>25.265000000000001</v>
       </c>
       <c r="F183" s="13">
-        <v>25.265000000000001</v>
-[...2 lines deleted...]
-        <v>20.707999999999998</v>
+        <v>20.537272727272001</v>
+      </c>
+      <c r="G183" s="15">
+        <v>19.363333333332999</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A184" s="12" t="s">
         <v>196</v>
       </c>
-      <c r="B184" s="14">
-[...2 lines deleted...]
-      <c r="C184" s="14">
+      <c r="B184" s="15">
         <v>22.24625</v>
       </c>
+      <c r="C184" s="15">
+        <v>39.261249999999997</v>
+      </c>
       <c r="D184" s="13">
-        <v>39.261249999999997</v>
+        <v>25.315000000000001</v>
       </c>
       <c r="E184" s="13">
-        <v>25.315000000000001</v>
+        <v>26.207142857141999</v>
       </c>
       <c r="F184" s="13">
-        <v>26.207142857141999</v>
-[...1 lines deleted...]
-      <c r="G184" s="14">
         <v>25.088888888888</v>
+      </c>
+      <c r="G184" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A185" s="12" t="s">
         <v>197</v>
       </c>
-      <c r="B185" s="14">
-[...2 lines deleted...]
-      <c r="C185" s="14">
+      <c r="B185" s="15">
         <v>20.376463414633999</v>
       </c>
+      <c r="C185" s="15">
+        <v>20.561884057971</v>
+      </c>
       <c r="D185" s="13">
-        <v>20.561884057971</v>
+        <v>21.272307692306999</v>
       </c>
       <c r="E185" s="13">
-        <v>21.272307692306999</v>
+        <v>23.327457627118001</v>
       </c>
       <c r="F185" s="13">
-        <v>23.327457627118001</v>
-[...1 lines deleted...]
-      <c r="G185" s="14">
         <v>24.922580645160998</v>
+      </c>
+      <c r="G185" s="15">
+        <v>15.291428571428</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A186" s="12" t="s">
         <v>198</v>
       </c>
-      <c r="B186" s="14">
-[...2 lines deleted...]
-      <c r="C186" s="14">
+      <c r="B186" s="15">
         <v>21.215731707317001</v>
       </c>
+      <c r="C186" s="15">
+        <v>20.723291139240001</v>
+      </c>
       <c r="D186" s="13">
-        <v>20.723291139240001</v>
+        <v>18.817656249999999</v>
       </c>
       <c r="E186" s="13">
-        <v>18.817656249999999</v>
+        <v>24.932031250000001</v>
       </c>
       <c r="F186" s="13">
-        <v>24.932031250000001</v>
-[...2 lines deleted...]
-        <v>24.465098039215</v>
+        <v>24.761428571427999</v>
+      </c>
+      <c r="G186" s="15">
+        <v>25.396249999999998</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A187" s="12" t="s">
         <v>199</v>
       </c>
-      <c r="B187" s="14">
-[...2 lines deleted...]
-      <c r="C187" s="14">
+      <c r="B187" s="15">
         <v>12.725068493149999</v>
       </c>
+      <c r="C187" s="15">
+        <v>14.86</v>
+      </c>
       <c r="D187" s="13">
-        <v>14.86</v>
+        <v>12.534375000000001</v>
       </c>
       <c r="E187" s="13">
-        <v>12.534375000000001</v>
+        <v>11.965833333333</v>
       </c>
       <c r="F187" s="13">
-        <v>11.965833333333</v>
-[...2 lines deleted...]
-        <v>12.9476</v>
+        <v>12.723269230769001</v>
+      </c>
+      <c r="G187" s="15">
+        <v>17.588000000000001</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A188" s="12" t="s">
         <v>200</v>
       </c>
-      <c r="B188" s="14">
-[...2 lines deleted...]
-      <c r="C188" s="14">
+      <c r="B188" s="15">
         <v>16.352499999999999</v>
       </c>
+      <c r="C188" s="15">
+        <v>17.179333333332998</v>
+      </c>
       <c r="D188" s="13">
-        <v>17.179333333332998</v>
+        <v>21.026666666665999</v>
       </c>
       <c r="E188" s="13">
-        <v>21.026666666665999</v>
+        <v>22.530952380952002</v>
       </c>
       <c r="F188" s="13">
-        <v>22.530952380952002</v>
-[...2 lines deleted...]
-        <v>19.425000000000001</v>
+        <v>19.959545454545001</v>
+      </c>
+      <c r="G188" s="15">
+        <v>20.875</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A189" s="12" t="s">
         <v>201</v>
       </c>
-      <c r="B189" s="14">
-[...2 lines deleted...]
-      <c r="C189" s="14">
+      <c r="B189" s="15">
         <v>7.716434494195</v>
       </c>
+      <c r="C189" s="15">
+        <v>7.7306729939599999</v>
+      </c>
       <c r="D189" s="13">
-        <v>7.7306729939599999</v>
+        <v>7.9272392086329999</v>
       </c>
       <c r="E189" s="13">
-        <v>7.9272392086329999</v>
+        <v>7.6784728610849999</v>
       </c>
       <c r="F189" s="13">
-        <v>7.6784728610849999</v>
-[...2 lines deleted...]
-        <v>7.8113359920230003</v>
+        <v>7.8815930018409999</v>
+      </c>
+      <c r="G189" s="15">
+        <v>8.9887974683540008</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A190" s="12" t="s">
         <v>202</v>
       </c>
-      <c r="B190" s="14">
-[...2 lines deleted...]
-      <c r="C190" s="14">
+      <c r="B190" s="15">
         <v>10.65936</v>
       </c>
+      <c r="C190" s="15">
+        <v>11.916911764705</v>
+      </c>
       <c r="D190" s="13">
-        <v>11.916911764705</v>
+        <v>12.639633027522001</v>
       </c>
       <c r="E190" s="13">
-        <v>12.639633027522001</v>
+        <v>10.549572649571999</v>
       </c>
       <c r="F190" s="13">
-        <v>10.549572649571999</v>
-[...2 lines deleted...]
-        <v>10.775728155338999</v>
+        <v>11.138035714285</v>
+      </c>
+      <c r="G190" s="15">
+        <v>12.254705882352001</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A191" s="12" t="s">
         <v>203</v>
       </c>
-      <c r="B191" s="14">
-[...2 lines deleted...]
-      <c r="C191" s="14">
+      <c r="B191" s="15">
         <v>12.175263157893999</v>
       </c>
+      <c r="C191" s="15">
+        <v>13.599555555555</v>
+      </c>
       <c r="D191" s="13">
-        <v>13.599555555555</v>
+        <v>17.071764705882</v>
       </c>
       <c r="E191" s="13">
-        <v>17.071764705882</v>
+        <v>13.447457627118</v>
       </c>
       <c r="F191" s="13">
-        <v>13.447457627118</v>
-[...2 lines deleted...]
-        <v>15.427199999999999</v>
+        <v>15.647166666665999</v>
+      </c>
+      <c r="G191" s="15">
+        <v>14.6675</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A192" s="12" t="s">
         <v>204</v>
       </c>
-      <c r="B192" s="14">
-[...2 lines deleted...]
-      <c r="C192" s="14">
+      <c r="B192" s="15">
         <v>13.7662</v>
       </c>
+      <c r="C192" s="15">
+        <v>13.300091743118999</v>
+      </c>
       <c r="D192" s="13">
-        <v>13.300091743118999</v>
+        <v>13.514537037037</v>
       </c>
       <c r="E192" s="13">
-        <v>13.514537037037</v>
+        <v>13.007999999999999</v>
       </c>
       <c r="F192" s="13">
-        <v>13.007999999999999</v>
-[...2 lines deleted...]
-        <v>12.900606060606</v>
+        <v>13.038796296296001</v>
+      </c>
+      <c r="G192" s="15">
+        <v>13.757142857142</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A193" s="12" t="s">
         <v>205</v>
       </c>
-      <c r="B193" s="14">
-[...2 lines deleted...]
-      <c r="C193" s="14">
+      <c r="B193" s="15">
         <v>13.5045</v>
       </c>
+      <c r="C193" s="15">
+        <v>15.162631578947</v>
+      </c>
       <c r="D193" s="13">
-        <v>15.162631578947</v>
+        <v>16.296785714285001</v>
       </c>
       <c r="E193" s="13">
-        <v>16.296785714285001</v>
+        <v>19.460344827585999</v>
       </c>
       <c r="F193" s="13">
-        <v>19.460344827585999</v>
-[...2 lines deleted...]
-        <v>15.743333333333</v>
+        <v>16.010000000000002</v>
+      </c>
+      <c r="G193" s="15">
+        <v>17</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A194" s="12" t="s">
         <v>206</v>
       </c>
-      <c r="B194" s="14">
-[...2 lines deleted...]
-      <c r="C194" s="14">
+      <c r="B194" s="15">
         <v>8.072738461538</v>
       </c>
+      <c r="C194" s="15">
+        <v>7.8562650602400002</v>
+      </c>
       <c r="D194" s="13">
-        <v>7.8562650602400002</v>
+        <v>7.8628673835120004</v>
       </c>
       <c r="E194" s="13">
-        <v>7.8628673835120004</v>
+        <v>9.0794265232970002</v>
       </c>
       <c r="F194" s="13">
-        <v>9.0794265232970002</v>
-[...2 lines deleted...]
-        <v>8.7768309859149998</v>
+        <v>8.9631111111109991</v>
+      </c>
+      <c r="G194" s="15">
+        <v>11.205121951219001</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A195" s="12" t="s">
         <v>207</v>
       </c>
-      <c r="B195" s="14">
-[...2 lines deleted...]
-      <c r="C195" s="14">
+      <c r="B195" s="15">
         <v>14.167307692307</v>
       </c>
+      <c r="C195" s="15">
+        <v>17.206896551724</v>
+      </c>
       <c r="D195" s="13">
-        <v>17.206896551724</v>
+        <v>12.038125000000001</v>
       </c>
       <c r="E195" s="13">
-        <v>12.038125000000001</v>
+        <v>15.188823529411</v>
       </c>
       <c r="F195" s="13">
-        <v>15.188823529411</v>
-[...2 lines deleted...]
-        <v>20.024782608694998</v>
+        <v>19.268000000000001</v>
+      </c>
+      <c r="G195" s="15">
+        <v>5.27</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A196" s="12" t="s">
         <v>208</v>
       </c>
-      <c r="B196" s="14">
-[...2 lines deleted...]
-      <c r="C196" s="14">
+      <c r="B196" s="15">
         <v>15.865937499999999</v>
       </c>
+      <c r="C196" s="15">
+        <v>17.120283018866999</v>
+      </c>
       <c r="D196" s="13">
-        <v>17.120283018866999</v>
+        <v>15.554690265486</v>
       </c>
       <c r="E196" s="13">
-        <v>15.554690265486</v>
+        <v>15.557297297297</v>
       </c>
       <c r="F196" s="13">
-        <v>15.557297297297</v>
-[...2 lines deleted...]
-        <v>14.403536585365</v>
+        <v>14.531978021978</v>
+      </c>
+      <c r="G196" s="15">
+        <v>15.523636363635999</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A197" s="12" t="s">
         <v>209</v>
       </c>
-      <c r="B197" s="14">
-[...2 lines deleted...]
-      <c r="C197" s="14">
+      <c r="B197" s="15">
         <v>7.5158278145689996</v>
       </c>
+      <c r="C197" s="15">
+        <v>7.483981481481</v>
+      </c>
       <c r="D197" s="13">
-        <v>7.483981481481</v>
+        <v>7.5349728260860003</v>
       </c>
       <c r="E197" s="13">
-        <v>7.5349728260860003</v>
+        <v>7.5723780487800001</v>
       </c>
       <c r="F197" s="13">
-        <v>7.5723780487800001</v>
-[...2 lines deleted...]
-        <v>7.557163120567</v>
+        <v>7.7092012779549997</v>
+      </c>
+      <c r="G197" s="15">
+        <v>7.6426785714280001</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A198" s="12" t="s">
         <v>210</v>
       </c>
-      <c r="B198" s="14">
-[...2 lines deleted...]
-      <c r="C198" s="14">
+      <c r="B198" s="15">
         <v>13.039620253163999</v>
       </c>
+      <c r="C198" s="15">
+        <v>12.3708492569</v>
+      </c>
       <c r="D198" s="13">
-        <v>12.3708492569</v>
+        <v>11.183157894736</v>
       </c>
       <c r="E198" s="13">
-        <v>11.183157894736</v>
+        <v>11.23616981132</v>
       </c>
       <c r="F198" s="13">
-        <v>11.23616981132</v>
-[...2 lines deleted...]
-        <v>11.938255528255</v>
+        <v>11.846359447004</v>
+      </c>
+      <c r="G198" s="15">
+        <v>10.833600000000001</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A199" s="12" t="s">
         <v>211</v>
       </c>
-      <c r="B199" s="14">
-[...2 lines deleted...]
-      <c r="C199" s="14">
+      <c r="B199" s="15">
         <v>24.723953488372</v>
       </c>
+      <c r="C199" s="15">
+        <v>23.760491803278001</v>
+      </c>
       <c r="D199" s="13">
-        <v>23.760491803278001</v>
+        <v>24.556486486486001</v>
       </c>
       <c r="E199" s="13">
-        <v>24.556486486486001</v>
+        <v>27.753</v>
       </c>
       <c r="F199" s="13">
-        <v>27.753</v>
-[...2 lines deleted...]
-        <v>27.609387755101999</v>
+        <v>27.700754716980999</v>
+      </c>
+      <c r="G199" s="15">
+        <v>27.666</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A200" s="12" t="s">
         <v>212</v>
       </c>
-      <c r="B200" s="14">
-[...2 lines deleted...]
-      <c r="C200" s="14">
+      <c r="B200" s="15">
         <v>6.7162133227589997</v>
       </c>
+      <c r="C200" s="15">
+        <v>7.1712988650689997</v>
+      </c>
       <c r="D200" s="13">
-        <v>7.1712988650689997</v>
+        <v>6.5682599491950002</v>
       </c>
       <c r="E200" s="13">
-        <v>6.5683488569000001</v>
+        <v>7.3148462484619996</v>
       </c>
       <c r="F200" s="13">
-        <v>7.3148462484619996</v>
-[...2 lines deleted...]
-        <v>7.1112869486130004</v>
+        <v>7.184321247892</v>
+      </c>
+      <c r="G200" s="15">
+        <v>8.1293269230760004</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A201" s="12" t="s">
         <v>213</v>
       </c>
-      <c r="B201" s="14">
-[...2 lines deleted...]
-      <c r="C201" s="14">
+      <c r="B201" s="15">
         <v>28.827777777777001</v>
       </c>
+      <c r="C201" s="15">
+        <v>52.73</v>
+      </c>
       <c r="D201" s="13">
-        <v>52.73</v>
+        <v>28.05</v>
       </c>
       <c r="E201" s="13">
-        <v>28.05</v>
+        <v>29.175000000000001</v>
       </c>
       <c r="F201" s="13">
-        <v>29.175000000000001</v>
-[...1 lines deleted...]
-      <c r="G201" s="14">
         <v>42.243333333332998</v>
+      </c>
+      <c r="G201" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A202" s="12" t="s">
         <v>214</v>
       </c>
-      <c r="B202" s="14">
-[...2 lines deleted...]
-      <c r="C202" s="14">
+      <c r="B202" s="15">
         <v>15.257671232876</v>
       </c>
+      <c r="C202" s="15">
+        <v>16.082976190476</v>
+      </c>
       <c r="D202" s="13">
-        <v>16.082976190476</v>
+        <v>14.468</v>
       </c>
       <c r="E202" s="13">
-        <v>14.468</v>
+        <v>17.122179487179</v>
       </c>
       <c r="F202" s="13">
-        <v>17.122179487179</v>
-[...2 lines deleted...]
-        <v>18.777968749999999</v>
+        <v>18.743333333332998</v>
+      </c>
+      <c r="G202" s="15">
+        <v>27.581</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A203" s="12" t="s">
         <v>215</v>
       </c>
-      <c r="B203" s="14">
-[...2 lines deleted...]
-      <c r="C203" s="14">
+      <c r="B203" s="15">
         <v>16.410746268655998</v>
       </c>
+      <c r="C203" s="15">
+        <v>18.435636363636</v>
+      </c>
       <c r="D203" s="13">
-        <v>18.435636363636</v>
+        <v>20.171481481480999</v>
       </c>
       <c r="E203" s="13">
-        <v>20.171481481480999</v>
+        <v>18.698305084745002</v>
       </c>
       <c r="F203" s="13">
-        <v>18.698305084745002</v>
-[...2 lines deleted...]
-        <v>21.014600000000002</v>
+        <v>20.774230769230002</v>
+      </c>
+      <c r="G203" s="15">
+        <v>15.942</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A204" s="12" t="s">
         <v>216</v>
       </c>
-      <c r="B204" s="14">
-[...2 lines deleted...]
-      <c r="C204" s="14">
+      <c r="B204" s="15">
         <v>12.957058823529</v>
       </c>
+      <c r="C204" s="15">
+        <v>13.326428571428</v>
+      </c>
       <c r="D204" s="13">
-        <v>13.326428571428</v>
+        <v>18.961538461538002</v>
       </c>
       <c r="E204" s="13">
-        <v>18.961538461538002</v>
+        <v>18.403333333332998</v>
       </c>
       <c r="F204" s="13">
-        <v>18.403333333332998</v>
-[...1 lines deleted...]
-      <c r="G204" s="14">
         <v>20.342727272727</v>
+      </c>
+      <c r="G204" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A205" s="12" t="s">
         <v>217</v>
       </c>
-      <c r="B205" s="14">
-[...2 lines deleted...]
-      <c r="C205" s="14">
+      <c r="B205" s="15">
         <v>24.261176470588001</v>
       </c>
+      <c r="C205" s="15">
+        <v>20.309999999999999</v>
+      </c>
       <c r="D205" s="13">
-        <v>20.309999999999999</v>
+        <v>19.098333333332999</v>
       </c>
       <c r="E205" s="13">
-        <v>19.098333333332999</v>
+        <v>25.983750000000001</v>
       </c>
       <c r="F205" s="13">
-        <v>25.983750000000001</v>
-[...1 lines deleted...]
-      <c r="G205" s="14">
         <v>20.954444444444</v>
+      </c>
+      <c r="G205" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A206" s="12" t="s">
         <v>218</v>
       </c>
-      <c r="B206" s="14">
-[...2 lines deleted...]
-      <c r="C206" s="14">
+      <c r="B206" s="15">
         <v>11.299181286549</v>
       </c>
+      <c r="C206" s="15">
+        <v>10.848803418803</v>
+      </c>
       <c r="D206" s="13">
-        <v>10.848803418803</v>
+        <v>10.081282051282001</v>
       </c>
       <c r="E206" s="13">
-        <v>10.081282051282001</v>
+        <v>11.830703124999999</v>
       </c>
       <c r="F206" s="13">
-        <v>11.830703124999999</v>
-[...2 lines deleted...]
-        <v>11.736068376067999</v>
+        <v>12.09704</v>
+      </c>
+      <c r="G206" s="15">
+        <v>11.7376</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A207" s="12" t="s">
         <v>219</v>
       </c>
-      <c r="B207" s="14">
-[...2 lines deleted...]
-      <c r="C207" s="14">
+      <c r="B207" s="15">
         <v>23.136666666665999</v>
       </c>
+      <c r="C207" s="15">
+        <v>18.280416666666</v>
+      </c>
       <c r="D207" s="13">
-        <v>18.280416666666</v>
+        <v>25.158000000000001</v>
       </c>
       <c r="E207" s="13">
-        <v>25.158000000000001</v>
+        <v>22.403749999999999</v>
       </c>
       <c r="F207" s="13">
-        <v>22.403749999999999</v>
-[...2 lines deleted...]
-        <v>20.368333333332998</v>
+        <v>21.082142857141999</v>
+      </c>
+      <c r="G207" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A208" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="6"/>
       <c r="D208" s="8"/>
       <c r="E208" s="8"/>
       <c r="F208" s="8"/>
       <c r="G208" s="6"/>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A209" s="11" t="s">
         <v>220</v>
       </c>
       <c r="B209" s="7">
-        <v>13.269960337134</v>
+        <v>12.993344723891999</v>
       </c>
       <c r="C209" s="7">
-        <v>12.993344723891999</v>
+        <v>13.732827545088</v>
       </c>
       <c r="D209" s="9">
-        <v>13.732827545088</v>
+        <v>13.507366746221001</v>
       </c>
       <c r="E209" s="9">
-        <v>13.507366746221001</v>
+        <v>13.383827807848</v>
       </c>
       <c r="F209" s="9">
-        <v>13.383827807848</v>
+        <v>13.547644084933999</v>
       </c>
       <c r="G209" s="7">
-        <v>13.506768438477</v>
+        <v>13.732085620196999</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A210" s="12" t="s">
         <v>221</v>
       </c>
-      <c r="B210" s="14">
-[...2 lines deleted...]
-      <c r="C210" s="14">
+      <c r="B210" s="15">
         <v>9.2353821656049995</v>
       </c>
+      <c r="C210" s="15">
+        <v>9.1289895470379996</v>
+      </c>
       <c r="D210" s="13">
-        <v>9.1289895470379996</v>
+        <v>7.4566554054049998</v>
       </c>
       <c r="E210" s="13">
-        <v>7.4566554054049998</v>
+        <v>9.0735249042140005</v>
       </c>
       <c r="F210" s="13">
-        <v>9.0735249042140005</v>
-[...2 lines deleted...]
-        <v>8.5559030837000005</v>
+        <v>8.4525000000000006</v>
+      </c>
+      <c r="G210" s="15">
+        <v>9.9023529411759998</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A211" s="12" t="s">
         <v>222</v>
       </c>
-      <c r="B211" s="14">
-[...2 lines deleted...]
-      <c r="C211" s="14">
+      <c r="B211" s="15">
         <v>38.133333333332999</v>
       </c>
+      <c r="C211" s="15">
+        <v>46.577058823529001</v>
+      </c>
       <c r="D211" s="13">
-        <v>46.577058823529001</v>
+        <v>41.637500000000003</v>
       </c>
       <c r="E211" s="13">
-        <v>41.637500000000003</v>
+        <v>48.928571428570997</v>
       </c>
       <c r="F211" s="13">
-        <v>48.928571428570997</v>
-[...2 lines deleted...]
-        <v>41.611818181818002</v>
+        <v>40.260833333332997</v>
+      </c>
+      <c r="G211" s="15">
+        <v>39.805</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A212" s="12" t="s">
         <v>223</v>
       </c>
-      <c r="B212" s="14">
-[...2 lines deleted...]
-      <c r="C212" s="14">
+      <c r="B212" s="15">
         <v>25.366860465116002</v>
       </c>
+      <c r="C212" s="15">
+        <v>26.765522388059001</v>
+      </c>
       <c r="D212" s="13">
-        <v>26.765522388059001</v>
+        <v>24.042985074625999</v>
       </c>
       <c r="E212" s="13">
-        <v>24.042985074625999</v>
+        <v>27.981967213114</v>
       </c>
       <c r="F212" s="13">
-        <v>27.981967213114</v>
-[...2 lines deleted...]
-        <v>26.230615384615</v>
+        <v>27.139142857142001</v>
+      </c>
+      <c r="G212" s="15">
+        <v>31.67</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A213" s="12" t="s">
         <v>224</v>
       </c>
-      <c r="B213" s="14">
-[...2 lines deleted...]
-      <c r="C213" s="14">
+      <c r="B213" s="15">
         <v>17.078529411763999</v>
       </c>
+      <c r="C213" s="15">
+        <v>20.360983606556999</v>
+      </c>
       <c r="D213" s="13">
-        <v>20.360983606556999</v>
+        <v>21.266160714285</v>
       </c>
       <c r="E213" s="13">
-        <v>21.266160714285</v>
+        <v>20.753611111110999</v>
       </c>
       <c r="F213" s="13">
-        <v>20.753611111110999</v>
-[...2 lines deleted...]
-        <v>20.624909090909</v>
+        <v>20.402049180327001</v>
+      </c>
+      <c r="G213" s="15">
+        <v>21.3</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A214" s="12" t="s">
         <v>225</v>
       </c>
-      <c r="B214" s="14">
-[...2 lines deleted...]
-      <c r="C214" s="14">
+      <c r="B214" s="15">
         <v>37.295200000000001</v>
       </c>
+      <c r="C214" s="15">
+        <v>35.880000000000003</v>
+      </c>
       <c r="D214" s="13">
-        <v>35.880000000000003</v>
+        <v>32.082500000000003</v>
       </c>
       <c r="E214" s="13">
-        <v>32.082500000000003</v>
+        <v>39.907575757575003</v>
       </c>
       <c r="F214" s="13">
-        <v>39.907575757575003</v>
-[...2 lines deleted...]
-        <v>29.315833333333</v>
+        <v>29.548076923076</v>
+      </c>
+      <c r="G214" s="15">
+        <v>29.035</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A215" s="12" t="s">
         <v>226</v>
       </c>
-      <c r="B215" s="14">
-[...2 lines deleted...]
-      <c r="C215" s="14">
+      <c r="B215" s="15">
         <v>20.643265306122</v>
       </c>
+      <c r="C215" s="15">
+        <v>25.005853658536001</v>
+      </c>
       <c r="D215" s="13">
-        <v>25.005853658536001</v>
+        <v>23.373823529410998</v>
       </c>
       <c r="E215" s="13">
-        <v>23.373823529410998</v>
+        <v>24.556206896551</v>
       </c>
       <c r="F215" s="13">
-        <v>24.556206896551</v>
-[...2 lines deleted...]
-        <v>27.895862068964998</v>
+        <v>27.201562500000001</v>
+      </c>
+      <c r="G215" s="15">
+        <v>24.61</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A216" s="12" t="s">
         <v>227</v>
       </c>
-      <c r="B216" s="14">
-[...2 lines deleted...]
-      <c r="C216" s="14">
+      <c r="B216" s="15">
         <v>21.342105263156999</v>
       </c>
+      <c r="C216" s="15">
+        <v>23.454117647057998</v>
+      </c>
       <c r="D216" s="13">
-        <v>23.454117647057998</v>
+        <v>27.504705882351999</v>
       </c>
       <c r="E216" s="13">
-        <v>27.504705882351999</v>
+        <v>20.765238095238001</v>
       </c>
       <c r="F216" s="13">
-        <v>20.765238095238001</v>
-[...2 lines deleted...]
-        <v>22.62409090909</v>
+        <v>22.0608</v>
+      </c>
+      <c r="G216" s="15">
+        <v>18.265714285714001</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A217" s="12" t="s">
         <v>228</v>
       </c>
-      <c r="B217" s="14">
-[...2 lines deleted...]
-      <c r="C217" s="14">
+      <c r="B217" s="15">
         <v>37.972187499999997</v>
       </c>
+      <c r="C217" s="15">
+        <v>41.262777777777004</v>
+      </c>
       <c r="D217" s="13">
-        <v>41.262777777777004</v>
+        <v>44.113888888887999</v>
       </c>
       <c r="E217" s="13">
-        <v>44.113888888887999</v>
+        <v>44.869583333332997</v>
       </c>
       <c r="F217" s="13">
-        <v>44.869583333332997</v>
-[...2 lines deleted...]
-        <v>41.122142857142002</v>
+        <v>41.616</v>
+      </c>
+      <c r="G217" s="15">
+        <v>54.054000000000002</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A218" s="12" t="s">
         <v>229</v>
       </c>
-      <c r="B218" s="14">
-[...2 lines deleted...]
-      <c r="C218" s="14">
+      <c r="B218" s="15">
         <v>7.8525043936729997</v>
       </c>
+      <c r="C218" s="15">
+        <v>8.6110258780029998</v>
+      </c>
       <c r="D218" s="13">
-        <v>8.6110258780029998</v>
+        <v>8.4663528245779993</v>
       </c>
       <c r="E218" s="13">
-        <v>8.4663528245779993</v>
+        <v>8.2965297297290004</v>
       </c>
       <c r="F218" s="13">
-        <v>8.2965297297290004</v>
-[...2 lines deleted...]
-        <v>8.7311449451879994</v>
+        <v>8.6315864332600007</v>
+      </c>
+      <c r="G218" s="15">
+        <v>8.6058959537570008</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A219" s="12" t="s">
         <v>230</v>
       </c>
-      <c r="B219" s="14">
-[...2 lines deleted...]
-      <c r="C219" s="14">
+      <c r="B219" s="15">
         <v>13.111703703703</v>
       </c>
+      <c r="C219" s="15">
+        <v>12.977256637168001</v>
+      </c>
       <c r="D219" s="13">
-        <v>12.977256637168001</v>
+        <v>16.008872180451</v>
       </c>
       <c r="E219" s="13">
-        <v>16.008872180451</v>
+        <v>14.223111111111001</v>
       </c>
       <c r="F219" s="13">
-        <v>14.223111111111001</v>
-[...2 lines deleted...]
-        <v>14.469130434782</v>
+        <v>14.455322580644999</v>
+      </c>
+      <c r="G219" s="15">
+        <v>15.494782608694999</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A220" s="12" t="s">
         <v>231</v>
       </c>
-      <c r="B220" s="14">
-[...2 lines deleted...]
-      <c r="C220" s="14">
+      <c r="B220" s="15">
         <v>25.470487804878001</v>
       </c>
+      <c r="C220" s="15">
+        <v>31.866923076923001</v>
+      </c>
       <c r="D220" s="13">
-        <v>31.866923076923001</v>
+        <v>31.713913043478001</v>
       </c>
       <c r="E220" s="13">
-        <v>31.713913043478001</v>
+        <v>35.462499999999999</v>
       </c>
       <c r="F220" s="13">
-        <v>35.462499999999999</v>
-[...1 lines deleted...]
-      <c r="G220" s="14">
         <v>32.323214285714002</v>
+      </c>
+      <c r="G220" s="15">
+        <v>33.083333333333002</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A221" s="12" t="s">
         <v>232</v>
       </c>
-      <c r="B221" s="14">
-[...2 lines deleted...]
-      <c r="C221" s="14">
+      <c r="B221" s="15">
         <v>38.499375000000001</v>
       </c>
+      <c r="C221" s="15">
+        <v>37.332222222222001</v>
+      </c>
       <c r="D221" s="13">
-        <v>37.332222222222001</v>
+        <v>34.464285714284998</v>
       </c>
       <c r="E221" s="13">
-        <v>34.464285714284998</v>
+        <v>36.078000000000003</v>
       </c>
       <c r="F221" s="13">
-        <v>36.078000000000003</v>
-[...1 lines deleted...]
-      <c r="G221" s="14">
         <v>58.868000000000002</v>
+      </c>
+      <c r="G221" s="15">
+        <v>47.524999999999999</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A222" s="12" t="s">
         <v>233</v>
       </c>
-      <c r="B222" s="14">
-[...2 lines deleted...]
-      <c r="C222" s="14">
+      <c r="B222" s="15">
         <v>32.309473684209998</v>
       </c>
+      <c r="C222" s="15">
+        <v>34.358157894736003</v>
+      </c>
       <c r="D222" s="13">
-        <v>34.358157894736003</v>
+        <v>31.154736842104999</v>
       </c>
       <c r="E222" s="13">
-        <v>31.154736842104999</v>
+        <v>31.867249999999999</v>
       </c>
       <c r="F222" s="13">
-        <v>31.867249999999999</v>
-[...2 lines deleted...]
-        <v>28.499333333332999</v>
+        <v>29.619696969696999</v>
+      </c>
+      <c r="G222" s="15">
+        <v>27.1</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A223" s="12" t="s">
         <v>234</v>
       </c>
-      <c r="B223" s="14">
-[...2 lines deleted...]
-      <c r="C223" s="14">
+      <c r="B223" s="15">
         <v>17.08746031746</v>
       </c>
+      <c r="C223" s="15">
+        <v>19.181803278688001</v>
+      </c>
       <c r="D223" s="13">
-        <v>19.181803278688001</v>
+        <v>15.805714285714</v>
       </c>
       <c r="E223" s="13">
-        <v>15.805714285714</v>
+        <v>17.472244897959001</v>
       </c>
       <c r="F223" s="13">
-        <v>17.472244897959001</v>
-[...2 lines deleted...]
-        <v>16.845517241379</v>
+        <v>16.206290322579999</v>
+      </c>
+      <c r="G223" s="15">
+        <v>7.08</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A224" s="12" t="s">
         <v>235</v>
       </c>
-      <c r="B224" s="14">
-[...2 lines deleted...]
-      <c r="C224" s="14">
+      <c r="B224" s="15">
         <v>27.138000000000002</v>
       </c>
+      <c r="C224" s="15">
+        <v>22.606964285714</v>
+      </c>
       <c r="D224" s="13">
-        <v>22.606964285714</v>
+        <v>22.23627118644</v>
       </c>
       <c r="E224" s="13">
-        <v>22.23627118644</v>
+        <v>20.492280701754002</v>
       </c>
       <c r="F224" s="13">
-        <v>20.492280701754002</v>
-[...2 lines deleted...]
-        <v>23.747380952381</v>
+        <v>23.875624999999999</v>
+      </c>
+      <c r="G224" s="15">
+        <v>26.986666666666</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A225" s="12" t="s">
         <v>236</v>
       </c>
-      <c r="B225" s="14">
-[...2 lines deleted...]
-      <c r="C225" s="14">
+      <c r="B225" s="15">
         <v>32.285833333333002</v>
       </c>
+      <c r="C225" s="15">
+        <v>35.640999999999998</v>
+      </c>
       <c r="D225" s="13">
-        <v>35.640999999999998</v>
+        <v>37.433333333333003</v>
       </c>
       <c r="E225" s="13">
-        <v>37.433333333333003</v>
+        <v>31.812727272726999</v>
       </c>
       <c r="F225" s="13">
-        <v>31.812727272726999</v>
-[...1 lines deleted...]
-      <c r="G225" s="14">
         <v>26.424615384614999</v>
+      </c>
+      <c r="G225" s="15">
+        <v>46.82</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A226" s="12" t="s">
         <v>237</v>
       </c>
-      <c r="B226" s="14">
-[...2 lines deleted...]
-      <c r="C226" s="14">
+      <c r="B226" s="15">
         <v>30.067272727272002</v>
       </c>
+      <c r="C226" s="15">
+        <v>29.153783783782998</v>
+      </c>
       <c r="D226" s="13">
-        <v>29.153783783782998</v>
+        <v>26.456</v>
       </c>
       <c r="E226" s="13">
-        <v>26.456</v>
+        <v>32.749259259258999</v>
       </c>
       <c r="F226" s="13">
-        <v>32.749259259258999</v>
-[...2 lines deleted...]
-        <v>30.627142857142001</v>
+        <v>29.41375</v>
+      </c>
+      <c r="G226" s="15">
+        <v>32.4</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A227" s="12" t="s">
         <v>238</v>
       </c>
-      <c r="B227" s="14">
-[...2 lines deleted...]
-      <c r="C227" s="14">
+      <c r="B227" s="15">
         <v>25.877647058823001</v>
       </c>
+      <c r="C227" s="15">
+        <v>29.556842105263001</v>
+      </c>
       <c r="D227" s="13">
-        <v>29.556842105263001</v>
+        <v>32.816000000000003</v>
       </c>
       <c r="E227" s="13">
-        <v>32.816000000000003</v>
+        <v>33.14</v>
       </c>
       <c r="F227" s="13">
-        <v>33.14</v>
-[...1 lines deleted...]
-      <c r="G227" s="14">
         <v>27.914166666665999</v>
+      </c>
+      <c r="G227" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A228" s="12" t="s">
         <v>239</v>
       </c>
-      <c r="B228" s="14">
-[...2 lines deleted...]
-      <c r="C228" s="14">
+      <c r="B228" s="15">
         <v>24.094943820224</v>
       </c>
+      <c r="C228" s="15">
+        <v>20.904875000000001</v>
+      </c>
       <c r="D228" s="13">
-        <v>20.904875000000001</v>
+        <v>25.919090909089999</v>
       </c>
       <c r="E228" s="13">
-        <v>25.919090909089999</v>
+        <v>26.097301587301001</v>
       </c>
       <c r="F228" s="13">
-        <v>26.097301587301001</v>
-[...2 lines deleted...]
-        <v>27.236034482758001</v>
+        <v>26.578360655737001</v>
+      </c>
+      <c r="G228" s="15">
+        <v>32.576000000000001</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A229" s="12" t="s">
         <v>240</v>
       </c>
-      <c r="B229" s="14">
-[...2 lines deleted...]
-      <c r="C229" s="14">
+      <c r="B229" s="15">
         <v>34.963157894736</v>
       </c>
+      <c r="C229" s="15">
+        <v>30.766999999999999</v>
+      </c>
       <c r="D229" s="13">
-        <v>30.766999999999999</v>
+        <v>23.498333333333001</v>
       </c>
       <c r="E229" s="13">
-        <v>23.498333333333001</v>
+        <v>42.734999999999999</v>
       </c>
       <c r="F229" s="13">
-        <v>42.734999999999999</v>
-[...1 lines deleted...]
-      <c r="G229" s="14">
         <v>29.346666666666</v>
+      </c>
+      <c r="G229" s="15">
+        <v>35.369999999999997</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A230" s="12" t="s">
         <v>241</v>
       </c>
-      <c r="B230" s="14">
-[...2 lines deleted...]
-      <c r="C230" s="14">
+      <c r="B230" s="15">
         <v>25.573214285713998</v>
       </c>
+      <c r="C230" s="15">
+        <v>24.186666666666</v>
+      </c>
       <c r="D230" s="13">
-        <v>24.186666666666</v>
+        <v>25.852222222222</v>
       </c>
       <c r="E230" s="13">
-        <v>25.852222222222</v>
+        <v>23.923333333333002</v>
       </c>
       <c r="F230" s="13">
-        <v>23.923333333333002</v>
-[...2 lines deleted...]
-        <v>28.436086956520999</v>
+        <v>29.881379310343998</v>
+      </c>
+      <c r="G230" s="15">
+        <v>24.635000000000002</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A231" s="12" t="s">
         <v>242</v>
       </c>
-      <c r="B231" s="14">
-[...2 lines deleted...]
-      <c r="C231" s="14">
+      <c r="B231" s="15">
         <v>8.6549569429489992</v>
       </c>
+      <c r="C231" s="15">
+        <v>9.455380368098</v>
+      </c>
       <c r="D231" s="13">
-        <v>9.455380368098</v>
+        <v>9.4022791293210002</v>
       </c>
       <c r="E231" s="13">
-        <v>9.4022791293210002</v>
+        <v>8.9876005188059995</v>
       </c>
       <c r="F231" s="13">
-        <v>8.9876005188059995</v>
-[...2 lines deleted...]
-        <v>9.1343223443219994</v>
+        <v>9.1527560646899992</v>
+      </c>
+      <c r="G231" s="15">
+        <v>10.216883116883</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A232" s="12" t="s">
         <v>243</v>
       </c>
-      <c r="B232" s="14">
-[...2 lines deleted...]
-      <c r="C232" s="14">
+      <c r="B232" s="15">
         <v>19.957722772276998</v>
       </c>
+      <c r="C232" s="15">
+        <v>24.505254237288</v>
+      </c>
       <c r="D232" s="13">
-        <v>24.505254237288</v>
+        <v>21.886516853932001</v>
       </c>
       <c r="E232" s="13">
-        <v>21.886516853932001</v>
+        <v>23.828749999999999</v>
       </c>
       <c r="F232" s="13">
-        <v>23.828749999999999</v>
-[...2 lines deleted...]
-        <v>19.8284375</v>
+        <v>20.609901960784001</v>
+      </c>
+      <c r="G232" s="15">
+        <v>25.542000000000002</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A233" s="12" t="s">
         <v>244</v>
       </c>
-      <c r="B233" s="14">
-[...2 lines deleted...]
-      <c r="C233" s="14">
+      <c r="B233" s="15">
         <v>21.68</v>
       </c>
+      <c r="C233" s="15">
+        <v>22.932666666666002</v>
+      </c>
       <c r="D233" s="13">
-        <v>22.932666666666002</v>
+        <v>28.620625</v>
       </c>
       <c r="E233" s="13">
-        <v>28.620625</v>
+        <v>24.89619047619</v>
       </c>
       <c r="F233" s="13">
-        <v>24.89619047619</v>
-[...2 lines deleted...]
-        <v>20.595714285713999</v>
+        <v>19.991333333332999</v>
+      </c>
+      <c r="G233" s="15">
+        <v>26.743333333332998</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A234" s="12" t="s">
         <v>245</v>
       </c>
-      <c r="B234" s="14">
-[...2 lines deleted...]
-      <c r="C234" s="14">
+      <c r="B234" s="15">
         <v>31.526</v>
       </c>
+      <c r="C234" s="15">
+        <v>33.096315789473003</v>
+      </c>
       <c r="D234" s="13">
-        <v>33.096315789473003</v>
+        <v>36.599210526314998</v>
       </c>
       <c r="E234" s="13">
-        <v>36.599210526314998</v>
+        <v>33.424137931033997</v>
       </c>
       <c r="F234" s="13">
-        <v>33.424137931033997</v>
-[...2 lines deleted...]
-        <v>35.736363636363002</v>
+        <v>35.965833333333002</v>
+      </c>
+      <c r="G234" s="15">
+        <v>46.036250000000003</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A235" s="12" t="s">
         <v>246</v>
       </c>
-      <c r="B235" s="14">
-[...2 lines deleted...]
-      <c r="C235" s="14">
+      <c r="B235" s="15">
         <v>10.270708215297001</v>
       </c>
+      <c r="C235" s="15">
+        <v>10.827018927444</v>
+      </c>
       <c r="D235" s="13">
-        <v>10.827018927444</v>
+        <v>10.802882882882001</v>
       </c>
       <c r="E235" s="13">
-        <v>10.802882882882001</v>
+        <v>10.114579288025</v>
       </c>
       <c r="F235" s="13">
-        <v>10.114579288025</v>
-[...2 lines deleted...]
-        <v>10.863675213675</v>
+        <v>10.985678627145001</v>
+      </c>
+      <c r="G235" s="15">
+        <v>10.472680412371</v>
       </c>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A236" s="12" t="s">
         <v>247</v>
       </c>
-      <c r="B236" s="14">
-[...2 lines deleted...]
-      <c r="C236" s="14">
+      <c r="B236" s="15">
         <v>29.117352941176001</v>
       </c>
+      <c r="C236" s="15">
+        <v>30.540978260869</v>
+      </c>
       <c r="D236" s="13">
-        <v>30.540978260869</v>
+        <v>30.983888888888</v>
       </c>
       <c r="E236" s="13">
-        <v>30.983888888888</v>
+        <v>29.687228915662001</v>
       </c>
       <c r="F236" s="13">
-        <v>29.687228915662001</v>
-[...2 lines deleted...]
-        <v>27.924512195121</v>
+        <v>27.858372093023</v>
+      </c>
+      <c r="G236" s="15">
+        <v>27.131538461538</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A237" s="12" t="s">
         <v>248</v>
       </c>
-      <c r="B237" s="14">
-[...2 lines deleted...]
-      <c r="C237" s="14">
+      <c r="B237" s="15">
         <v>27.833421052631</v>
       </c>
+      <c r="C237" s="15">
+        <v>33.981612903224999</v>
+      </c>
       <c r="D237" s="13">
-        <v>33.981612903224999</v>
+        <v>30.41606060606</v>
       </c>
       <c r="E237" s="13">
-        <v>30.41606060606</v>
+        <v>34.625217391303998</v>
       </c>
       <c r="F237" s="13">
-        <v>34.625217391303998</v>
-[...2 lines deleted...]
-        <v>39.116250000000001</v>
+        <v>37.115675675675</v>
+      </c>
+      <c r="G237" s="15">
+        <v>25.878571428571</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A238" s="12" t="s">
         <v>249</v>
       </c>
-      <c r="B238" s="14">
-[...2 lines deleted...]
-      <c r="C238" s="14">
+      <c r="B238" s="15">
         <v>13.855862068964999</v>
       </c>
+      <c r="C238" s="15">
+        <v>15.049459459458999</v>
+      </c>
       <c r="D238" s="13">
-        <v>15.049459459458999</v>
+        <v>19.749390243901999</v>
       </c>
       <c r="E238" s="13">
-        <v>19.749390243901999</v>
+        <v>16.889318181817998</v>
       </c>
       <c r="F238" s="13">
-        <v>16.889318181817998</v>
-[...2 lines deleted...]
-        <v>13.208709677419</v>
+        <v>16.476231884057999</v>
+      </c>
+      <c r="G238" s="15">
+        <v>12.511538461538001</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A239" s="12" t="s">
         <v>250</v>
       </c>
-      <c r="B239" s="14">
-[...2 lines deleted...]
-      <c r="C239" s="14">
+      <c r="B239" s="15">
         <v>14.742929936305</v>
       </c>
+      <c r="C239" s="15">
+        <v>14.573823529410999</v>
+      </c>
       <c r="D239" s="13">
-        <v>14.573823529410999</v>
+        <v>15.710496453899999</v>
       </c>
       <c r="E239" s="13">
-        <v>15.710496453899999</v>
+        <v>15.738625954198</v>
       </c>
       <c r="F239" s="13">
-        <v>15.738625954198</v>
-[...2 lines deleted...]
-        <v>17.750136986301001</v>
+        <v>17.928750000000001</v>
+      </c>
+      <c r="G239" s="15">
+        <v>17.081666666665999</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A240" s="12" t="s">
         <v>251</v>
       </c>
-      <c r="B240" s="14">
-[...2 lines deleted...]
-      <c r="C240" s="14">
+      <c r="B240" s="15">
         <v>23.706404494381999</v>
       </c>
+      <c r="C240" s="15">
+        <v>26.701166666666001</v>
+      </c>
       <c r="D240" s="13">
-        <v>26.701166666666001</v>
+        <v>25.833188405796999</v>
       </c>
       <c r="E240" s="13">
-        <v>25.833188405796999</v>
+        <v>25.431551724137002</v>
       </c>
       <c r="F240" s="13">
-        <v>25.431551724137002</v>
-[...2 lines deleted...]
-        <v>23.193552631578001</v>
+        <v>23.270512820512</v>
+      </c>
+      <c r="G240" s="15">
+        <v>25.896000000000001</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A241" s="12" t="s">
         <v>252</v>
       </c>
-      <c r="B241" s="14">
-[...2 lines deleted...]
-      <c r="C241" s="14">
+      <c r="B241" s="15">
         <v>26.951875000000001</v>
       </c>
+      <c r="C241" s="15">
+        <v>29.376666666666001</v>
+      </c>
       <c r="D241" s="13">
-        <v>29.376666666666001</v>
+        <v>27.914545454544999</v>
       </c>
       <c r="E241" s="13">
-        <v>27.914545454544999</v>
+        <v>27.433513513512999</v>
       </c>
       <c r="F241" s="13">
-        <v>27.433513513512999</v>
-[...2 lines deleted...]
-        <v>29.192857142857001</v>
+        <v>31.393225806450999</v>
+      </c>
+      <c r="G241" s="15">
+        <v>27.26</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A242" s="12" t="s">
         <v>253</v>
       </c>
-      <c r="B242" s="14">
-[...2 lines deleted...]
-      <c r="C242" s="14">
+      <c r="B242" s="15">
         <v>11.051437699679999</v>
       </c>
+      <c r="C242" s="15">
+        <v>10.136513157894001</v>
+      </c>
       <c r="D242" s="13">
-        <v>10.136513157894001</v>
+        <v>10.022413793103</v>
       </c>
       <c r="E242" s="13">
-        <v>10.022413793103</v>
+        <v>9.7758015267170002</v>
       </c>
       <c r="F242" s="13">
-        <v>9.7758015267170002</v>
-[...2 lines deleted...]
-        <v>10.928437499999999</v>
+        <v>11.061942446043</v>
+      </c>
+      <c r="G242" s="15">
+        <v>8.4623333333329995</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A243" s="12" t="s">
         <v>254</v>
       </c>
-      <c r="B243" s="14">
-[...2 lines deleted...]
-      <c r="C243" s="14">
+      <c r="B243" s="15">
         <v>19.465</v>
       </c>
+      <c r="C243" s="15">
+        <v>24.285</v>
+      </c>
       <c r="D243" s="13">
-        <v>24.285</v>
+        <v>33.729999999999997</v>
       </c>
       <c r="E243" s="13">
-        <v>33.729999999999997</v>
+        <v>33.383000000000003</v>
       </c>
       <c r="F243" s="13">
-        <v>33.383000000000003</v>
-[...1 lines deleted...]
-      <c r="G243" s="14">
         <v>38.884999999999998</v>
+      </c>
+      <c r="G243" s="15">
+        <v>30.774999999999999</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A244" s="12" t="s">
         <v>255</v>
       </c>
-      <c r="B244" s="14">
-[...2 lines deleted...]
-      <c r="C244" s="14">
+      <c r="B244" s="15">
         <v>30.994499999999999</v>
       </c>
+      <c r="C244" s="15">
+        <v>31.907647058822999</v>
+      </c>
       <c r="D244" s="13">
-        <v>31.907647058822999</v>
+        <v>31.860303030303001</v>
       </c>
       <c r="E244" s="13">
-        <v>31.860303030303001</v>
+        <v>33.823076923076002</v>
       </c>
       <c r="F244" s="13">
-        <v>33.823076923076002</v>
-[...2 lines deleted...]
-        <v>32.145000000000003</v>
+        <v>33.304333333332998</v>
+      </c>
+      <c r="G244" s="15">
+        <v>27.605</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A245" s="12" t="s">
         <v>256</v>
       </c>
-      <c r="B245" s="14">
-[...2 lines deleted...]
-      <c r="C245" s="14">
+      <c r="B245" s="15">
         <v>12.388135135135</v>
       </c>
+      <c r="C245" s="15">
+        <v>12.621798107255</v>
+      </c>
       <c r="D245" s="13">
-        <v>12.621798107255</v>
+        <v>13.497209302325</v>
       </c>
       <c r="E245" s="13">
-        <v>13.497209302325</v>
+        <v>13.896525096525</v>
       </c>
       <c r="F245" s="13">
-        <v>13.896525096525</v>
-[...2 lines deleted...]
-        <v>13.5175</v>
+        <v>13.67794117647</v>
+      </c>
+      <c r="G245" s="15">
+        <v>11.64475</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A246" s="12" t="s">
         <v>257</v>
       </c>
-      <c r="B246" s="14">
-[...2 lines deleted...]
-      <c r="C246" s="14">
+      <c r="B246" s="15">
         <v>14.680232558139</v>
       </c>
+      <c r="C246" s="15">
+        <v>14.436824644549</v>
+      </c>
       <c r="D246" s="13">
-        <v>14.436824644549</v>
+        <v>13.950093896713</v>
       </c>
       <c r="E246" s="13">
-        <v>13.950093896713</v>
+        <v>12.650524017466999</v>
       </c>
       <c r="F246" s="13">
-        <v>12.650524017466999</v>
-[...2 lines deleted...]
-        <v>12.604321608039999</v>
+        <v>12.544444444444</v>
+      </c>
+      <c r="G246" s="15">
+        <v>12.405128205127999</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A247" s="12" t="s">
         <v>258</v>
       </c>
-      <c r="B247" s="14">
-[...2 lines deleted...]
-      <c r="C247" s="14">
+      <c r="B247" s="15">
         <v>26.718399999999999</v>
       </c>
+      <c r="C247" s="15">
+        <v>29.776969696969001</v>
+      </c>
       <c r="D247" s="13">
-        <v>29.776969696969001</v>
+        <v>32.135294117647</v>
       </c>
       <c r="E247" s="13">
-        <v>32.135294117647</v>
+        <v>35.913913043477997</v>
       </c>
       <c r="F247" s="13">
-        <v>35.913913043477997</v>
-[...2 lines deleted...]
-        <v>35.776000000000003</v>
+        <v>36.08</v>
+      </c>
+      <c r="G247" s="15">
+        <v>39.35</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A248" s="12" t="s">
         <v>259</v>
       </c>
-      <c r="B248" s="14">
-[...2 lines deleted...]
-      <c r="C248" s="14">
+      <c r="B248" s="15">
         <v>21.913440860215001</v>
       </c>
+      <c r="C248" s="15">
+        <v>23.9025</v>
+      </c>
       <c r="D248" s="13">
-        <v>23.9025</v>
+        <v>21.042465753424</v>
       </c>
       <c r="E248" s="13">
-        <v>21.042465753424</v>
+        <v>18.872741935482999</v>
       </c>
       <c r="F248" s="13">
-        <v>18.872741935482999</v>
-[...2 lines deleted...]
-        <v>19.618749999999999</v>
+        <v>19.567142857141999</v>
+      </c>
+      <c r="G248" s="15">
+        <v>23.454999999999998</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A249" s="12" t="s">
         <v>260</v>
       </c>
-      <c r="B249" s="14">
-[...2 lines deleted...]
-      <c r="C249" s="14">
+      <c r="B249" s="15">
         <v>36.629285714284997</v>
       </c>
+      <c r="C249" s="15">
+        <v>33.043999999999997</v>
+      </c>
       <c r="D249" s="13">
-        <v>33.043999999999997</v>
+        <v>36.142666666666003</v>
       </c>
       <c r="E249" s="13">
-        <v>36.142666666666003</v>
+        <v>32.950000000000003</v>
       </c>
       <c r="F249" s="13">
-        <v>32.950000000000003</v>
-[...2 lines deleted...]
-        <v>29.507857142856999</v>
+        <v>31.065999999999999</v>
+      </c>
+      <c r="G249" s="15">
+        <v>52.216666666666001</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A250" s="12" t="s">
         <v>261</v>
       </c>
-      <c r="B250" s="14">
-[...2 lines deleted...]
-      <c r="C250" s="14">
+      <c r="B250" s="15">
         <v>44.138750000000002</v>
       </c>
+      <c r="C250" s="15">
+        <v>46.103999999999999</v>
+      </c>
       <c r="D250" s="13">
-        <v>46.103999999999999</v>
+        <v>46.283000000000001</v>
       </c>
       <c r="E250" s="13">
-        <v>46.283000000000001</v>
+        <v>53.003999999999998</v>
       </c>
       <c r="F250" s="13">
-        <v>53.003999999999998</v>
-[...1 lines deleted...]
-      <c r="G250" s="14">
         <v>32.74</v>
+      </c>
+      <c r="G250" s="15">
+        <v>39.743333333332998</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A251" s="12" t="s">
         <v>262</v>
       </c>
-      <c r="B251" s="14">
-[...2 lines deleted...]
-      <c r="C251" s="14">
+      <c r="B251" s="15">
         <v>18.809016393442</v>
       </c>
+      <c r="C251" s="15">
+        <v>19.296428571427999</v>
+      </c>
       <c r="D251" s="13">
-        <v>19.296428571427999</v>
+        <v>18.209251700679999</v>
       </c>
       <c r="E251" s="13">
-        <v>18.209251700679999</v>
+        <v>18.028306451612</v>
       </c>
       <c r="F251" s="13">
-        <v>18.028306451612</v>
-[...2 lines deleted...]
-        <v>18.890317460317</v>
+        <v>18.688642857142</v>
+      </c>
+      <c r="G251" s="15">
+        <v>20.828333333332999</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A252" s="12" t="s">
         <v>263</v>
       </c>
-      <c r="B252" s="14">
-[...2 lines deleted...]
-      <c r="C252" s="14">
+      <c r="B252" s="15">
         <v>8.2817962466479997</v>
       </c>
+      <c r="C252" s="15">
+        <v>8.3521657754009997</v>
+      </c>
       <c r="D252" s="13">
-        <v>8.3521657754009997</v>
+        <v>8.8182958199350008</v>
       </c>
       <c r="E252" s="13">
-        <v>8.8182958199350008</v>
+        <v>9.1989818181810001</v>
       </c>
       <c r="F252" s="13">
-        <v>9.1989818181810001</v>
-[...2 lines deleted...]
-        <v>9.8735772357720002</v>
+        <v>9.7424999999999997</v>
+      </c>
+      <c r="G252" s="15">
+        <v>10.625098039215001</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A253" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B253" s="6"/>
       <c r="C253" s="6"/>
       <c r="D253" s="8"/>
       <c r="E253" s="8"/>
       <c r="F253" s="8"/>
       <c r="G253" s="6"/>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A254" s="11" t="s">
         <v>264</v>
       </c>
       <c r="B254" s="7">
-        <v>10.943909840895</v>
+        <v>10.652510162601001</v>
       </c>
       <c r="C254" s="7">
-        <v>10.652510162601001</v>
+        <v>10.505217995482999</v>
       </c>
       <c r="D254" s="9">
-        <v>10.505217995482999</v>
+        <v>10.433359106529</v>
       </c>
       <c r="E254" s="9">
-        <v>10.433359106529</v>
+        <v>10.629752475247001</v>
       </c>
       <c r="F254" s="9">
-        <v>10.629752475247001</v>
+        <v>10.635999315536999</v>
       </c>
       <c r="G254" s="7">
-        <v>10.5717662386</v>
+        <v>11.555600882027999</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A255" s="12" t="s">
         <v>265</v>
       </c>
-      <c r="B255" s="14">
-[...2 lines deleted...]
-      <c r="C255" s="14">
+      <c r="B255" s="15">
         <v>14.638148148148</v>
       </c>
+      <c r="C255" s="15">
+        <v>10.816000000000001</v>
+      </c>
       <c r="D255" s="13">
-        <v>10.816000000000001</v>
+        <v>11.020172413793</v>
       </c>
       <c r="E255" s="13">
-        <v>11.020172413793</v>
+        <v>12.167608695652</v>
       </c>
       <c r="F255" s="13">
-        <v>12.167608695652</v>
-[...2 lines deleted...]
-        <v>14.850909090908999</v>
+        <v>14.49659574468</v>
+      </c>
+      <c r="G255" s="15">
+        <v>26</v>
       </c>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A256" s="12" t="s">
         <v>266</v>
       </c>
-      <c r="B256" s="14">
-[...2 lines deleted...]
-      <c r="C256" s="14">
+      <c r="B256" s="15">
         <v>24.940188679245001</v>
       </c>
+      <c r="C256" s="15">
+        <v>26.372592592592</v>
+      </c>
       <c r="D256" s="13">
-        <v>26.372592592592</v>
+        <v>26.874461538460999</v>
       </c>
       <c r="E256" s="13">
-        <v>26.874461538460999</v>
+        <v>29.796122448978998</v>
       </c>
       <c r="F256" s="13">
-        <v>29.796122448978998</v>
-[...2 lines deleted...]
-        <v>26.392083333333002</v>
+        <v>26.755272727272001</v>
+      </c>
+      <c r="G256" s="15">
+        <v>26.524285714285</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A257" s="12" t="s">
         <v>267</v>
       </c>
-      <c r="B257" s="14">
-[...2 lines deleted...]
-      <c r="C257" s="14">
+      <c r="B257" s="15">
         <v>23.735238095238</v>
       </c>
+      <c r="C257" s="15">
+        <v>26.237500000000001</v>
+      </c>
       <c r="D257" s="13">
-        <v>26.237500000000001</v>
+        <v>22.512727272726998</v>
       </c>
       <c r="E257" s="13">
-        <v>22.512727272726998</v>
+        <v>33.808461538461003</v>
       </c>
       <c r="F257" s="13">
-        <v>33.808461538461003</v>
-[...1 lines deleted...]
-      <c r="G257" s="14">
         <v>28.767777777776999</v>
+      </c>
+      <c r="G257" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A258" s="12" t="s">
         <v>268</v>
       </c>
-      <c r="B258" s="14">
-[...2 lines deleted...]
-      <c r="C258" s="14">
+      <c r="B258" s="15">
         <v>14.858194444444001</v>
       </c>
+      <c r="C258" s="15">
+        <v>16.524583333332998</v>
+      </c>
       <c r="D258" s="13">
-        <v>16.524583333332998</v>
+        <v>15.965675675675</v>
       </c>
       <c r="E258" s="13">
-        <v>15.965675675675</v>
+        <v>16.863606557377</v>
       </c>
       <c r="F258" s="13">
-        <v>16.863606557377</v>
-[...2 lines deleted...]
-        <v>16.547794117647001</v>
+        <v>16.935844155843998</v>
+      </c>
+      <c r="G258" s="15">
+        <v>8.7166666666660007</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A259" s="12" t="s">
         <v>269</v>
       </c>
-      <c r="B259" s="14">
-[...2 lines deleted...]
-      <c r="C259" s="14">
+      <c r="B259" s="15">
         <v>22.115217391304</v>
       </c>
+      <c r="C259" s="15">
+        <v>22.448636363635998</v>
+      </c>
       <c r="D259" s="13">
-        <v>22.448636363635998</v>
+        <v>23.715333333333</v>
       </c>
       <c r="E259" s="13">
-        <v>23.715333333333</v>
+        <v>28.803125000000001</v>
       </c>
       <c r="F259" s="13">
-        <v>28.803125000000001</v>
-[...2 lines deleted...]
-        <v>22.682692307692001</v>
+        <v>22.803214285713999</v>
+      </c>
+      <c r="G259" s="15">
+        <v>27.83</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A260" s="12" t="s">
         <v>270</v>
       </c>
-      <c r="B260" s="14">
-[...2 lines deleted...]
-      <c r="C260" s="14">
+      <c r="B260" s="15">
         <v>29.800833333332999</v>
       </c>
+      <c r="C260" s="15">
+        <v>42.091111111110997</v>
+      </c>
       <c r="D260" s="13">
-        <v>42.091111111110997</v>
+        <v>35.926666666666002</v>
       </c>
       <c r="E260" s="13">
-        <v>35.926666666666002</v>
+        <v>45.573333333332997</v>
       </c>
       <c r="F260" s="13">
-        <v>45.573333333332997</v>
-[...1 lines deleted...]
-      <c r="G260" s="14">
         <v>40.29</v>
+      </c>
+      <c r="G260" s="15">
+        <v>44.28</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A261" s="12" t="s">
         <v>271</v>
       </c>
-      <c r="B261" s="14">
-[...2 lines deleted...]
-      <c r="C261" s="14">
+      <c r="B261" s="15">
         <v>28.589393939392998</v>
       </c>
+      <c r="C261" s="15">
+        <v>28.074166666665999</v>
+      </c>
       <c r="D261" s="13">
-        <v>28.074166666665999</v>
+        <v>26.467755102040002</v>
       </c>
       <c r="E261" s="13">
-        <v>26.467755102040002</v>
+        <v>26.998648648648</v>
       </c>
       <c r="F261" s="13">
-        <v>26.998648648648</v>
-[...2 lines deleted...]
-        <v>27.077826086956001</v>
+        <v>26.827551020407999</v>
+      </c>
+      <c r="G261" s="15">
+        <v>32.472727272726999</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A262" s="12" t="s">
         <v>272</v>
       </c>
-      <c r="B262" s="14">
-[...2 lines deleted...]
-      <c r="C262" s="14">
+      <c r="B262" s="15">
         <v>15.593613445378001</v>
       </c>
+      <c r="C262" s="15">
+        <v>15.522368421052001</v>
+      </c>
       <c r="D262" s="13">
-        <v>15.522368421052001</v>
+        <v>15.152444444444001</v>
       </c>
       <c r="E262" s="13">
-        <v>15.152444444444001</v>
+        <v>15.979010989011</v>
       </c>
       <c r="F262" s="13">
-        <v>15.979010989011</v>
-[...2 lines deleted...]
-        <v>19.110357142857001</v>
+        <v>19.352</v>
+      </c>
+      <c r="G262" s="15">
+        <v>20.999333333332999</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A263" s="12" t="s">
         <v>273</v>
       </c>
-      <c r="B263" s="14">
-[...2 lines deleted...]
-      <c r="C263" s="14">
+      <c r="B263" s="15">
         <v>8.7505531914890007</v>
       </c>
+      <c r="C263" s="15">
+        <v>7.6262932790219997</v>
+      </c>
       <c r="D263" s="13">
-        <v>7.6262932790219997</v>
+        <v>7.3604246284499997</v>
       </c>
       <c r="E263" s="13">
-        <v>7.3604246284499997</v>
+        <v>7.1899782608690002</v>
       </c>
       <c r="F263" s="13">
-        <v>7.1899782608690002</v>
-[...2 lines deleted...]
-        <v>6.7420714285710002</v>
+        <v>6.7623060344820001</v>
+      </c>
+      <c r="G263" s="15">
+        <v>8.7486111111109999</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A264" s="12" t="s">
         <v>274</v>
       </c>
-      <c r="B264" s="14">
-[...2 lines deleted...]
-      <c r="C264" s="14">
+      <c r="B264" s="15">
         <v>23.72953488372</v>
       </c>
+      <c r="C264" s="15">
+        <v>22.969487179487</v>
+      </c>
       <c r="D264" s="13">
-        <v>22.969487179487</v>
+        <v>24.937027027027</v>
       </c>
       <c r="E264" s="13">
-        <v>24.937027027027</v>
+        <v>25.326153846153002</v>
       </c>
       <c r="F264" s="13">
-        <v>25.326153846153002</v>
-[...2 lines deleted...]
-        <v>24.359354838708999</v>
+        <v>24.401470588235</v>
+      </c>
+      <c r="G264" s="15">
+        <v>32.941666666666002</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A265" s="12" t="s">
         <v>275</v>
       </c>
-      <c r="B265" s="14">
-[...2 lines deleted...]
-      <c r="C265" s="14">
+      <c r="B265" s="15">
         <v>27.027999999999999</v>
       </c>
+      <c r="C265" s="15">
+        <v>30.953749999999999</v>
+      </c>
       <c r="D265" s="13">
-        <v>30.953749999999999</v>
+        <v>32.072499999999998</v>
       </c>
       <c r="E265" s="13">
-        <v>32.072499999999998</v>
+        <v>23.053333333333001</v>
       </c>
       <c r="F265" s="13">
-        <v>23.053333333333001</v>
-[...1 lines deleted...]
-      <c r="G265" s="14">
         <v>26.039000000000001</v>
+      </c>
+      <c r="G265" s="15">
+        <v>26.83</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A266" s="12" t="s">
         <v>276</v>
       </c>
-      <c r="B266" s="14">
-[...2 lines deleted...]
-      <c r="C266" s="14">
+      <c r="B266" s="15">
         <v>16.651851851850999</v>
       </c>
+      <c r="C266" s="15">
+        <v>17.296909090909001</v>
+      </c>
       <c r="D266" s="13">
-        <v>17.296909090909001</v>
+        <v>15.613032786885</v>
       </c>
       <c r="E266" s="13">
-        <v>15.613032786885</v>
+        <v>16.368217821782</v>
       </c>
       <c r="F266" s="13">
-        <v>16.368217821782</v>
-[...2 lines deleted...]
-        <v>15.066991869918001</v>
+        <v>15.215114503816</v>
+      </c>
+      <c r="G266" s="15">
+        <v>18.644545454545</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A267" s="12" t="s">
         <v>277</v>
       </c>
-      <c r="B267" s="14">
-[...2 lines deleted...]
-      <c r="C267" s="14">
+      <c r="B267" s="15">
         <v>23.203800000000001</v>
       </c>
+      <c r="C267" s="15">
+        <v>23.303432835820001</v>
+      </c>
       <c r="D267" s="13">
-        <v>23.303432835820001</v>
+        <v>21.445573770490999</v>
       </c>
       <c r="E267" s="13">
-        <v>21.445573770490999</v>
+        <v>23.660204081631999</v>
       </c>
       <c r="F267" s="13">
-        <v>23.660204081631999</v>
-[...2 lines deleted...]
-        <v>25.081041666666</v>
+        <v>25.712307692307</v>
+      </c>
+      <c r="G267" s="15">
+        <v>16.792000000000002</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A268" s="12" t="s">
         <v>278</v>
       </c>
-      <c r="B268" s="14">
-[...2 lines deleted...]
-      <c r="C268" s="14">
+      <c r="B268" s="15">
         <v>10.982321428571</v>
       </c>
+      <c r="C268" s="15">
+        <v>12.067826086956</v>
+      </c>
       <c r="D268" s="13">
-        <v>12.067826086956</v>
+        <v>10.487203791469</v>
       </c>
       <c r="E268" s="13">
-        <v>10.487203791469</v>
+        <v>8.6882031249999994</v>
       </c>
       <c r="F268" s="13">
-        <v>8.6882031249999994</v>
-[...2 lines deleted...]
-        <v>10.053913043478</v>
+        <v>10.135597014925001</v>
+      </c>
+      <c r="G268" s="15">
+        <v>10.0425</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A269" s="12" t="s">
         <v>279</v>
       </c>
-      <c r="B269" s="14">
-[...2 lines deleted...]
-      <c r="C269" s="14">
+      <c r="B269" s="15">
         <v>12.784666666666</v>
       </c>
+      <c r="C269" s="15">
+        <v>12.75030927835</v>
+      </c>
       <c r="D269" s="13">
-        <v>12.75030927835</v>
+        <v>15.296380952381</v>
       </c>
       <c r="E269" s="13">
-        <v>15.296380952381</v>
+        <v>14.545757575756999</v>
       </c>
       <c r="F269" s="13">
-        <v>14.545757575756999</v>
-[...2 lines deleted...]
-        <v>12.465581395348</v>
+        <v>12.355806451612001</v>
+      </c>
+      <c r="G269" s="15">
+        <v>15.918125</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A270" s="12" t="s">
         <v>280</v>
       </c>
-      <c r="B270" s="14">
-[...2 lines deleted...]
-      <c r="C270" s="14">
+      <c r="B270" s="15">
         <v>17.006363636363002</v>
       </c>
+      <c r="C270" s="15">
+        <v>16.501999999999999</v>
+      </c>
       <c r="D270" s="13">
-        <v>16.501999999999999</v>
+        <v>21.986428571428</v>
       </c>
       <c r="E270" s="13">
-        <v>21.986428571428</v>
+        <v>20.671333333332999</v>
       </c>
       <c r="F270" s="13">
-        <v>20.671333333332999</v>
-[...2 lines deleted...]
-        <v>22.294444444444</v>
+        <v>22.388181818181</v>
+      </c>
+      <c r="G270" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A271" s="12" t="s">
         <v>281</v>
       </c>
-      <c r="B271" s="14">
-[...2 lines deleted...]
-      <c r="C271" s="14">
+      <c r="B271" s="15">
         <v>18.598275862068999</v>
       </c>
+      <c r="C271" s="15">
+        <v>15.892926829267999</v>
+      </c>
       <c r="D271" s="13">
-        <v>15.892926829267999</v>
+        <v>17.248387096774</v>
       </c>
       <c r="E271" s="13">
-        <v>17.248387096774</v>
+        <v>18.028918918917999</v>
       </c>
       <c r="F271" s="13">
-        <v>18.028918918917999</v>
-[...2 lines deleted...]
-        <v>17.624347826087</v>
+        <v>17.689615384614999</v>
+      </c>
+      <c r="G271" s="15">
+        <v>11.827500000000001</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A272" s="12" t="s">
         <v>282</v>
       </c>
-      <c r="B272" s="14">
-[...2 lines deleted...]
-      <c r="C272" s="14">
+      <c r="B272" s="15">
         <v>12.622019230769</v>
       </c>
+      <c r="C272" s="15">
+        <v>14.448347826087</v>
+      </c>
       <c r="D272" s="13">
-        <v>14.448347826087</v>
+        <v>15.751764705882</v>
       </c>
       <c r="E272" s="13">
-        <v>15.751764705882</v>
+        <v>14.870608108108</v>
       </c>
       <c r="F272" s="13">
-        <v>14.870608108108</v>
-[...2 lines deleted...]
-        <v>15.022478632478</v>
+        <v>15.142677165354</v>
+      </c>
+      <c r="G272" s="15">
+        <v>19.161428571428001</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A273" s="12" t="s">
         <v>283</v>
       </c>
-      <c r="B273" s="14">
-[...2 lines deleted...]
-      <c r="C273" s="14">
+      <c r="B273" s="15">
         <v>24.98</v>
       </c>
+      <c r="C273" s="15">
+        <v>23.15</v>
+      </c>
       <c r="D273" s="13">
-        <v>23.15</v>
+        <v>28.762727272726998</v>
       </c>
       <c r="E273" s="13">
-        <v>28.762727272726998</v>
+        <v>24.152380952381002</v>
       </c>
       <c r="F273" s="13">
-        <v>24.152380952381002</v>
-[...1 lines deleted...]
-      <c r="G273" s="14">
         <v>29.5215</v>
+      </c>
+      <c r="G273" s="15">
+        <v>32.112499999999997</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A274" s="12" t="s">
         <v>284</v>
       </c>
-      <c r="B274" s="14">
-[...2 lines deleted...]
-      <c r="C274" s="14">
+      <c r="B274" s="15">
         <v>35.750588235294003</v>
       </c>
+      <c r="C274" s="15">
+        <v>28.03</v>
+      </c>
       <c r="D274" s="13">
-        <v>28.03</v>
+        <v>38.086666666665998</v>
       </c>
       <c r="E274" s="13">
-        <v>38.086666666665998</v>
+        <v>39.479999999999997</v>
       </c>
       <c r="F274" s="13">
-        <v>39.479999999999997</v>
-[...2 lines deleted...]
-        <v>40.101111111111003</v>
+        <v>40.387999999999998</v>
+      </c>
+      <c r="G274" s="15">
+        <v>44.304000000000002</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A275" s="12" t="s">
         <v>285</v>
       </c>
-      <c r="B275" s="14">
-[...2 lines deleted...]
-      <c r="C275" s="14">
+      <c r="B275" s="15">
         <v>10.57</v>
       </c>
+      <c r="C275" s="15">
+        <v>66.55</v>
+      </c>
       <c r="D275" s="13">
-        <v>66.55</v>
+        <v>46.05</v>
       </c>
       <c r="E275" s="13">
-        <v>46.05</v>
+        <v>26.34</v>
       </c>
       <c r="F275" s="13">
-        <v>26.34</v>
-[...1 lines deleted...]
-      <c r="G275" s="14">
         <v>74.010000000000005</v>
+      </c>
+      <c r="G275" s="15">
+        <v>41.33</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A276" s="12" t="s">
         <v>286</v>
       </c>
-      <c r="B276" s="14">
-[...2 lines deleted...]
-      <c r="C276" s="14">
+      <c r="B276" s="15">
         <v>9.3888333333330003</v>
       </c>
+      <c r="C276" s="15">
+        <v>9.8311464968150002</v>
+      </c>
       <c r="D276" s="13">
-        <v>9.8311464968150002</v>
+        <v>9.2765838509310008</v>
       </c>
       <c r="E276" s="13">
-        <v>9.2765838509310008</v>
+        <v>8.9250657894730008</v>
       </c>
       <c r="F276" s="13">
-        <v>8.9250657894730008</v>
-[...2 lines deleted...]
-        <v>9.5072027972019999</v>
+        <v>9.6677272727269994</v>
+      </c>
+      <c r="G276" s="15">
+        <v>12.942666666666</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A277" s="12" t="s">
         <v>287</v>
       </c>
-      <c r="B277" s="14">
-[...2 lines deleted...]
-      <c r="C277" s="14">
+      <c r="B277" s="15">
         <v>6.6894676933369999</v>
       </c>
+      <c r="C277" s="15">
+        <v>6.568346640053</v>
+      </c>
       <c r="D277" s="13">
-        <v>6.568346640053</v>
+        <v>6.6527445109779997</v>
       </c>
       <c r="E277" s="13">
-        <v>6.6527445109779997</v>
+        <v>6.8255106382969997</v>
       </c>
       <c r="F277" s="13">
-        <v>6.8255106382969997</v>
-[...2 lines deleted...]
-        <v>6.9176791808870002</v>
+        <v>6.9600697748169997</v>
+      </c>
+      <c r="G277" s="15">
+        <v>7.6982627118640004</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A278" s="12" t="s">
         <v>288</v>
       </c>
-      <c r="B278" s="14">
-[...2 lines deleted...]
-      <c r="C278" s="14">
+      <c r="B278" s="15">
         <v>19.016162790696999</v>
       </c>
+      <c r="C278" s="15">
+        <v>16.649462365590999</v>
+      </c>
       <c r="D278" s="13">
-        <v>16.649462365590999</v>
+        <v>16.756489361701998</v>
       </c>
       <c r="E278" s="13">
-        <v>16.756489361701998</v>
+        <v>18.238823529411</v>
       </c>
       <c r="F278" s="13">
-        <v>18.238823529411</v>
-[...2 lines deleted...]
-        <v>21.592500000000001</v>
+        <v>21.692299999999999</v>
+      </c>
+      <c r="G278" s="15">
+        <v>20.800869565216999</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A279" s="12" t="s">
         <v>289</v>
       </c>
-      <c r="B279" s="14">
-[...2 lines deleted...]
-      <c r="C279" s="14">
+      <c r="B279" s="15">
         <v>16.623333333333001</v>
       </c>
+      <c r="C279" s="15">
+        <v>18.067692307691999</v>
+      </c>
       <c r="D279" s="13">
-        <v>18.067692307691999</v>
+        <v>22.757272727271999</v>
       </c>
       <c r="E279" s="13">
-        <v>22.757272727271999</v>
+        <v>22.103478260869</v>
       </c>
       <c r="F279" s="13">
-        <v>22.103478260869</v>
-[...2 lines deleted...]
-        <v>22.873181818180999</v>
+        <v>22.499199999999998</v>
+      </c>
+      <c r="G279" s="15">
+        <v>17.454999999999998</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A280" s="12" t="s">
         <v>290</v>
       </c>
-      <c r="B280" s="14">
-[...2 lines deleted...]
-      <c r="C280" s="14">
+      <c r="B280" s="15">
         <v>8.4175618374550005</v>
       </c>
+      <c r="C280" s="15">
+        <v>10.440347490346999</v>
+      </c>
       <c r="D280" s="13">
-        <v>10.440347490346999</v>
+        <v>9.9330402930399995</v>
       </c>
       <c r="E280" s="13">
-        <v>9.9330402930399995</v>
+        <v>9.9832183908039998</v>
       </c>
       <c r="F280" s="13">
-        <v>9.9832183908039998</v>
-[...2 lines deleted...]
-        <v>10.684606741573001</v>
+        <v>10.303590604026001</v>
+      </c>
+      <c r="G280" s="15">
+        <v>5.8911940298500003</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A281" s="12" t="s">
         <v>291</v>
       </c>
-      <c r="B281" s="14">
-[...2 lines deleted...]
-      <c r="C281" s="14">
+      <c r="B281" s="15">
         <v>21.147894736842002</v>
       </c>
+      <c r="C281" s="15">
+        <v>20.333809523808998</v>
+      </c>
       <c r="D281" s="13">
-        <v>20.333809523808998</v>
+        <v>23.138249999999999</v>
       </c>
       <c r="E281" s="13">
-        <v>23.138249999999999</v>
+        <v>21.03875</v>
       </c>
       <c r="F281" s="13">
-        <v>21.03875</v>
-[...2 lines deleted...]
-        <v>23.886875</v>
+        <v>23.297358490566001</v>
+      </c>
+      <c r="G281" s="15">
+        <v>21.152857142856998</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A282" s="12" t="s">
         <v>292</v>
       </c>
-      <c r="B282" s="14">
-[...2 lines deleted...]
-      <c r="C282" s="14">
+      <c r="B282" s="15">
         <v>19.808653846153</v>
       </c>
+      <c r="C282" s="15">
+        <v>14.729634146341001</v>
+      </c>
       <c r="D282" s="13">
-        <v>14.729634146341001</v>
+        <v>16.248875000000002</v>
       </c>
       <c r="E282" s="13">
-        <v>16.248875000000002</v>
+        <v>15.041600000000001</v>
       </c>
       <c r="F282" s="13">
-        <v>15.041600000000001</v>
-[...2 lines deleted...]
-        <v>14.71527027027</v>
+        <v>15.326666666666</v>
+      </c>
+      <c r="G282" s="15">
+        <v>15.723333333333001</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A283" s="12" t="s">
         <v>293</v>
       </c>
-      <c r="B283" s="14">
-[...2 lines deleted...]
-      <c r="C283" s="14">
+      <c r="B283" s="15">
         <v>30.036000000000001</v>
       </c>
+      <c r="C283" s="15">
+        <v>26.278947368421001</v>
+      </c>
       <c r="D283" s="13">
-        <v>26.278947368421001</v>
+        <v>35.236666666665997</v>
       </c>
       <c r="E283" s="13">
-        <v>35.236666666665997</v>
+        <v>22.468</v>
       </c>
       <c r="F283" s="13">
-        <v>22.468</v>
-[...1 lines deleted...]
-      <c r="G283" s="14">
         <v>23.122352941176</v>
+      </c>
+      <c r="G283" s="15">
+        <v>25.283333333333001</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A284" s="12" t="s">
         <v>294</v>
       </c>
-      <c r="B284" s="14">
-[...2 lines deleted...]
-      <c r="C284" s="14">
+      <c r="B284" s="15">
         <v>42.268000000000001</v>
       </c>
+      <c r="C284" s="15">
+        <v>50.392352941176</v>
+      </c>
       <c r="D284" s="13">
-        <v>50.392352941176</v>
+        <v>43.294210526314998</v>
       </c>
       <c r="E284" s="13">
-        <v>43.294210526314998</v>
+        <v>36.421428571428002</v>
       </c>
       <c r="F284" s="13">
-        <v>36.421428571428002</v>
-[...2 lines deleted...]
-        <v>40.102941176469997</v>
+        <v>39.634999999999998</v>
+      </c>
+      <c r="G284" s="15">
+        <v>42.38</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A285" s="12" t="s">
         <v>295</v>
       </c>
-      <c r="B285" s="14">
-[...2 lines deleted...]
-      <c r="C285" s="14">
+      <c r="B285" s="15">
         <v>19.332058823529</v>
       </c>
+      <c r="C285" s="15">
+        <v>23.167169811320001</v>
+      </c>
       <c r="D285" s="13">
-        <v>23.167169811320001</v>
+        <v>18.338939393939</v>
       </c>
       <c r="E285" s="13">
-        <v>18.338939393939</v>
+        <v>25.263076923076</v>
       </c>
       <c r="F285" s="13">
-        <v>25.263076923076</v>
-[...2 lines deleted...]
-        <v>19.32074074074</v>
+        <v>18.648983050847001</v>
+      </c>
+      <c r="G285" s="15">
+        <v>23.16</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A286" s="12" t="s">
         <v>296</v>
       </c>
-      <c r="B286" s="14">
-[...2 lines deleted...]
-      <c r="C286" s="14">
+      <c r="B286" s="15">
         <v>25.785217391303998</v>
       </c>
+      <c r="C286" s="15">
+        <v>25.495416666665999</v>
+      </c>
       <c r="D286" s="13">
-        <v>25.495416666665999</v>
+        <v>24.281500000000001</v>
       </c>
       <c r="E286" s="13">
-        <v>24.281500000000001</v>
+        <v>29.384285714284999</v>
       </c>
       <c r="F286" s="13">
-        <v>29.384285714284999</v>
-[...2 lines deleted...]
-        <v>35.426428571427998</v>
+        <v>37.476111111111003</v>
+      </c>
+      <c r="G286" s="15">
+        <v>25.518000000000001</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A287" s="12" t="s">
         <v>297</v>
       </c>
-      <c r="B287" s="14">
-[...2 lines deleted...]
-      <c r="C287" s="14">
+      <c r="B287" s="15">
         <v>17.69125</v>
       </c>
+      <c r="C287" s="15">
+        <v>15.032068965517</v>
+      </c>
       <c r="D287" s="13">
-        <v>15.032068965517</v>
+        <v>14.517647058823</v>
       </c>
       <c r="E287" s="13">
-        <v>14.517647058823</v>
+        <v>14.765652173913001</v>
       </c>
       <c r="F287" s="13">
-        <v>14.765652173913001</v>
-[...2 lines deleted...]
-        <v>10.718235294116999</v>
+        <v>11.675555555555</v>
+      </c>
+      <c r="G287" s="15">
+        <v>19.065999999999999</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A288" s="12" t="s">
         <v>298</v>
       </c>
-      <c r="B288" s="14">
-[...2 lines deleted...]
-      <c r="C288" s="14">
+      <c r="B288" s="15">
         <v>23.042222222222001</v>
       </c>
+      <c r="C288" s="15">
+        <v>23.37</v>
+      </c>
       <c r="D288" s="13">
-        <v>23.37</v>
+        <v>25.344999999999999</v>
       </c>
       <c r="E288" s="13">
-        <v>25.344999999999999</v>
+        <v>26.326666666666</v>
       </c>
       <c r="F288" s="13">
-        <v>26.326666666666</v>
-[...1 lines deleted...]
-      <c r="G288" s="14">
         <v>28.138571428571002</v>
+      </c>
+      <c r="G288" s="15">
+        <v>19.414999999999999</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A289" s="12" t="s">
         <v>299</v>
       </c>
-      <c r="B289" s="14">
-[...2 lines deleted...]
-      <c r="C289" s="14">
+      <c r="B289" s="15">
         <v>18.592179487178999</v>
       </c>
+      <c r="C289" s="15">
+        <v>19.67453488372</v>
+      </c>
       <c r="D289" s="13">
-        <v>19.67453488372</v>
+        <v>18.941123595505001</v>
       </c>
       <c r="E289" s="13">
-        <v>18.941123595505001</v>
+        <v>18.893000000000001</v>
       </c>
       <c r="F289" s="13">
-        <v>18.893000000000001</v>
-[...2 lines deleted...]
-        <v>20.296842105263</v>
+        <v>19.963432835820001</v>
+      </c>
+      <c r="G289" s="15">
+        <v>19.216363636362999</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A290" s="12" t="s">
         <v>300</v>
       </c>
-      <c r="B290" s="14">
-[...2 lines deleted...]
-      <c r="C290" s="14">
+      <c r="B290" s="15">
         <v>20.050249999999998</v>
       </c>
+      <c r="C290" s="15">
+        <v>23.226623376622999</v>
+      </c>
       <c r="D290" s="13">
-        <v>23.226623376622999</v>
+        <v>19.161830985915</v>
       </c>
       <c r="E290" s="13">
-        <v>19.161830985915</v>
+        <v>22.573139534883001</v>
       </c>
       <c r="F290" s="13">
-        <v>22.573139534883001</v>
-[...2 lines deleted...]
-        <v>22.227209302325001</v>
+        <v>22.108478260868999</v>
+      </c>
+      <c r="G290" s="15">
+        <v>25.0075</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A291" s="12" t="s">
         <v>301</v>
       </c>
-      <c r="B291" s="14">
-[...2 lines deleted...]
-      <c r="C291" s="14">
+      <c r="B291" s="15">
         <v>20.114000000000001</v>
       </c>
+      <c r="C291" s="15">
+        <v>21.877073170730998</v>
+      </c>
       <c r="D291" s="13">
-        <v>21.877073170730998</v>
+        <v>20.352</v>
       </c>
       <c r="E291" s="13">
-        <v>20.352</v>
+        <v>18.11606060606</v>
       </c>
       <c r="F291" s="13">
-        <v>18.11606060606</v>
-[...2 lines deleted...]
-        <v>20.570810810809999</v>
+        <v>20.928750000000001</v>
+      </c>
+      <c r="G291" s="15">
+        <v>24.13</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A292" s="12" t="s">
         <v>302</v>
       </c>
-      <c r="B292" s="14">
-[...2 lines deleted...]
-      <c r="C292" s="14">
+      <c r="B292" s="15">
         <v>8.4860730593600007</v>
       </c>
+      <c r="C292" s="15">
+        <v>9.9406315789470003</v>
+      </c>
       <c r="D292" s="13">
-        <v>9.9406315789470003</v>
+        <v>8.9601000000000006</v>
       </c>
       <c r="E292" s="13">
-        <v>8.9601000000000006</v>
+        <v>7.9558064516120002</v>
       </c>
       <c r="F292" s="13">
-        <v>7.9558064516120002</v>
-[...2 lines deleted...]
-        <v>8.4440131578940001</v>
+        <v>8.6155882352940001</v>
+      </c>
+      <c r="G292" s="15">
+        <v>11.001052631578</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A293" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B293" s="6"/>
       <c r="C293" s="6"/>
       <c r="D293" s="8"/>
       <c r="E293" s="8"/>
       <c r="F293" s="8"/>
       <c r="G293" s="6"/>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A294" s="11" t="s">
         <v>303</v>
       </c>
       <c r="B294" s="7">
-        <v>12.370351321984</v>
+        <v>11.781414835164</v>
       </c>
       <c r="C294" s="7">
-        <v>11.781414835164</v>
+        <v>11.627656452308999</v>
       </c>
       <c r="D294" s="9">
-        <v>11.627656452308999</v>
+        <v>12.405249475891001</v>
       </c>
       <c r="E294" s="9">
-        <v>12.405249475891001</v>
+        <v>12.561345565749001</v>
       </c>
       <c r="F294" s="9">
-        <v>12.561345565749001</v>
+        <v>12.128033989957</v>
       </c>
       <c r="G294" s="7">
-        <v>11.85461703038</v>
+        <v>12.516495956872999</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A295" s="12" t="s">
         <v>304</v>
       </c>
-      <c r="B295" s="14">
-[...2 lines deleted...]
-      <c r="C295" s="14">
+      <c r="B295" s="15">
         <v>74.778461538461002</v>
       </c>
+      <c r="C295" s="15">
+        <v>75.978571428571001</v>
+      </c>
       <c r="D295" s="13">
-        <v>75.978571428571001</v>
+        <v>76.78</v>
       </c>
       <c r="E295" s="13">
-        <v>76.78</v>
+        <v>76.288888888887996</v>
       </c>
       <c r="F295" s="13">
-        <v>76.288888888887996</v>
-[...2 lines deleted...]
-        <v>76.245000000000005</v>
+        <v>73.674545454544997</v>
+      </c>
+      <c r="G295" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A296" s="12" t="s">
         <v>305</v>
       </c>
-      <c r="B296" s="14">
-[...2 lines deleted...]
-      <c r="C296" s="14">
+      <c r="B296" s="15">
         <v>22.36652173913</v>
       </c>
+      <c r="C296" s="15">
+        <v>19.292000000000002</v>
+      </c>
       <c r="D296" s="13">
-        <v>19.292000000000002</v>
+        <v>16.720874999999999</v>
       </c>
       <c r="E296" s="13">
-        <v>16.720874999999999</v>
+        <v>19.449852941176001</v>
       </c>
       <c r="F296" s="13">
-        <v>19.449852941176001</v>
-[...2 lines deleted...]
-        <v>18.816301369863002</v>
+        <v>17.520121951219</v>
+      </c>
+      <c r="G296" s="15">
+        <v>14.654545454545</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A297" s="12" t="s">
         <v>306</v>
       </c>
-      <c r="B297" s="14">
-[...2 lines deleted...]
-      <c r="C297" s="14">
+      <c r="B297" s="15">
         <v>17.078749999999999</v>
       </c>
+      <c r="C297" s="15">
+        <v>16.453589743588999</v>
+      </c>
       <c r="D297" s="13">
-        <v>16.453589743588999</v>
+        <v>19.178289473684</v>
       </c>
       <c r="E297" s="13">
-        <v>19.178289473684</v>
+        <v>19.345614035086999</v>
       </c>
       <c r="F297" s="13">
-        <v>19.345614035086999</v>
-[...2 lines deleted...]
-        <v>18.055538461537999</v>
+        <v>17.485285714284998</v>
+      </c>
+      <c r="G297" s="15">
+        <v>28.142727272727001</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A298" s="12" t="s">
         <v>307</v>
       </c>
-      <c r="B298" s="14">
-[...2 lines deleted...]
-      <c r="C298" s="14">
+      <c r="B298" s="15">
         <v>28.246666666665998</v>
       </c>
+      <c r="C298" s="15">
+        <v>37.265000000000001</v>
+      </c>
       <c r="D298" s="13">
-        <v>37.265000000000001</v>
+        <v>36.602499999999999</v>
       </c>
       <c r="E298" s="13">
-        <v>36.602499999999999</v>
+        <v>41.84</v>
       </c>
       <c r="F298" s="13">
-        <v>41.84</v>
-[...1 lines deleted...]
-      <c r="G298" s="14">
         <v>32.950000000000003</v>
+      </c>
+      <c r="G298" s="15">
+        <v>30.22</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A299" s="12" t="s">
         <v>308</v>
       </c>
-      <c r="B299" s="14">
-[...2 lines deleted...]
-      <c r="C299" s="14">
+      <c r="B299" s="15">
         <v>48.667999999999999</v>
       </c>
+      <c r="C299" s="15">
+        <v>50.65</v>
+      </c>
       <c r="D299" s="13">
-        <v>50.65</v>
+        <v>66.525000000000006</v>
       </c>
       <c r="E299" s="13">
-        <v>66.525000000000006</v>
+        <v>61.42</v>
       </c>
       <c r="F299" s="13">
-        <v>61.42</v>
-[...1 lines deleted...]
-      <c r="G299" s="14">
         <v>58.884444444444</v>
+      </c>
+      <c r="G299" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A300" s="12" t="s">
         <v>309</v>
       </c>
-      <c r="B300" s="14">
-[...2 lines deleted...]
-      <c r="C300" s="14">
+      <c r="B300" s="15">
         <v>6.4565569620250001</v>
       </c>
+      <c r="C300" s="15">
+        <v>6.4325298329349998</v>
+      </c>
       <c r="D300" s="13">
-        <v>6.4325298329349998</v>
+        <v>6.3007322654460003</v>
       </c>
       <c r="E300" s="13">
-        <v>6.3007322654460003</v>
+        <v>7.0344021739129996</v>
       </c>
       <c r="F300" s="13">
-        <v>7.0344021739129996</v>
-[...2 lines deleted...]
-        <v>6.3611697247699999</v>
+        <v>6.4647058823519998</v>
+      </c>
+      <c r="G300" s="15">
+        <v>6.6465624999999999</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A301" s="12" t="s">
         <v>310</v>
       </c>
-      <c r="B301" s="14">
-[...2 lines deleted...]
-      <c r="C301" s="14">
+      <c r="B301" s="15">
         <v>10.294888888888</v>
       </c>
+      <c r="C301" s="15">
+        <v>9.2896470588230002</v>
+      </c>
       <c r="D301" s="13">
-        <v>9.2896470588230002</v>
+        <v>10.815434782608</v>
       </c>
       <c r="E301" s="13">
-        <v>10.815434782608</v>
+        <v>10.691354166666001</v>
       </c>
       <c r="F301" s="13">
-        <v>10.691354166666001</v>
-[...2 lines deleted...]
-        <v>11.089010989010999</v>
+        <v>11.276336633663</v>
+      </c>
+      <c r="G301" s="15">
+        <v>11.458181818181</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A302" s="12" t="s">
         <v>311</v>
       </c>
-      <c r="B302" s="14">
-[...2 lines deleted...]
-      <c r="C302" s="14">
+      <c r="B302" s="15">
         <v>15.05</v>
       </c>
+      <c r="C302" s="15">
+        <v>18.033777777777001</v>
+      </c>
       <c r="D302" s="13">
-        <v>18.033777777777001</v>
+        <v>17.438431372549001</v>
       </c>
       <c r="E302" s="13">
-        <v>17.438431372549001</v>
+        <v>15.002564102564</v>
       </c>
       <c r="F302" s="13">
-        <v>15.002564102564</v>
-[...2 lines deleted...]
-        <v>17.33794117647</v>
+        <v>17.144761904761001</v>
+      </c>
+      <c r="G302" s="15">
+        <v>30.23</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A303" s="12" t="s">
         <v>312</v>
       </c>
-      <c r="B303" s="14">
-[...2 lines deleted...]
-      <c r="C303" s="14">
+      <c r="B303" s="15">
         <v>24.444615384614998</v>
       </c>
+      <c r="C303" s="15">
+        <v>28.956666666665999</v>
+      </c>
       <c r="D303" s="13">
-        <v>28.956666666665999</v>
+        <v>27.538571428571</v>
       </c>
       <c r="E303" s="13">
-        <v>27.538571428571</v>
+        <v>27.379361702126999</v>
       </c>
       <c r="F303" s="13">
-        <v>27.379361702126999</v>
-[...2 lines deleted...]
-        <v>26.76659574468</v>
+        <v>27.516909090909</v>
+      </c>
+      <c r="G303" s="15">
+        <v>27.884</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A304" s="12" t="s">
         <v>313</v>
       </c>
-      <c r="B304" s="14">
-[...2 lines deleted...]
-      <c r="C304" s="14">
+      <c r="B304" s="15">
         <v>19.464337349396999</v>
       </c>
+      <c r="C304" s="15">
+        <v>20.124242424241999</v>
+      </c>
       <c r="D304" s="13">
-        <v>20.124242424241999</v>
+        <v>23.722452830188001</v>
       </c>
       <c r="E304" s="13">
-        <v>23.722452830188001</v>
+        <v>23.618736842105001</v>
       </c>
       <c r="F304" s="13">
-        <v>23.618736842105001</v>
-[...2 lines deleted...]
-        <v>14.632336448598</v>
+        <v>15.709754098359999</v>
+      </c>
+      <c r="G304" s="15">
+        <v>17.287222222221999</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A305" s="12" t="s">
         <v>314</v>
       </c>
-      <c r="B305" s="14">
-[...2 lines deleted...]
-      <c r="C305" s="14">
+      <c r="B305" s="15">
         <v>40.901481481480999</v>
       </c>
+      <c r="C305" s="15">
+        <v>35.130000000000003</v>
+      </c>
       <c r="D305" s="13">
-        <v>35.130000000000003</v>
+        <v>36.110285714284998</v>
       </c>
       <c r="E305" s="13">
-        <v>36.110285714284998</v>
+        <v>34.574285714284997</v>
       </c>
       <c r="F305" s="13">
-        <v>34.574285714284997</v>
-[...2 lines deleted...]
-        <v>38.164444444444001</v>
+        <v>36.010476190475998</v>
+      </c>
+      <c r="G305" s="15">
+        <v>40.476999999999997</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A306" s="12" t="s">
         <v>315</v>
       </c>
-      <c r="B306" s="14">
-[...2 lines deleted...]
-      <c r="C306" s="14">
+      <c r="B306" s="15">
         <v>31.971875000000001</v>
       </c>
+      <c r="C306" s="15">
+        <v>28.503636363636002</v>
+      </c>
       <c r="D306" s="13">
-        <v>28.503636363636002</v>
+        <v>33.123076923075999</v>
       </c>
       <c r="E306" s="13">
-        <v>33.123076923075999</v>
+        <v>36.811999999999998</v>
       </c>
       <c r="F306" s="13">
-        <v>36.811999999999998</v>
-[...2 lines deleted...]
-        <v>48.360588235294003</v>
+        <v>47.978999999999999</v>
+      </c>
+      <c r="G306" s="15">
+        <v>31.681999999999999</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A307" s="12" t="s">
         <v>316</v>
       </c>
-      <c r="B307" s="14">
-[...2 lines deleted...]
-      <c r="C307" s="14">
+      <c r="B307" s="15">
         <v>25.577391304347</v>
       </c>
+      <c r="C307" s="15">
+        <v>46.722222222222001</v>
+      </c>
       <c r="D307" s="13">
-        <v>46.722222222222001</v>
+        <v>31.305499999999999</v>
       </c>
       <c r="E307" s="13">
-        <v>31.305499999999999</v>
+        <v>31.031578947368001</v>
       </c>
       <c r="F307" s="13">
-        <v>31.031578947368001</v>
-[...2 lines deleted...]
-        <v>35.191111111110999</v>
+        <v>42.746521739130003</v>
+      </c>
+      <c r="G307" s="15">
+        <v>23.89</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A308" s="12" t="s">
         <v>317</v>
       </c>
-      <c r="B308" s="14">
-[...2 lines deleted...]
-      <c r="C308" s="14">
+      <c r="B308" s="15">
         <v>33.51</v>
       </c>
+      <c r="C308" s="15">
+        <v>33.203571428571003</v>
+      </c>
       <c r="D308" s="13">
-        <v>33.203571428571003</v>
+        <v>32.099130434781998</v>
       </c>
       <c r="E308" s="13">
-        <v>32.099130434781998</v>
+        <v>27.507999999999999</v>
       </c>
       <c r="F308" s="13">
-        <v>27.507999999999999</v>
-[...2 lines deleted...]
-        <v>27.180526315788999</v>
+        <v>28.546363636363001</v>
+      </c>
+      <c r="G308" s="15">
+        <v>25.015000000000001</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A309" s="12" t="s">
         <v>318</v>
       </c>
-      <c r="B309" s="14">
-[...2 lines deleted...]
-      <c r="C309" s="14">
+      <c r="B309" s="15">
         <v>35.717647058822998</v>
       </c>
+      <c r="C309" s="15">
+        <v>32.684117647058002</v>
+      </c>
       <c r="D309" s="13">
-        <v>32.684117647058002</v>
+        <v>47.010624999999997</v>
       </c>
       <c r="E309" s="13">
-        <v>47.010624999999997</v>
+        <v>41.946521739129999</v>
       </c>
       <c r="F309" s="13">
-        <v>41.946521739129999</v>
-[...2 lines deleted...]
-        <v>47.902222222222001</v>
+        <v>48.190526315789</v>
+      </c>
+      <c r="G309" s="15">
+        <v>42.76</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A310" s="12" t="s">
         <v>319</v>
       </c>
-      <c r="B310" s="14">
-[...2 lines deleted...]
-      <c r="C310" s="14">
+      <c r="B310" s="15">
         <v>7.521792873051</v>
       </c>
+      <c r="C310" s="15">
+        <v>7.6662153846149996</v>
+      </c>
       <c r="D310" s="13">
-        <v>7.6662153846149996</v>
+        <v>7.8207030430220001</v>
       </c>
       <c r="E310" s="13">
-        <v>7.8207030430220001</v>
+        <v>7.542149253731</v>
       </c>
       <c r="F310" s="13">
-        <v>7.542149253731</v>
-[...2 lines deleted...]
-        <v>7.3956449948399996</v>
+        <v>7.5748148148140002</v>
+      </c>
+      <c r="G310" s="15">
+        <v>8.3862500000000004</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A311" s="12" t="s">
         <v>320</v>
       </c>
-      <c r="B311" s="14">
-[...2 lines deleted...]
-      <c r="C311" s="14">
+      <c r="B311" s="15">
         <v>32.923999999999999</v>
       </c>
+      <c r="C311" s="15">
+        <v>35.004800000000003</v>
+      </c>
       <c r="D311" s="13">
-        <v>35.004800000000003</v>
+        <v>44.055624999999999</v>
       </c>
       <c r="E311" s="13">
-        <v>44.055624999999999</v>
+        <v>37.916153846153001</v>
       </c>
       <c r="F311" s="13">
-        <v>37.916153846153001</v>
-[...2 lines deleted...]
-        <v>42.475909090908999</v>
+        <v>43.119583333332997</v>
+      </c>
+      <c r="G311" s="15">
+        <v>8.49</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A312" s="12" t="s">
         <v>321</v>
       </c>
-      <c r="B312" s="14">
-[...2 lines deleted...]
-      <c r="C312" s="14">
+      <c r="B312" s="15">
         <v>16.100470588235002</v>
       </c>
+      <c r="C312" s="15">
+        <v>17.673292682926</v>
+      </c>
       <c r="D312" s="13">
-        <v>17.673292682926</v>
+        <v>17.060434782607999</v>
       </c>
       <c r="E312" s="13">
-        <v>17.060434782607999</v>
+        <v>15.452696629212999</v>
       </c>
       <c r="F312" s="13">
-        <v>15.452696629212999</v>
-[...2 lines deleted...]
-        <v>15.800506329113</v>
+        <v>16.544252873563</v>
+      </c>
+      <c r="G312" s="15">
+        <v>21.732857142857</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A313" s="12" t="s">
         <v>322</v>
       </c>
-      <c r="B313" s="14">
-[...2 lines deleted...]
-      <c r="C313" s="14">
+      <c r="B313" s="15">
         <v>7.99280632411</v>
       </c>
+      <c r="C313" s="15">
+        <v>8.6675438596489993</v>
+      </c>
       <c r="D313" s="13">
-        <v>8.6675438596489993</v>
+        <v>8.7725992779779993</v>
       </c>
       <c r="E313" s="13">
-        <v>8.7725992779779993</v>
+        <v>10.737091633465999</v>
       </c>
       <c r="F313" s="13">
-        <v>10.737091633465999</v>
-[...2 lines deleted...]
-        <v>8.6019847328240004</v>
+        <v>8.9120071684580005</v>
+      </c>
+      <c r="G313" s="15">
+        <v>8.2659523809519992</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A314" s="12" t="s">
         <v>323</v>
       </c>
-      <c r="B314" s="14">
-[...2 lines deleted...]
-      <c r="C314" s="14">
+      <c r="B314" s="15">
         <v>113.116666666667</v>
       </c>
+      <c r="C314" s="15">
+        <v>33.976666666665999</v>
+      </c>
       <c r="D314" s="13">
-        <v>33.976666666665999</v>
+        <v>70.155000000000001</v>
       </c>
       <c r="E314" s="13">
-        <v>70.155000000000001</v>
+        <v>57.905000000000001</v>
       </c>
       <c r="F314" s="13">
-        <v>57.905000000000001</v>
-[...1 lines deleted...]
-      <c r="G314" s="14">
         <v>108.215</v>
+      </c>
+      <c r="G314" s="16" t="s">
+        <v>37</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A315" s="12" t="s">
         <v>324</v>
       </c>
-      <c r="B315" s="14">
-[...2 lines deleted...]
-      <c r="C315" s="14">
+      <c r="B315" s="15">
         <v>26.330285714285001</v>
       </c>
+      <c r="C315" s="15">
+        <v>33.272413793102999</v>
+      </c>
       <c r="D315" s="13">
-        <v>33.272413793102999</v>
+        <v>24.339545454545</v>
       </c>
       <c r="E315" s="13">
-        <v>24.339545454545</v>
+        <v>31.104642857142</v>
       </c>
       <c r="F315" s="13">
-        <v>31.104642857142</v>
-[...2 lines deleted...]
-        <v>32.372820512819999</v>
+        <v>32.520476190476003</v>
+      </c>
+      <c r="G315" s="15">
+        <v>44.18</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Ohjesivu</vt:lpstr>