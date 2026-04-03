--- v0 (2025-12-19)
+++ v1 (2026-04-03)
@@ -5,89 +5,89 @@
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="123820"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\SIIRTO\Poliisi.fi-tilastot\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{314342EA-DCD4-4A47-A20F-37915F0AEB2A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{AB263166-748C-4551-BA1C-6E1FFC957F54}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Sivu 1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
   <webPublishing codePage="1252"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5271" uniqueCount="319">
-[...1 lines deleted...]
-    <t>Poliisin keskimääräinen toimintavalmius- ja palvelukykyaika kunnittain 2020 - 11/2025</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5298" uniqueCount="319">
+  <si>
+    <t>Poliisin keskimääräinen toimintavalmius- ja palvelukykyaika kunnittain 2021 - 02/2026</t>
   </si>
   <si>
     <t>Tapahtumavuosi</t>
   </si>
   <si>
     <t>Poliisilaitos</t>
   </si>
   <si>
     <t>Kunta</t>
   </si>
   <si>
     <t>Keskimääräinen toimintavalmiusaika (min)</t>
   </si>
   <si>
     <t>Keskimääräinen palvelukykyaika (min)</t>
   </si>
   <si>
-    <t>2020</t>
+    <t>2021</t>
   </si>
   <si>
     <t>5500 Helsinki</t>
   </si>
   <si>
     <t>091 Helsinki</t>
   </si>
   <si>
     <t>5560 Itä-Uusimaa</t>
   </si>
   <si>
     <t>106 Hyvinkää</t>
   </si>
   <si>
     <t>186 Järvenpää</t>
   </si>
   <si>
     <t>245 Kerava</t>
   </si>
   <si>
     <t>611 Pornainen</t>
   </si>
   <si>
     <t>858 Tuusula</t>
   </si>
@@ -955,75 +955,75 @@
   <si>
     <t>614 Posio</t>
   </si>
   <si>
     <t>683 Ranua</t>
   </si>
   <si>
     <t>698 Rovaniemi</t>
   </si>
   <si>
     <t>732 Salla</t>
   </si>
   <si>
     <t>758 Sodankylä</t>
   </si>
   <si>
     <t>851 Tornio</t>
   </si>
   <si>
     <t>890 Utsjoki</t>
   </si>
   <si>
     <t>976 Ylitornio</t>
   </si>
   <si>
-    <t>2021</t>
-[...1 lines deleted...]
-  <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>/0</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>5830 Ahvenanmaa</t>
   </si>
   <si>
     <t>043 Eckerö</t>
   </si>
   <si>
     <t>065 Geta</t>
+  </si>
+  <si>
+    <t>2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="164" formatCode="#,##0.0"/>
   </numFmts>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color rgb="FF222222"/>
       <name val="Arial"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
@@ -1092,81 +1092,78 @@
       <left style="medium">
         <color rgb="FFC0C0C0"/>
       </left>
       <right style="medium">
         <color rgb="FFC0C0C0"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color rgb="FFE2E2E2"/>
       </left>
       <right style="medium">
         <color rgb="FFE2E2E2"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="12">
+  <cellXfs count="11">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="2" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1"/>
     <xf numFmtId="0" fontId="2" fillId="2" borderId="3" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="164" fontId="3" fillId="0" borderId="4" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normaali" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="8">
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="10"/>
         <color rgb="FF222222"/>
         <name val="Arial"/>
         <family val="2"/>
         <scheme val="none"/>
       </font>
       <fill>
@@ -1379,58 +1376,58 @@
           <color rgb="FFC0C0C0"/>
         </top>
         <bottom style="medium">
           <color rgb="FFE2E2E2"/>
         </bottom>
       </border>
     </dxf>
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{74B5802D-4DA2-4F11-8C23-BF2964F35420}" name="Taulukko1" displayName="Taulukko1" ref="A2:E1756" totalsRowShown="0" headerRowDxfId="0" dataDxfId="1" tableBorderDxfId="7">
-  <autoFilter ref="A2:E1756" xr:uid="{74B5802D-4DA2-4F11-8C23-BF2964F35420}"/>
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="1" xr:uid="{CF15C38B-AAB1-4BA3-85F3-27373C861E9B}" name="Taulukko1" displayName="Taulukko1" ref="A2:E1755" totalsRowShown="0" headerRowDxfId="0" dataDxfId="1" tableBorderDxfId="7">
+  <autoFilter ref="A2:E1755" xr:uid="{CF15C38B-AAB1-4BA3-85F3-27373C861E9B}"/>
   <tableColumns count="5">
-    <tableColumn id="1" xr3:uid="{74C9B8A7-42E3-45FF-839A-F1A9CE3CA3F0}" name="Tapahtumavuosi" dataDxfId="6"/>
-[...3 lines deleted...]
-    <tableColumn id="5" xr3:uid="{8388DBDA-7A95-4570-BF20-0A32708B5256}" name="Keskimääräinen palvelukykyaika (min)" dataDxfId="2"/>
+    <tableColumn id="1" xr3:uid="{08C7D6FB-BAE3-4BEC-B5F5-FC4670D3CDAD}" name="Tapahtumavuosi" dataDxfId="6"/>
+    <tableColumn id="2" xr3:uid="{A03EA7A5-16FA-4B29-A066-69CB5C33F28F}" name="Poliisilaitos" dataDxfId="5"/>
+    <tableColumn id="3" xr3:uid="{2B7E9423-B32B-4105-9A95-4D57EC35A772}" name="Kunta" dataDxfId="4"/>
+    <tableColumn id="4" xr3:uid="{C6CD20EF-C4F9-4E4A-978E-6A033A31A367}" name="Keskimääräinen toimintavalmiusaika (min)" dataDxfId="3"/>
+    <tableColumn id="5" xr3:uid="{DAE57343-B855-4F31-9F3A-43DC1581E7D0}" name="Keskimääräinen palvelukykyaika (min)" dataDxfId="2"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleMedium9" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office-teema">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
@@ -1714,29924 +1711,29907 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
-  <dimension ref="A1:E1756"/>
+  <dimension ref="A1:E1755"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="12.75" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
-    <col min="1" max="1" width="21.5703125" customWidth="1"/>
+    <col min="1" max="1" width="22.28515625" customWidth="1"/>
     <col min="2" max="2" width="19.42578125" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="20" bestFit="1" customWidth="1"/>
-    <col min="4" max="4" width="49" customWidth="1"/>
+    <col min="4" max="4" width="45.28515625" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="41.42578125" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:5" ht="18.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="7"/>
       <c r="C1" s="7"/>
       <c r="D1" s="7"/>
       <c r="E1" s="7"/>
     </row>
     <row r="2" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A2" s="8" t="s">
         <v>1</v>
       </c>
       <c r="B2" s="8" t="s">
         <v>2</v>
       </c>
       <c r="C2" s="8" t="s">
         <v>3</v>
       </c>
       <c r="D2" s="8" t="s">
         <v>4</v>
       </c>
       <c r="E2" s="8" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="3" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="D3" s="2">
-        <v>5.103526088742</v>
+        <v>5.0827835890279998</v>
       </c>
       <c r="E3" s="2">
-        <v>12.355838312829</v>
+        <v>12.708283456406001</v>
       </c>
     </row>
     <row r="4" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A4" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B4" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C4" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D4" s="4">
-        <v>6.1277014531039997</v>
+        <v>6.5692834890959997</v>
       </c>
       <c r="E4" s="4">
-        <v>12.394311338885</v>
+        <v>13.349591764288</v>
       </c>
     </row>
     <row r="5" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A5" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B5" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C5" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D5" s="4">
-        <v>6.0878899082559998</v>
+        <v>6.3732558139529996</v>
       </c>
       <c r="E5" s="4">
-        <v>13.304984781872999</v>
+        <v>14.140912062765</v>
       </c>
     </row>
     <row r="6" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A6" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B6" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D6" s="4">
-        <v>8.0557777777769992</v>
+        <v>8.3507485604599996</v>
       </c>
       <c r="E6" s="4">
-        <v>17.144612879884001</v>
+        <v>17.672396723645999</v>
       </c>
     </row>
     <row r="7" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A7" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B7" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C7" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D7" s="4">
-        <v>15.895714285714</v>
+        <v>16.133043478259999</v>
       </c>
       <c r="E7" s="4">
-        <v>31.969504132230998</v>
+        <v>31.654070796460001</v>
       </c>
     </row>
     <row r="8" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A8" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B8" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C8" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D8" s="4">
-        <v>9.3028450704220003</v>
+        <v>9.4213714285709997</v>
       </c>
       <c r="E8" s="4">
-        <v>18.569896</v>
+        <v>19.766093418259</v>
       </c>
     </row>
     <row r="9" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A9" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B9" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C9" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D9" s="4">
-        <v>20.64</v>
+        <v>17.596923076923002</v>
       </c>
       <c r="E9" s="4">
-        <v>29.337142857141998</v>
+        <v>28.534516129031999</v>
       </c>
     </row>
     <row r="10" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A10" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B10" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C10" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D10" s="4">
-        <v>12.542847682119</v>
+        <v>13.351307692307</v>
       </c>
       <c r="E10" s="4">
-        <v>20.215250836119999</v>
+        <v>22.883932203389001</v>
       </c>
     </row>
     <row r="11" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A11" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C11" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D11" s="4">
-        <v>15.463838383838</v>
+        <v>13.810855855854999</v>
       </c>
       <c r="E11" s="4">
-        <v>25.699909502261999</v>
+        <v>25.571384388807001</v>
       </c>
     </row>
     <row r="12" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A12" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B12" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D12" s="4">
-        <v>12.226862745098</v>
+        <v>11.928177215189001</v>
       </c>
       <c r="E12" s="4">
-        <v>20.799296826384001</v>
+        <v>21.751592920354</v>
       </c>
     </row>
     <row r="13" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A13" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B13" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C13" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D13" s="4">
-        <v>15.042857142857001</v>
+        <v>16.09</v>
       </c>
       <c r="E13" s="4">
-        <v>25.885999999999999</v>
+        <v>27.858295454545001</v>
       </c>
     </row>
     <row r="14" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A14" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B14" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C14" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D14" s="4">
-        <v>31.112777777777001</v>
+        <v>27.104375000000001</v>
       </c>
       <c r="E14" s="4">
-        <v>39.063749999999999</v>
+        <v>37.951351351351001</v>
       </c>
     </row>
     <row r="15" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A15" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B15" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C15" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D15" s="4">
-        <v>7.725678294573</v>
+        <v>8.1530484988449992</v>
       </c>
       <c r="E15" s="4">
-        <v>14.587112802148001</v>
+        <v>15.397010799136</v>
       </c>
     </row>
     <row r="16" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A16" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B16" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C16" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D16" s="4">
-        <v>33.951999999999998</v>
+        <v>24.821999999999999</v>
       </c>
       <c r="E16" s="4">
-        <v>39.339811320754002</v>
+        <v>37.430882352940998</v>
       </c>
     </row>
     <row r="17" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A17" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B17" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C17" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D17" s="4">
-        <v>12.078888888888001</v>
+        <v>12.247556818181</v>
       </c>
       <c r="E17" s="4">
-        <v>23.846496350365001</v>
+        <v>24.138584337348998</v>
       </c>
     </row>
     <row r="18" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A18" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B18" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C18" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D18" s="4">
-        <v>6.9258038485410003</v>
+        <v>6.9002157360399998</v>
       </c>
       <c r="E18" s="4">
-        <v>13.605871058884</v>
+        <v>14.489700487428999</v>
       </c>
     </row>
     <row r="19" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A19" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B19" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C19" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D19" s="4">
-        <v>14.149760765550001</v>
+        <v>14.839391891890999</v>
       </c>
       <c r="E19" s="4">
-        <v>23.268427152316999</v>
+        <v>21.972224000000001</v>
       </c>
     </row>
     <row r="20" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A20" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B20" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C20" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D20" s="4">
-        <v>44.3</v>
+        <v>26.963999999999999</v>
       </c>
       <c r="E20" s="4">
-        <v>37.869444444443999</v>
+        <v>46.270249999999997</v>
       </c>
     </row>
     <row r="21" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A21" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B21" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C21" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D21" s="4">
-        <v>26.287931034482</v>
+        <v>25.352307692307001</v>
       </c>
       <c r="E21" s="4">
-        <v>30.344626865671</v>
+        <v>39.344307692306998</v>
       </c>
     </row>
     <row r="22" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A22" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B22" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C22" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D22" s="4">
-        <v>8.4920000000000009</v>
+        <v>7.2304010025060004</v>
       </c>
       <c r="E22" s="4">
-        <v>13.852137002340999</v>
+        <v>13.887947697554999</v>
       </c>
     </row>
     <row r="23" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A23" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B23" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C23" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D23" s="4">
-        <v>29.128857142857001</v>
+        <v>31.582702702702001</v>
       </c>
       <c r="E23" s="4">
-        <v>43.029195402298001</v>
+        <v>43.177073170730999</v>
       </c>
     </row>
     <row r="24" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A24" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B24" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C24" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D24" s="4">
-        <v>19.339767441860001</v>
+        <v>18.276153846153001</v>
       </c>
       <c r="E24" s="4">
-        <v>29.203414634146</v>
+        <v>31.296869565217001</v>
       </c>
     </row>
     <row r="25" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A25" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B25" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C25" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D25" s="4">
-        <v>16.507555555555001</v>
+        <v>15.134634146341</v>
       </c>
       <c r="E25" s="4">
-        <v>22.442933333332999</v>
+        <v>27.173611111111001</v>
       </c>
     </row>
     <row r="26" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A26" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B26" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C26" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D26" s="4">
-        <v>7.0879175475679999</v>
+        <v>7.2437500000000004</v>
       </c>
       <c r="E26" s="4">
-        <v>15.373505154639</v>
+        <v>16.560734308348</v>
       </c>
     </row>
     <row r="27" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A27" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B27" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C27" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D27" s="4">
-        <v>11.683255813953</v>
+        <v>13.403541666665999</v>
       </c>
       <c r="E27" s="4">
-        <v>22.383833333333001</v>
+        <v>23.857570621468</v>
       </c>
     </row>
     <row r="28" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A28" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B28" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C28" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D28" s="4">
-        <v>8.5809938971219992</v>
+        <v>8.5339920159679998</v>
       </c>
       <c r="E28" s="4">
-        <v>14.454639885903999</v>
+        <v>14.504059737156</v>
       </c>
     </row>
     <row r="29" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A29" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B29" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C29" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D29" s="4">
-        <v>7.627286973555</v>
+        <v>7.5282291666659997</v>
       </c>
       <c r="E29" s="4">
-        <v>14.242626837363</v>
+        <v>14.561545023696</v>
       </c>
     </row>
     <row r="30" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A30" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B30" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C30" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D30" s="4">
-        <v>18.100000000000001</v>
+        <v>15.038947368421001</v>
       </c>
       <c r="E30" s="4">
-        <v>31.268888888888</v>
+        <v>25.088307692307001</v>
       </c>
     </row>
     <row r="31" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A31" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B31" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D31" s="4">
-        <v>16.009850746268</v>
+        <v>20.14475409836</v>
       </c>
       <c r="E31" s="4">
-        <v>26.356878980891</v>
+        <v>29.931454545453999</v>
       </c>
     </row>
     <row r="32" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A32" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B32" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D32" s="4">
-        <v>24.382666666666001</v>
+        <v>23.688148148147999</v>
       </c>
       <c r="E32" s="4">
-        <v>34.851818181817997</v>
+        <v>37.498045977011003</v>
       </c>
     </row>
     <row r="33" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A33" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B33" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D33" s="4">
-        <v>14.699354838709001</v>
+        <v>16.689142857141999</v>
       </c>
       <c r="E33" s="4">
-        <v>22.968014184396999</v>
+        <v>21.754601769911002</v>
       </c>
     </row>
     <row r="34" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A34" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B34" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D34" s="4">
-        <v>7.0537004559799996</v>
+        <v>6.9310172206639997</v>
       </c>
       <c r="E34" s="4">
-        <v>13.419541269966</v>
+        <v>14.517061171232999</v>
       </c>
     </row>
     <row r="35" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A35" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B35" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D35" s="4">
-        <v>6.1907692307689999</v>
+        <v>6.4194871794869997</v>
       </c>
       <c r="E35" s="4">
-        <v>12.86478927203</v>
+        <v>13.549794238683001</v>
       </c>
     </row>
     <row r="36" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A36" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B36" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D36" s="4">
-        <v>14.035194805193999</v>
+        <v>16.936352941176001</v>
       </c>
       <c r="E36" s="4">
-        <v>24.834548286604001</v>
+        <v>25.129082278481</v>
       </c>
     </row>
     <row r="37" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A37" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B37" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D37" s="4">
-        <v>8.4926666666660005</v>
+        <v>7.8196385542159996</v>
       </c>
       <c r="E37" s="4">
-        <v>14.729657534246</v>
+        <v>15.910496163682</v>
       </c>
     </row>
     <row r="38" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A38" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B38" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D38" s="4">
-        <v>12.346379310344</v>
+        <v>12.590999999999999</v>
       </c>
       <c r="E38" s="4">
-        <v>20.639047619046998</v>
+        <v>24.590560344827001</v>
       </c>
     </row>
     <row r="39" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A39" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B39" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C39" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D39" s="4">
-        <v>15.798105263157</v>
+        <v>17.757037037037001</v>
       </c>
       <c r="E39" s="4">
-        <v>23.034893048128001</v>
+        <v>24.412853025935998</v>
       </c>
     </row>
     <row r="40" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A40" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B40" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C40" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D40" s="4">
-        <v>9.9372113676729992</v>
+        <v>10.913534136546</v>
       </c>
       <c r="E40" s="4">
-        <v>17.149531384349999</v>
+        <v>18.228007761966001</v>
       </c>
     </row>
     <row r="41" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A41" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B41" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C41" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D41" s="4">
-        <v>12.098956521739</v>
+        <v>12.346885813148001</v>
       </c>
       <c r="E41" s="4">
-        <v>18.813642288196998</v>
+        <v>19.726284437825001</v>
       </c>
     </row>
     <row r="42" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A42" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B42" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C42" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D42" s="4">
-        <v>15.842666666666</v>
+        <v>15.711666666666</v>
       </c>
       <c r="E42" s="4">
-        <v>21.578319327730998</v>
+        <v>25.165533333332998</v>
       </c>
     </row>
     <row r="43" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A43" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B43" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C43" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D43" s="4">
-        <v>11.242131147541</v>
+        <v>11.840769230769</v>
       </c>
       <c r="E43" s="4">
-        <v>17.493616109682002</v>
+        <v>18.921764234162001</v>
       </c>
     </row>
     <row r="44" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A44" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B44" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C44" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D44" s="4">
-        <v>7.2830985915489999</v>
+        <v>7.4119665271960002</v>
       </c>
       <c r="E44" s="4">
-        <v>14.737673469387</v>
+        <v>14.079537777777</v>
       </c>
     </row>
     <row r="45" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A45" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B45" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C45" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D45" s="4">
-        <v>17.374615384615002</v>
+        <v>16.04</v>
       </c>
       <c r="E45" s="4">
-        <v>23.145058823528998</v>
+        <v>22.569629629628999</v>
       </c>
     </row>
     <row r="46" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A46" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B46" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C46" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D46" s="4">
-        <v>12.228775510204001</v>
+        <v>12.413114754098</v>
       </c>
       <c r="E46" s="4">
-        <v>18.629492385786001</v>
+        <v>18.791828571427999</v>
       </c>
     </row>
     <row r="47" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A47" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B47" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C47" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D47" s="4">
-        <v>15.173088235293999</v>
+        <v>14.521212121212001</v>
       </c>
       <c r="E47" s="4">
-        <v>21.340666666665999</v>
+        <v>20.392588832487</v>
       </c>
     </row>
     <row r="48" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A48" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B48" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C48" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D48" s="4">
-        <v>15.360476190476</v>
+        <v>16.975000000000001</v>
       </c>
       <c r="E48" s="4">
-        <v>28.339818181818</v>
+        <v>26.356507936507001</v>
       </c>
     </row>
     <row r="49" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A49" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B49" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C49" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D49" s="4">
-        <v>26.903170731707</v>
+        <v>25.936666666666</v>
       </c>
       <c r="E49" s="4">
-        <v>36.740215053763002</v>
+        <v>41.181011235954998</v>
       </c>
     </row>
     <row r="50" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A50" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B50" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C50" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D50" s="4">
-        <v>10.159388888888</v>
+        <v>11.175622489959</v>
       </c>
       <c r="E50" s="4">
-        <v>16.070689928627999</v>
+        <v>18.512831608654</v>
       </c>
     </row>
     <row r="51" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A51" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B51" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C51" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D51" s="4">
-        <v>31.560625000000002</v>
+        <v>38.291764705882002</v>
       </c>
       <c r="E51" s="4">
-        <v>40.076129032258002</v>
+        <v>41.338735632183003</v>
       </c>
     </row>
     <row r="52" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A52" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B52" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C52" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D52" s="4">
-        <v>10.658048780487</v>
+        <v>9.9226666666660002</v>
       </c>
       <c r="E52" s="4">
-        <v>22.439233333333</v>
+        <v>21.011013986013999</v>
       </c>
     </row>
     <row r="53" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A53" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B53" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C53" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D53" s="4">
-        <v>9.9577241379310006</v>
+        <v>9.7759282970549997</v>
       </c>
       <c r="E53" s="4">
-        <v>17.846842263696001</v>
+        <v>17.590284305192</v>
       </c>
     </row>
     <row r="54" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A54" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B54" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C54" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D54" s="4">
-        <v>13.688509615384</v>
+        <v>14.192793296089</v>
       </c>
       <c r="E54" s="4">
-        <v>24.724950495049001</v>
+        <v>25.987516339869</v>
       </c>
     </row>
     <row r="55" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A55" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B55" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C55" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D55" s="4">
-        <v>18.992625</v>
+        <v>25.050163934425999</v>
       </c>
       <c r="E55" s="4">
-        <v>36.524404145077</v>
+        <v>32.784411764704998</v>
       </c>
     </row>
     <row r="56" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A56" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B56" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C56" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D56" s="4">
-        <v>12.12912</v>
+        <v>12.248488372093</v>
       </c>
       <c r="E56" s="4">
-        <v>20.135592185591999</v>
+        <v>19.502753623187999</v>
       </c>
     </row>
     <row r="57" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A57" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B57" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C57" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D57" s="4">
-        <v>14.551428571428</v>
+        <v>21.482031249999999</v>
       </c>
       <c r="E57" s="4">
-        <v>21.678561403507999</v>
+        <v>38.821481481481001</v>
       </c>
     </row>
     <row r="58" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A58" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B58" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C58" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D58" s="4">
-        <v>20.768000000000001</v>
+        <v>23.052884615383999</v>
       </c>
       <c r="E58" s="4">
-        <v>31.247169811319999</v>
+        <v>29.952327586206</v>
       </c>
     </row>
     <row r="59" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A59" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B59" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C59" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D59" s="4">
-        <v>8.1506119610570007</v>
+        <v>7.6651999999999996</v>
       </c>
       <c r="E59" s="4">
-        <v>15.139818812213001</v>
+        <v>15.234810725552</v>
       </c>
     </row>
     <row r="60" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A60" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B60" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C60" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D60" s="4">
-        <v>32.289677419354</v>
+        <v>36.805999999999997</v>
       </c>
       <c r="E60" s="4">
-        <v>36.875245901638998</v>
+        <v>46.558854166666002</v>
       </c>
     </row>
     <row r="61" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A61" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B61" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C61" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D61" s="4">
-        <v>18.349096385542001</v>
+        <v>17.096894409937001</v>
       </c>
       <c r="E61" s="4">
-        <v>25.463483870967</v>
+        <v>24.880228690228002</v>
       </c>
     </row>
     <row r="62" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A62" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B62" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C62" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D62" s="4">
-        <v>16.822183908046</v>
+        <v>16.33492063492</v>
       </c>
       <c r="E62" s="4">
-        <v>26.262560975608999</v>
+        <v>27.082913043478001</v>
       </c>
     </row>
     <row r="63" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A63" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B63" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C63" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D63" s="4">
-        <v>18.831428571427999</v>
+        <v>17.622083333332998</v>
       </c>
       <c r="E63" s="4">
-        <v>28.112086956521001</v>
+        <v>28.837051282051</v>
       </c>
     </row>
     <row r="64" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A64" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B64" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C64" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D64" s="4">
-        <v>9.0258686440669997</v>
+        <v>8.3991846522780005</v>
       </c>
       <c r="E64" s="4">
-        <v>15.953318410744</v>
+        <v>15.407110655737</v>
       </c>
     </row>
     <row r="65" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A65" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B65" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C65" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D65" s="4">
-        <v>15.172884615384</v>
+        <v>14.217752808987999</v>
       </c>
       <c r="E65" s="4">
-        <v>23.726400000000002</v>
+        <v>23.791518518518</v>
       </c>
     </row>
     <row r="66" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A66" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B66" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C66" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D66" s="4">
-        <v>10.35304</v>
+        <v>9.4133707865159995</v>
       </c>
       <c r="E66" s="4">
-        <v>16.225860805859998</v>
+        <v>19.379594594594</v>
       </c>
     </row>
     <row r="67" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A67" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B67" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C67" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D67" s="4">
-        <v>37.178750000000001</v>
+        <v>26.54</v>
       </c>
       <c r="E67" s="4">
-        <v>41.393888888888</v>
+        <v>55.087777777776999</v>
       </c>
     </row>
     <row r="68" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A68" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B68" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C68" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D68" s="4">
-        <v>22.170151515151002</v>
+        <v>19.477966101694001</v>
       </c>
       <c r="E68" s="4">
-        <v>32.608470588235001</v>
+        <v>34.630948905109001</v>
       </c>
     </row>
     <row r="69" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A69" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B69" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C69" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D69" s="4">
-        <v>19.248550724636999</v>
+        <v>23.383269230768999</v>
       </c>
       <c r="E69" s="4">
-        <v>23.413229166666</v>
+        <v>24.526488095238001</v>
       </c>
     </row>
     <row r="70" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A70" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B70" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C70" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D70" s="4">
-        <v>30.23</v>
+        <v>15.82</v>
       </c>
       <c r="E70" s="4">
-        <v>46.879285714284997</v>
+        <v>45.962777777776999</v>
       </c>
     </row>
     <row r="71" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A71" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B71" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C71" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D71" s="4">
-        <v>17.984848484848001</v>
+        <v>24.162380952381</v>
       </c>
       <c r="E71" s="4">
-        <v>27.6828</v>
+        <v>28.209833333332998</v>
       </c>
     </row>
     <row r="72" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A72" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B72" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C72" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D72" s="4">
-        <v>28.749400000000001</v>
+        <v>24.160222222222</v>
       </c>
       <c r="E72" s="4">
-        <v>33.8401</v>
+        <v>38.463684210525997</v>
       </c>
     </row>
     <row r="73" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A73" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B73" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C73" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D73" s="4">
-        <v>7.4069796954309997</v>
+        <v>6.9800879335610002</v>
       </c>
       <c r="E73" s="4">
-        <v>12.784468946415</v>
+        <v>12.789684285568001</v>
       </c>
     </row>
     <row r="74" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A74" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B74" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C74" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D74" s="4">
-        <v>15.486386554620999</v>
+        <v>16.443774834437001</v>
       </c>
       <c r="E74" s="4">
-        <v>25.088274193547999</v>
+        <v>26.196520467835999</v>
       </c>
     </row>
     <row r="75" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A75" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B75" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C75" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D75" s="4">
-        <v>10.869433962264001</v>
+        <v>11.59534090909</v>
       </c>
       <c r="E75" s="4">
-        <v>18.432007168458</v>
+        <v>18.530618892507999</v>
       </c>
     </row>
     <row r="76" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A76" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B76" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C76" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D76" s="4">
-        <v>19.2712</v>
+        <v>17.687000000000001</v>
       </c>
       <c r="E76" s="4">
-        <v>32.671379310344001</v>
+        <v>28.799122807017</v>
       </c>
     </row>
     <row r="77" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A77" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B77" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C77" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D77" s="4">
-        <v>11.464006024095999</v>
+        <v>10.297037037037001</v>
       </c>
       <c r="E77" s="4">
-        <v>14.099156521738999</v>
+        <v>15.213901830281999</v>
       </c>
     </row>
     <row r="78" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A78" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B78" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C78" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D78" s="4">
-        <v>27.858750000000001</v>
+        <v>24.866538461537999</v>
       </c>
       <c r="E78" s="4">
-        <v>38.038028169013998</v>
+        <v>47.616969696969001</v>
       </c>
     </row>
     <row r="79" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A79" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B79" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C79" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D79" s="4">
-        <v>9.1546202531639995</v>
+        <v>9.7003021148029998</v>
       </c>
       <c r="E79" s="4">
-        <v>15.701901336074</v>
+        <v>16.607678767875999</v>
       </c>
     </row>
     <row r="80" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A80" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B80" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C80" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D80" s="4">
-        <v>19.401475409835999</v>
+        <v>18.03125</v>
       </c>
       <c r="E80" s="4">
-        <v>28.864148148148001</v>
+        <v>30.136791044776</v>
       </c>
     </row>
     <row r="81" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A81" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B81" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C81" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D81" s="4">
-        <v>10.901999999999999</v>
+        <v>12.445877192982</v>
       </c>
       <c r="E81" s="4">
-        <v>17.593298319327001</v>
+        <v>16.727114624504999</v>
       </c>
     </row>
     <row r="82" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A82" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B82" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C82" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D82" s="4">
-        <v>24.738260869565</v>
+        <v>23.080769230769</v>
       </c>
       <c r="E82" s="4">
-        <v>32.039056603772998</v>
+        <v>32.153214285714</v>
       </c>
     </row>
     <row r="83" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A83" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B83" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C83" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D83" s="4">
-        <v>20.955714285713999</v>
+        <v>26.4</v>
       </c>
       <c r="E83" s="4">
-        <v>29.409358974359002</v>
+        <v>28.407009345793998</v>
       </c>
     </row>
     <row r="84" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A84" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B84" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C84" s="3" t="s">
         <v>94</v>
       </c>
       <c r="D84" s="4">
-        <v>10.919964664310999</v>
+        <v>10.676331877729</v>
       </c>
       <c r="E84" s="4">
-        <v>20.563013871374</v>
+        <v>20.765843672456</v>
       </c>
     </row>
     <row r="85" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A85" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B85" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C85" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D85" s="4">
-        <v>15.1425</v>
+        <v>17.878</v>
       </c>
       <c r="E85" s="4">
-        <v>29.456363636363001</v>
+        <v>30.306309523808999</v>
       </c>
     </row>
     <row r="86" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A86" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B86" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C86" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D86" s="4">
-        <v>16.242333333333001</v>
+        <v>19.607837837837</v>
       </c>
       <c r="E86" s="4">
-        <v>30.685643939393</v>
+        <v>30.730514705882001</v>
       </c>
     </row>
     <row r="87" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A87" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B87" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C87" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D87" s="4">
-        <v>8.0617191283290008</v>
+        <v>6.116317135549</v>
       </c>
       <c r="E87" s="4">
-        <v>14.265363636363</v>
+        <v>13.726099726776001</v>
       </c>
     </row>
     <row r="88" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A88" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B88" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C88" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D88" s="4">
-        <v>7.9268341708539998</v>
+        <v>7.8766081871339999</v>
       </c>
       <c r="E88" s="4">
-        <v>17.594693877550998</v>
+        <v>16.154363885087999</v>
       </c>
     </row>
     <row r="89" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A89" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B89" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C89" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D89" s="4">
-        <v>17.190799999999999</v>
+        <v>17.578666666665999</v>
       </c>
       <c r="E89" s="4">
-        <v>24.087959183673</v>
+        <v>24.592571428570999</v>
       </c>
     </row>
     <row r="90" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A90" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B90" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C90" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D90" s="4">
-        <v>11.58984375</v>
+        <v>11.599793814432999</v>
       </c>
       <c r="E90" s="4">
-        <v>19.529751381215</v>
+        <v>19.547599999999999</v>
       </c>
     </row>
     <row r="91" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A91" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B91" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C91" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D91" s="4">
-        <v>26.574000000000002</v>
+        <v>31.765000000000001</v>
       </c>
       <c r="E91" s="4">
-        <v>44.969534883720002</v>
+        <v>40.802972972973002</v>
       </c>
     </row>
     <row r="92" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A92" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B92" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C92" s="3" t="s">
         <v>102</v>
       </c>
       <c r="D92" s="4">
-        <v>25.112333333333002</v>
+        <v>32.794400000000003</v>
       </c>
       <c r="E92" s="4">
-        <v>35.969700000000003</v>
+        <v>41.445</v>
       </c>
     </row>
     <row r="93" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A93" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B93" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C93" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D93" s="4">
-        <v>32.520833333333002</v>
+        <v>40.433333333333003</v>
       </c>
       <c r="E93" s="4">
-        <v>36.521999999999998</v>
+        <v>51.738333333333003</v>
       </c>
     </row>
     <row r="94" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A94" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B94" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C94" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D94" s="4">
-        <v>30.029629629629</v>
+        <v>38.668125000000003</v>
       </c>
       <c r="E94" s="4">
-        <v>49.19303030303</v>
+        <v>63.707142857142003</v>
       </c>
     </row>
     <row r="95" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A95" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B95" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C95" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D95" s="4">
-        <v>13.98664</v>
+        <v>18.162361111111</v>
       </c>
       <c r="E95" s="4">
-        <v>19.974237288135001</v>
+        <v>25.664240506329001</v>
       </c>
     </row>
     <row r="96" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A96" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B96" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C96" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D96" s="4">
-        <v>30.1036</v>
+        <v>22.740588235293998</v>
       </c>
       <c r="E96" s="4">
-        <v>42.560882352941</v>
+        <v>38.243404255319</v>
       </c>
     </row>
     <row r="97" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A97" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B97" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C97" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D97" s="4">
-        <v>12.205234657039</v>
+        <v>11.479915966386001</v>
       </c>
       <c r="E97" s="4">
-        <v>19.139038701623001</v>
+        <v>19.922230215827</v>
       </c>
     </row>
     <row r="98" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A98" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B98" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C98" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D98" s="4">
-        <v>7.1200911554569997</v>
+        <v>6.9538788584739999</v>
       </c>
       <c r="E98" s="4">
-        <v>14.84298303386</v>
+        <v>15.432559408428</v>
       </c>
     </row>
     <row r="99" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A99" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B99" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C99" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D99" s="4">
-        <v>13.22702970297</v>
+        <v>13.630054945054001</v>
       </c>
       <c r="E99" s="4">
-        <v>21.257961165047998</v>
+        <v>23.073549432739</v>
       </c>
     </row>
     <row r="100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A100" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B100" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C100" s="3" t="s">
         <v>110</v>
       </c>
       <c r="D100" s="4">
-        <v>20.750566037734998</v>
+        <v>25.204468085106001</v>
       </c>
       <c r="E100" s="4">
-        <v>34.637350993376998</v>
+        <v>31.743655172413</v>
       </c>
     </row>
     <row r="101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A101" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B101" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C101" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D101" s="4">
-        <v>8.4370609318989995</v>
+        <v>7.6347115384609996</v>
       </c>
       <c r="E101" s="4">
-        <v>16.011910669974998</v>
+        <v>16.789774999999999</v>
       </c>
     </row>
     <row r="102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A102" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B102" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C102" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D102" s="4">
-        <v>57.305</v>
+        <v>48.723333333333002</v>
       </c>
       <c r="E102" s="4">
-        <v>53.821379310344</v>
+        <v>50.71125</v>
       </c>
     </row>
     <row r="103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A103" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B103" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C103" s="3" t="s">
         <v>113</v>
       </c>
       <c r="D103" s="4">
-        <v>37.526734693877003</v>
+        <v>34.537692307691998</v>
       </c>
       <c r="E103" s="4">
-        <v>39.010192307692002</v>
+        <v>38.097977528088997</v>
       </c>
     </row>
     <row r="104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A104" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B104" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C104" s="3" t="s">
         <v>114</v>
       </c>
       <c r="D104" s="4">
-        <v>23.775257731958</v>
+        <v>22.770579710143998</v>
       </c>
       <c r="E104" s="4">
-        <v>28.823349514562999</v>
+        <v>26.573303167420001</v>
       </c>
     </row>
     <row r="105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A105" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B105" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C105" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D105" s="4">
-        <v>20.351153846153</v>
+        <v>21.061</v>
       </c>
       <c r="E105" s="4">
-        <v>29.875434782608</v>
+        <v>31.904363636363001</v>
       </c>
     </row>
     <row r="106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A106" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B106" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C106" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D106" s="4">
-        <v>21.868214285714</v>
+        <v>19.544426229508002</v>
       </c>
       <c r="E106" s="4">
-        <v>29.163459119496</v>
+        <v>34.284268292682</v>
       </c>
     </row>
     <row r="107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A107" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B107" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C107" s="3" t="s">
         <v>117</v>
       </c>
       <c r="D107" s="4">
-        <v>12.400442176869999</v>
+        <v>11.515296442686999</v>
       </c>
       <c r="E107" s="4">
-        <v>21.699471264366998</v>
+        <v>20.643748609566</v>
       </c>
     </row>
     <row r="108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A108" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B108" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C108" s="3" t="s">
         <v>118</v>
       </c>
       <c r="D108" s="4">
-        <v>27.254444444444001</v>
+        <v>21.266842105262999</v>
       </c>
       <c r="E108" s="4">
-        <v>35.027812500000003</v>
+        <v>47.517833333333002</v>
       </c>
     </row>
     <row r="109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A109" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B109" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C109" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D109" s="4">
-        <v>13.368344827586</v>
+        <v>10.042051282051</v>
       </c>
       <c r="E109" s="4">
-        <v>19.038361970217</v>
+        <v>16.462385786801999</v>
       </c>
     </row>
     <row r="110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A110" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B110" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C110" s="3" t="s">
         <v>121</v>
       </c>
       <c r="D110" s="4">
-        <v>26.406138613861</v>
+        <v>24.225081967213001</v>
       </c>
       <c r="E110" s="4">
-        <v>35.660262008733</v>
+        <v>33.635649999999998</v>
       </c>
     </row>
     <row r="111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A111" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B111" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C111" s="3" t="s">
         <v>122</v>
       </c>
       <c r="D111" s="4">
-        <v>17.728650793650001</v>
+        <v>19.848333333332999</v>
       </c>
       <c r="E111" s="4">
-        <v>23.450152505445999</v>
+        <v>21.060102249488001</v>
       </c>
     </row>
     <row r="112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A112" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B112" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C112" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D112" s="4">
-        <v>26.941538461537998</v>
+        <v>22.153636363636</v>
       </c>
       <c r="E112" s="4">
-        <v>31.650945945945001</v>
+        <v>32.984999999999999</v>
       </c>
     </row>
     <row r="113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A113" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B113" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C113" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D113" s="4">
-        <v>40.293333333333003</v>
+        <v>35.472222222222001</v>
       </c>
       <c r="E113" s="4">
-        <v>53.275384615383999</v>
+        <v>61.355499999999999</v>
       </c>
     </row>
     <row r="114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A114" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B114" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C114" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D114" s="4">
-        <v>27.377173913042999</v>
+        <v>24.781282051281998</v>
       </c>
       <c r="E114" s="4">
-        <v>39.742651515151003</v>
+        <v>40.357866666665998</v>
       </c>
     </row>
     <row r="115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A115" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B115" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C115" s="3" t="s">
         <v>126</v>
       </c>
       <c r="D115" s="4">
-        <v>25.8386</v>
+        <v>26.660238095238</v>
       </c>
       <c r="E115" s="4">
-        <v>37.945833333332999</v>
+        <v>35.789533333332997</v>
       </c>
     </row>
     <row r="116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A116" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B116" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C116" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D116" s="4">
-        <v>39.557142857141997</v>
+        <v>51.335000000000001</v>
       </c>
       <c r="E116" s="4">
-        <v>47.713999999999999</v>
+        <v>55.780909090908999</v>
       </c>
     </row>
     <row r="117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A117" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B117" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C117" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D117" s="4">
-        <v>25.064166666666001</v>
+        <v>26.318000000000001</v>
       </c>
       <c r="E117" s="4">
-        <v>36.879636363636003</v>
+        <v>34.027017543859003</v>
       </c>
     </row>
     <row r="118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A118" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B118" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C118" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D118" s="4">
-        <v>31.52</v>
+        <v>26.572500000000002</v>
       </c>
       <c r="E118" s="4">
-        <v>40.146896551723998</v>
+        <v>38.103684210525998</v>
       </c>
     </row>
     <row r="119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A119" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B119" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C119" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D119" s="4">
-        <v>25.905714285714001</v>
+        <v>17.2075</v>
       </c>
       <c r="E119" s="4">
-        <v>44.193076923075999</v>
+        <v>38.536923076923003</v>
       </c>
     </row>
     <row r="120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A120" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B120" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C120" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D120" s="4">
-        <v>14.894516129032001</v>
+        <v>16.560080645161001</v>
       </c>
       <c r="E120" s="4">
-        <v>20.278320754717001</v>
+        <v>20.994340344167998</v>
       </c>
     </row>
     <row r="121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A121" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B121" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C121" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D121" s="4">
-        <v>23.730045248867999</v>
+        <v>23.156666666665998</v>
       </c>
       <c r="E121" s="4">
-        <v>30.697533333332998</v>
+        <v>31.305808580857999</v>
       </c>
     </row>
     <row r="122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A122" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B122" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C122" s="3" t="s">
         <v>133</v>
       </c>
       <c r="D122" s="4">
-        <v>27.611562500000002</v>
+        <v>22.993448275862001</v>
       </c>
       <c r="E122" s="4">
-        <v>28.994196428571001</v>
+        <v>31.623826086956001</v>
       </c>
     </row>
     <row r="123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A123" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B123" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C123" s="3" t="s">
         <v>134</v>
       </c>
       <c r="D123" s="4">
-        <v>27.036666666666001</v>
+        <v>26.698</v>
       </c>
       <c r="E123" s="4">
-        <v>50.656923076923</v>
+        <v>33.863529411763999</v>
       </c>
     </row>
     <row r="124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A124" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B124" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C124" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D124" s="4">
-        <v>15.705660377358001</v>
+        <v>15.745409836065001</v>
       </c>
       <c r="E124" s="4">
-        <v>17.466521739129998</v>
+        <v>16.234666666666001</v>
       </c>
     </row>
     <row r="125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A125" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B125" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C125" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D125" s="4">
-        <v>44.801379310343997</v>
+        <v>35.907727272727001</v>
       </c>
       <c r="E125" s="4">
-        <v>48.280454545453999</v>
+        <v>39.562352941176002</v>
       </c>
     </row>
     <row r="126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A126" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B126" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C126" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D126" s="4">
-        <v>18.409677419354001</v>
+        <v>23.721153846153001</v>
       </c>
       <c r="E126" s="4">
-        <v>23.354923076923001</v>
+        <v>27.13328125</v>
       </c>
     </row>
     <row r="127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A127" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B127" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C127" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D127" s="4">
-        <v>10.051744548286001</v>
+        <v>9.6902209944750002</v>
       </c>
       <c r="E127" s="4">
-        <v>14.371658008658001</v>
+        <v>14.337737915407001</v>
       </c>
     </row>
     <row r="128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A128" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B128" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C128" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D128" s="4">
-        <v>20.372</v>
+        <v>24.887777777777</v>
       </c>
       <c r="E128" s="4">
-        <v>24.986666666666</v>
+        <v>23.266666666666001</v>
       </c>
     </row>
     <row r="129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A129" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B129" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C129" s="3" t="s">
         <v>140</v>
       </c>
       <c r="D129" s="4">
-        <v>20.724259259259</v>
+        <v>21.451492537313001</v>
       </c>
       <c r="E129" s="4">
-        <v>23.779904306220001</v>
+        <v>29.927351351351</v>
       </c>
     </row>
     <row r="130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A130" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B130" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C130" s="3" t="s">
         <v>141</v>
       </c>
       <c r="D130" s="4">
-        <v>22.274042553190998</v>
+        <v>19.397428571428001</v>
       </c>
       <c r="E130" s="4">
-        <v>28.370869565216999</v>
+        <v>26.706250000000001</v>
       </c>
     </row>
     <row r="131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A131" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B131" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C131" s="3" t="s">
         <v>142</v>
       </c>
       <c r="D131" s="4">
-        <v>20.642499999999998</v>
+        <v>21.048275862069001</v>
       </c>
       <c r="E131" s="4">
-        <v>32.054388489208002</v>
+        <v>30.183275862068999</v>
       </c>
     </row>
     <row r="132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A132" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B132" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C132" s="3" t="s">
         <v>143</v>
       </c>
       <c r="D132" s="4">
-        <v>18.516111111111002</v>
+        <v>15.807272727272</v>
       </c>
       <c r="E132" s="4">
-        <v>25.979955555555001</v>
+        <v>23.930094786729001</v>
       </c>
     </row>
     <row r="133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A133" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B133" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C133" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D133" s="4">
-        <v>29.118947368421001</v>
+        <v>27.200909090909001</v>
       </c>
       <c r="E133" s="4">
-        <v>42.017499999999998</v>
+        <v>41.608775510203998</v>
       </c>
     </row>
     <row r="134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A134" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B134" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C134" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D134" s="4">
-        <v>26.131833333332999</v>
+        <v>22.477636363636002</v>
       </c>
       <c r="E134" s="4">
-        <v>30.438177458033</v>
+        <v>27.920316301703</v>
       </c>
     </row>
     <row r="135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A135" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B135" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C135" s="3" t="s">
         <v>146</v>
       </c>
       <c r="D135" s="4">
-        <v>33.102727272727002</v>
+        <v>29.319473684209999</v>
       </c>
       <c r="E135" s="4">
-        <v>44.244769230769002</v>
+        <v>40.324791666666002</v>
       </c>
     </row>
     <row r="136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A136" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B136" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C136" s="3" t="s">
         <v>147</v>
       </c>
       <c r="D136" s="4">
-        <v>13.70627027027</v>
+        <v>12.578374999999999</v>
       </c>
       <c r="E136" s="4">
-        <v>21.502041198501001</v>
+        <v>18.036311336716999</v>
       </c>
     </row>
     <row r="137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A137" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B137" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C137" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D137" s="4">
-        <v>35.185263157893999</v>
+        <v>26.402307692307001</v>
       </c>
       <c r="E137" s="4">
-        <v>43.840714285714</v>
+        <v>40.071071428571003</v>
       </c>
     </row>
     <row r="138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A138" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B138" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C138" s="3" t="s">
         <v>149</v>
       </c>
       <c r="D138" s="4">
-        <v>19.285813953487999</v>
+        <v>19.223823529411</v>
       </c>
       <c r="E138" s="4">
-        <v>26.001132075470998</v>
+        <v>22.279724770642002</v>
       </c>
     </row>
     <row r="139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A139" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B139" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C139" s="3" t="s">
         <v>150</v>
       </c>
       <c r="D139" s="4">
-        <v>18.238571428570999</v>
+        <v>21.742105263157001</v>
       </c>
       <c r="E139" s="4">
-        <v>17.295901639343999</v>
+        <v>18.823181818180998</v>
       </c>
     </row>
     <row r="140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A140" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B140" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C140" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D140" s="4">
-        <v>17.097173913043001</v>
+        <v>16.087142857141998</v>
       </c>
       <c r="E140" s="4">
-        <v>19.515692307691999</v>
+        <v>22.034903225806001</v>
       </c>
     </row>
     <row r="141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A141" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B141" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C141" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D141" s="4">
-        <v>7.1321052631570003</v>
+        <v>7.7463861386130004</v>
       </c>
       <c r="E141" s="4">
-        <v>12.329381139489</v>
+        <v>11.47713091922</v>
       </c>
     </row>
     <row r="142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A142" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B142" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C142" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D142" s="4">
-        <v>21.609736842105001</v>
+        <v>20.058378378377999</v>
       </c>
       <c r="E142" s="4">
-        <v>25.420081300812999</v>
+        <v>28.987749999999998</v>
       </c>
     </row>
     <row r="143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A143" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B143" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C143" s="3" t="s">
         <v>154</v>
       </c>
       <c r="D143" s="4">
-        <v>15.56017094017</v>
+        <v>15.687954545454</v>
       </c>
       <c r="E143" s="4">
-        <v>23.071656441717</v>
+        <v>21.971840277777002</v>
       </c>
     </row>
     <row r="144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A144" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B144" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C144" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D144" s="4">
-        <v>9.8153571428569997</v>
+        <v>9.0137909319889999</v>
       </c>
       <c r="E144" s="4">
-        <v>13.945901902975001</v>
+        <v>13.936557294295</v>
       </c>
     </row>
     <row r="145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A145" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B145" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C145" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D145" s="4">
-        <v>27.289000000000001</v>
+        <v>29.307142857142001</v>
       </c>
       <c r="E145" s="4">
-        <v>34.097000000000001</v>
+        <v>38.658823529411002</v>
       </c>
     </row>
     <row r="146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A146" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B146" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C146" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D146" s="4">
-        <v>22.521249999999998</v>
+        <v>20.258260869564999</v>
       </c>
       <c r="E146" s="4">
-        <v>26.409027777776998</v>
+        <v>25.242405063290999</v>
       </c>
     </row>
     <row r="147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A147" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B147" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C147" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D147" s="4">
-        <v>13.955</v>
+        <v>11.981195652173</v>
       </c>
       <c r="E147" s="4">
-        <v>18.731912832929002</v>
+        <v>18.184999999999999</v>
       </c>
     </row>
     <row r="148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A148" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B148" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C148" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D148" s="4">
-        <v>8.0200099601589994</v>
+        <v>7.6649565217389997</v>
       </c>
       <c r="E148" s="4">
-        <v>14.283024312656</v>
+        <v>13.051602285714001</v>
       </c>
     </row>
     <row r="149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A149" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B149" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C149" s="3" t="s">
         <v>160</v>
       </c>
       <c r="D149" s="4">
-        <v>32.996388888887999</v>
+        <v>25.309629629629001</v>
       </c>
       <c r="E149" s="4">
-        <v>38.479684210526003</v>
+        <v>36.852019230769002</v>
       </c>
     </row>
     <row r="150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A150" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B150" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C150" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D150" s="4">
-        <v>21.108333333333</v>
+        <v>20.666178861788001</v>
       </c>
       <c r="E150" s="4">
-        <v>34.739051724136999</v>
+        <v>33.879963636363001</v>
       </c>
     </row>
     <row r="151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A151" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B151" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C151" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D151" s="4">
-        <v>17.521968503937</v>
+        <v>17.606355140186</v>
       </c>
       <c r="E151" s="4">
-        <v>24.779345454544998</v>
+        <v>25.802727272727001</v>
       </c>
     </row>
     <row r="152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A152" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B152" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C152" s="3" t="s">
         <v>164</v>
       </c>
       <c r="D152" s="4">
-        <v>10.325630026809</v>
+        <v>9.8055035971219997</v>
       </c>
       <c r="E152" s="4">
-        <v>19.559803220035</v>
+        <v>19.545389671361001</v>
       </c>
     </row>
     <row r="153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A153" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B153" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C153" s="3" t="s">
         <v>165</v>
       </c>
       <c r="D153" s="4">
-        <v>14.145144508670001</v>
+        <v>13.304285714284999</v>
       </c>
       <c r="E153" s="4">
-        <v>23.689786096256</v>
+        <v>23.935135869564999</v>
       </c>
     </row>
     <row r="154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A154" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B154" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C154" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D154" s="4">
-        <v>17.840277777777001</v>
+        <v>16.184215686274001</v>
       </c>
       <c r="E154" s="4">
-        <v>25.257987421383</v>
+        <v>26.396233333333001</v>
       </c>
     </row>
     <row r="155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A155" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B155" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C155" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D155" s="4">
-        <v>24.799333333332999</v>
+        <v>24.099565217391</v>
       </c>
       <c r="E155" s="4">
-        <v>32.590888888888003</v>
+        <v>38.007843137254</v>
       </c>
     </row>
     <row r="156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A156" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B156" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C156" s="3" t="s">
         <v>168</v>
       </c>
       <c r="D156" s="4">
-        <v>19.219444444444001</v>
+        <v>20.018666666666</v>
       </c>
       <c r="E156" s="4">
-        <v>43.438421052631</v>
+        <v>31.3996</v>
       </c>
     </row>
     <row r="157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A157" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B157" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C157" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D157" s="4">
-        <v>10.247396449704</v>
+        <v>11.076917808218999</v>
       </c>
       <c r="E157" s="4">
-        <v>16.807850799289</v>
+        <v>18.166385068762001</v>
       </c>
     </row>
     <row r="158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A158" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B158" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C158" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D158" s="4">
-        <v>38.037647058822998</v>
+        <v>28.521904761904</v>
       </c>
       <c r="E158" s="4">
-        <v>43.303125000000001</v>
+        <v>45.773902439023999</v>
       </c>
     </row>
     <row r="159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A159" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B159" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C159" s="3" t="s">
         <v>171</v>
       </c>
       <c r="D159" s="4">
-        <v>35.056153846153002</v>
+        <v>32.825294117646997</v>
       </c>
       <c r="E159" s="4">
-        <v>50.527241379309999</v>
+        <v>42.361249999999998</v>
       </c>
     </row>
     <row r="160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A160" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B160" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C160" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D160" s="4">
-        <v>31.579166666666001</v>
+        <v>24.55</v>
       </c>
       <c r="E160" s="4">
-        <v>37.04</v>
+        <v>49.982857142857</v>
       </c>
     </row>
     <row r="161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A161" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B161" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C161" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D161" s="4">
-        <v>35.129722222222</v>
+        <v>34.598529411763998</v>
       </c>
       <c r="E161" s="4">
-        <v>40.571287128712001</v>
+        <v>53.233272727272002</v>
       </c>
     </row>
     <row r="162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A162" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B162" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C162" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D162" s="4">
-        <v>16.776814814813999</v>
+        <v>14.888099173553</v>
       </c>
       <c r="E162" s="4">
-        <v>25.695295698923999</v>
+        <v>26.062246835442998</v>
       </c>
     </row>
     <row r="163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A163" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B163" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C163" s="3" t="s">
         <v>175</v>
       </c>
       <c r="D163" s="4">
-        <v>14.437327586206001</v>
+        <v>15.318085106383</v>
       </c>
       <c r="E163" s="4">
-        <v>24.21664092664</v>
+        <v>21.660278745644</v>
       </c>
     </row>
     <row r="164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A164" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B164" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C164" s="3" t="s">
         <v>176</v>
       </c>
       <c r="D164" s="4">
-        <v>23.798615384615001</v>
+        <v>22.879137931033998</v>
       </c>
       <c r="E164" s="4">
-        <v>34.004150943395999</v>
+        <v>35.594969696969002</v>
       </c>
     </row>
     <row r="165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A165" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B165" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C165" s="3" t="s">
         <v>177</v>
       </c>
       <c r="D165" s="4">
-        <v>16.546829268292001</v>
+        <v>16.397659574468001</v>
       </c>
       <c r="E165" s="4">
-        <v>26.287912087912002</v>
+        <v>27.961264367816</v>
       </c>
     </row>
     <row r="166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A166" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B166" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C166" s="3" t="s">
         <v>178</v>
       </c>
       <c r="D166" s="4">
-        <v>26.815151515151001</v>
+        <v>29.055714285714</v>
       </c>
       <c r="E166" s="4">
-        <v>36.471428571428</v>
+        <v>33.558305084745001</v>
       </c>
     </row>
     <row r="167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A167" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B167" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C167" s="3" t="s">
         <v>179</v>
       </c>
       <c r="D167" s="4">
-        <v>10.585390625</v>
+        <v>11.344804469273001</v>
       </c>
       <c r="E167" s="4">
-        <v>17.265750000000001</v>
+        <v>18.548597662771002</v>
       </c>
     </row>
     <row r="168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A168" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B168" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C168" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D168" s="4">
-        <v>27.942499999999999</v>
+        <v>24.874444444443998</v>
       </c>
       <c r="E168" s="4">
-        <v>35.021153846152998</v>
+        <v>41.078974358974001</v>
       </c>
     </row>
     <row r="169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A169" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B169" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C169" s="3" t="s">
         <v>181</v>
       </c>
       <c r="D169" s="4">
-        <v>18.471</v>
+        <v>22.24625</v>
       </c>
       <c r="E169" s="4">
-        <v>25.591578947367999</v>
+        <v>26.000540540540001</v>
       </c>
     </row>
     <row r="170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A170" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B170" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C170" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D170" s="4">
-        <v>19.737523809523001</v>
+        <v>20.376463414633999</v>
       </c>
       <c r="E170" s="4">
-        <v>31.725833333333</v>
+        <v>34.362057142856997</v>
       </c>
     </row>
     <row r="171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A171" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B171" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C171" s="3" t="s">
         <v>183</v>
       </c>
       <c r="D171" s="4">
-        <v>20.506428571428</v>
+        <v>21.215731707317001</v>
       </c>
       <c r="E171" s="4">
-        <v>30.804140969163001</v>
+        <v>37.632921810699003</v>
       </c>
     </row>
     <row r="172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A172" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B172" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C172" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D172" s="4">
-        <v>13.326516853932</v>
+        <v>12.725068493149999</v>
       </c>
       <c r="E172" s="4">
-        <v>23.030849673201999</v>
+        <v>23.721341463413999</v>
       </c>
     </row>
     <row r="173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A173" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B173" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C173" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D173" s="4">
-        <v>23.296571428570999</v>
+        <v>16.352499999999999</v>
       </c>
       <c r="E173" s="4">
-        <v>29.028888888888002</v>
+        <v>31.834576271185998</v>
       </c>
     </row>
     <row r="174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A174" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B174" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C174" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D174" s="4">
-        <v>8.7878106508869998</v>
+        <v>7.716434494195</v>
       </c>
       <c r="E174" s="4">
-        <v>16.063188559322001</v>
+        <v>14.826776772563999</v>
       </c>
     </row>
     <row r="175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A175" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B175" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C175" s="3" t="s">
         <v>187</v>
       </c>
       <c r="D175" s="4">
-        <v>11.376484375</v>
+        <v>10.65936</v>
       </c>
       <c r="E175" s="4">
-        <v>20.052341040462</v>
+        <v>18.684155405405001</v>
       </c>
     </row>
     <row r="176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A176" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B176" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C176" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D176" s="4">
-        <v>15.046623376623</v>
+        <v>12.175263157893999</v>
       </c>
       <c r="E176" s="4">
-        <v>22.116292134830999</v>
+        <v>25.030520231213</v>
       </c>
     </row>
     <row r="177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A177" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B177" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C177" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D177" s="4">
-        <v>13.299404761904</v>
+        <v>13.7662</v>
       </c>
       <c r="E177" s="4">
-        <v>23.083756805806999</v>
+        <v>23.186208333332999</v>
       </c>
     </row>
     <row r="178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A178" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B178" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C178" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D178" s="4">
-        <v>17.139500000000002</v>
+        <v>13.5045</v>
       </c>
       <c r="E178" s="4">
-        <v>25.369278350515</v>
+        <v>27.280833333333</v>
       </c>
     </row>
     <row r="179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A179" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B179" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C179" s="3" t="s">
         <v>191</v>
       </c>
       <c r="D179" s="4">
-        <v>8.1626119402979995</v>
+        <v>8.072738461538</v>
       </c>
       <c r="E179" s="4">
-        <v>16.852848101265</v>
+        <v>18.529930008748</v>
       </c>
     </row>
     <row r="180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A180" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B180" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C180" s="3" t="s">
         <v>192</v>
       </c>
       <c r="D180" s="4">
-        <v>13.770789473683999</v>
+        <v>14.167307692307</v>
       </c>
       <c r="E180" s="4">
-        <v>25.270439560439002</v>
+        <v>27.027912087912</v>
       </c>
     </row>
     <row r="181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A181" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B181" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C181" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D181" s="4">
-        <v>16.380894308942999</v>
+        <v>15.865937499999999</v>
       </c>
       <c r="E181" s="4">
-        <v>25.945939849624001</v>
+        <v>23.526788079469998</v>
       </c>
     </row>
     <row r="182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A182" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B182" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C182" s="3" t="s">
         <v>194</v>
       </c>
       <c r="D182" s="4">
-        <v>7.1212762762760002</v>
+        <v>7.5158278145689996</v>
       </c>
       <c r="E182" s="4">
-        <v>13.787718894009</v>
+        <v>14.233460207612</v>
       </c>
     </row>
     <row r="183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A183" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B183" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C183" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D183" s="4">
-        <v>11.808790896159</v>
+        <v>13.039620253163999</v>
       </c>
       <c r="E183" s="4">
-        <v>18.999872827469002</v>
+        <v>20.139332744143999</v>
       </c>
     </row>
     <row r="184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A184" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B184" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C184" s="3" t="s">
         <v>196</v>
       </c>
       <c r="D184" s="4">
-        <v>26.353783783783001</v>
+        <v>24.723953488372</v>
       </c>
       <c r="E184" s="4">
-        <v>42.302988505747003</v>
+        <v>39.385226130653002</v>
       </c>
     </row>
     <row r="185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A185" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B185" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C185" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D185" s="4">
-        <v>6.8515606012149997</v>
+        <v>6.7162133227589997</v>
       </c>
       <c r="E185" s="4">
-        <v>15.21171486555</v>
+        <v>16.214604310344001</v>
       </c>
     </row>
     <row r="186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A186" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B186" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C186" s="3" t="s">
         <v>198</v>
       </c>
       <c r="D186" s="4">
-        <v>33.873636363636002</v>
+        <v>28.827777777777001</v>
       </c>
       <c r="E186" s="4">
-        <v>46.639047619046998</v>
+        <v>56.812631578946998</v>
       </c>
     </row>
     <row r="187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A187" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B187" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C187" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D187" s="4">
-        <v>17.981485148514</v>
+        <v>15.257671232876</v>
       </c>
       <c r="E187" s="4">
-        <v>27.660503597121998</v>
+        <v>26.117153024911001</v>
       </c>
     </row>
     <row r="188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A188" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B188" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C188" s="3" t="s">
         <v>200</v>
       </c>
       <c r="D188" s="4">
-        <v>17.958783783783002</v>
+        <v>16.410746268655998</v>
       </c>
       <c r="E188" s="4">
-        <v>28.040555555554999</v>
+        <v>29.162727272727</v>
       </c>
     </row>
     <row r="189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A189" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B189" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C189" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D189" s="4">
-        <v>16.194090909090001</v>
+        <v>12.957058823529</v>
       </c>
       <c r="E189" s="4">
-        <v>26.894210526315</v>
+        <v>34.02375</v>
       </c>
     </row>
     <row r="190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A190" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B190" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C190" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D190" s="4">
-        <v>26.464705882352</v>
+        <v>24.261176470588001</v>
       </c>
       <c r="E190" s="4">
-        <v>31.993809523808999</v>
+        <v>42.454374999999999</v>
       </c>
     </row>
     <row r="191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A191" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B191" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C191" s="3" t="s">
         <v>203</v>
       </c>
       <c r="D191" s="4">
-        <v>11.738923076922999</v>
+        <v>11.299181286549</v>
       </c>
       <c r="E191" s="4">
-        <v>18.087289473683999</v>
+        <v>17.818557213929999</v>
       </c>
     </row>
     <row r="192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A192" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B192" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C192" s="3" t="s">
         <v>204</v>
       </c>
       <c r="D192" s="4">
-        <v>21.094193548387</v>
+        <v>23.136666666665999</v>
       </c>
       <c r="E192" s="4">
-        <v>29.519318181818001</v>
+        <v>35.142857142856997</v>
       </c>
     </row>
     <row r="193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A193" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B193" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C193" s="3" t="s">
         <v>206</v>
       </c>
       <c r="D193" s="4">
-        <v>9.5250584795319995</v>
+        <v>9.2353821656049995</v>
       </c>
       <c r="E193" s="4">
-        <v>15.405688816854999</v>
+        <v>15.267182761372</v>
       </c>
     </row>
     <row r="194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A194" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B194" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C194" s="3" t="s">
         <v>207</v>
       </c>
       <c r="D194" s="4">
-        <v>41.274000000000001</v>
+        <v>38.133333333332999</v>
       </c>
       <c r="E194" s="4">
-        <v>67.641851851851001</v>
+        <v>59.407173913043003</v>
       </c>
     </row>
     <row r="195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A195" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B195" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C195" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D195" s="4">
-        <v>27.947199999999999</v>
+        <v>25.366860465116002</v>
       </c>
       <c r="E195" s="4">
-        <v>41.238622448979001</v>
+        <v>38.946021505376002</v>
       </c>
     </row>
     <row r="196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A196" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B196" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C196" s="3" t="s">
         <v>209</v>
       </c>
       <c r="D196" s="4">
-        <v>20.277142857142</v>
+        <v>17.078529411763999</v>
       </c>
       <c r="E196" s="4">
-        <v>31.854503105589998</v>
+        <v>29.769292604501</v>
       </c>
     </row>
     <row r="197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A197" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B197" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C197" s="3" t="s">
         <v>210</v>
       </c>
       <c r="D197" s="4">
-        <v>36.488863636363</v>
+        <v>37.295200000000001</v>
       </c>
       <c r="E197" s="4">
-        <v>49.574337349396998</v>
+        <v>45.253132530119998</v>
       </c>
     </row>
     <row r="198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A198" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B198" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C198" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D198" s="4">
-        <v>24.88953488372</v>
+        <v>20.643265306122</v>
       </c>
       <c r="E198" s="4">
-        <v>34.978840579710003</v>
+        <v>34.546548672565997</v>
       </c>
     </row>
     <row r="199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A199" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B199" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C199" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D199" s="4">
-        <v>22.296764705882001</v>
+        <v>21.342105263156999</v>
       </c>
       <c r="E199" s="4">
-        <v>36.755432098764999</v>
+        <v>34.147058823529001</v>
       </c>
     </row>
     <row r="200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A200" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B200" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C200" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D200" s="4">
-        <v>37.75</v>
+        <v>37.972187499999997</v>
       </c>
       <c r="E200" s="4">
-        <v>56.477710843373004</v>
+        <v>53.487469879518002</v>
       </c>
     </row>
     <row r="201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A201" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B201" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C201" s="3" t="s">
         <v>214</v>
       </c>
       <c r="D201" s="4">
-        <v>7.9090190114060004</v>
+        <v>7.8525043936729997</v>
       </c>
       <c r="E201" s="4">
-        <v>14.684134732731</v>
+        <v>15.060782268578</v>
       </c>
     </row>
     <row r="202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A202" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B202" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C202" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D202" s="4">
-        <v>13.743909774436</v>
+        <v>13.111703703703</v>
       </c>
       <c r="E202" s="4">
-        <v>21.510369393139001</v>
+        <v>22.417885462554999</v>
       </c>
     </row>
     <row r="203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A203" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B203" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C203" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D203" s="4">
-        <v>24.798666666666001</v>
+        <v>25.470487804878001</v>
       </c>
       <c r="E203" s="4">
-        <v>36.638611111110997</v>
+        <v>42.989266055045</v>
       </c>
     </row>
     <row r="204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A204" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B204" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C204" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D204" s="4">
-        <v>32.504285714284997</v>
+        <v>38.499375000000001</v>
       </c>
       <c r="E204" s="4">
-        <v>47.833333333333002</v>
+        <v>51.884857142857001</v>
       </c>
     </row>
     <row r="205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A205" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B205" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C205" s="3" t="s">
         <v>218</v>
       </c>
       <c r="D205" s="4">
-        <v>34.623125000000002</v>
+        <v>32.309473684209998</v>
       </c>
       <c r="E205" s="4">
-        <v>39.711733333333001</v>
+        <v>47.136027397260001</v>
       </c>
     </row>
     <row r="206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A206" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B206" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C206" s="3" t="s">
         <v>219</v>
       </c>
       <c r="D206" s="4">
-        <v>17.554736842105001</v>
+        <v>17.08746031746</v>
       </c>
       <c r="E206" s="4">
-        <v>25.906642335766001</v>
+        <v>25.312323943662001</v>
       </c>
     </row>
     <row r="207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A207" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B207" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C207" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D207" s="4">
-        <v>26.322840909090001</v>
+        <v>27.138000000000002</v>
       </c>
       <c r="E207" s="4">
-        <v>39.922378048779997</v>
+        <v>34.488811188810999</v>
       </c>
     </row>
     <row r="208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A208" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B208" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C208" s="3" t="s">
         <v>221</v>
       </c>
       <c r="D208" s="4">
-        <v>38.393000000000001</v>
+        <v>32.285833333333002</v>
       </c>
       <c r="E208" s="4">
-        <v>47.427346938775003</v>
+        <v>44.959499999999998</v>
       </c>
     </row>
     <row r="209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A209" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B209" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C209" s="3" t="s">
         <v>222</v>
       </c>
       <c r="D209" s="4">
-        <v>28.432500000000001</v>
+        <v>30.067272727272002</v>
       </c>
       <c r="E209" s="4">
-        <v>41.145384615384003</v>
+        <v>39.941232876712</v>
       </c>
     </row>
     <row r="210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A210" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B210" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C210" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D210" s="4">
-        <v>41.895333333332999</v>
+        <v>25.877647058823001</v>
       </c>
       <c r="E210" s="4">
-        <v>47.139411764705002</v>
+        <v>43.143000000000001</v>
       </c>
     </row>
     <row r="211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A211" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B211" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C211" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D211" s="4">
-        <v>21.804574468085001</v>
+        <v>24.094943820224</v>
       </c>
       <c r="E211" s="4">
-        <v>28.019732824426999</v>
+        <v>33.200269360268997</v>
       </c>
     </row>
     <row r="212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A212" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B212" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C212" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D212" s="4">
-        <v>29.57375</v>
+        <v>34.963157894736</v>
       </c>
       <c r="E212" s="4">
-        <v>40.902903225806</v>
+        <v>43.145609756097002</v>
       </c>
     </row>
     <row r="213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A213" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B213" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C213" s="3" t="s">
         <v>226</v>
       </c>
       <c r="D213" s="4">
-        <v>21.750499999999999</v>
+        <v>25.573214285713998</v>
       </c>
       <c r="E213" s="4">
-        <v>34.591935483870998</v>
+        <v>35.762211538461003</v>
       </c>
     </row>
     <row r="214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A214" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B214" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C214" s="3" t="s">
         <v>227</v>
       </c>
       <c r="D214" s="4">
-        <v>8.7540270135060005</v>
+        <v>8.6549569429489992</v>
       </c>
       <c r="E214" s="4">
-        <v>15.246246322546</v>
+        <v>15.127648539778001</v>
       </c>
     </row>
     <row r="215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A215" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B215" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C215" s="3" t="s">
         <v>228</v>
       </c>
       <c r="D215" s="4">
-        <v>20.672682926829001</v>
+        <v>19.957722772276998</v>
       </c>
       <c r="E215" s="4">
-        <v>25.185279187816999</v>
+        <v>28.894391408114</v>
       </c>
     </row>
     <row r="216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A216" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B216" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C216" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D216" s="4">
-        <v>25.982820512819998</v>
+        <v>21.68</v>
       </c>
       <c r="E216" s="4">
-        <v>45.171363636362997</v>
+        <v>40.818714285714002</v>
       </c>
     </row>
     <row r="217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A217" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B217" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C217" s="3" t="s">
         <v>230</v>
       </c>
       <c r="D217" s="4">
-        <v>31.877333333332999</v>
+        <v>31.526</v>
       </c>
       <c r="E217" s="4">
-        <v>51.769913043477999</v>
+        <v>51.038833333333002</v>
       </c>
     </row>
     <row r="218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A218" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B218" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C218" s="3" t="s">
         <v>231</v>
       </c>
       <c r="D218" s="4">
-        <v>12.185547073791</v>
+        <v>10.270708215297001</v>
       </c>
       <c r="E218" s="4">
-        <v>18.68758021895</v>
+        <v>18.817015029709001</v>
       </c>
     </row>
     <row r="219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A219" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B219" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C219" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D219" s="4">
-        <v>32.235913043478</v>
+        <v>29.117352941176001</v>
       </c>
       <c r="E219" s="4">
-        <v>45.044062500000003</v>
+        <v>47.556916666665998</v>
       </c>
     </row>
     <row r="220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A220" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B220" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C220" s="3" t="s">
         <v>233</v>
       </c>
       <c r="D220" s="4">
-        <v>24.384722222221999</v>
+        <v>27.833421052631</v>
       </c>
       <c r="E220" s="4">
-        <v>42.237443609022002</v>
+        <v>43.837251908397</v>
       </c>
     </row>
     <row r="221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A221" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B221" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C221" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D221" s="4">
-        <v>16.885405405404999</v>
+        <v>13.855862068964999</v>
       </c>
       <c r="E221" s="4">
-        <v>23.690870712401001</v>
+        <v>26.253781725888</v>
       </c>
     </row>
     <row r="222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A222" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B222" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C222" s="3" t="s">
         <v>235</v>
       </c>
       <c r="D222" s="4">
-        <v>15.754557823129</v>
+        <v>14.742929936305</v>
       </c>
       <c r="E222" s="4">
-        <v>23.403979848866001</v>
+        <v>25.086283618581</v>
       </c>
     </row>
     <row r="223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A223" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B223" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C223" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D223" s="4">
-        <v>22.649374999999999</v>
+        <v>23.706404494381999</v>
       </c>
       <c r="E223" s="4">
-        <v>31.882068965517</v>
+        <v>30.990923076923</v>
       </c>
     </row>
     <row r="224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A224" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B224" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C224" s="3" t="s">
         <v>237</v>
       </c>
       <c r="D224" s="4">
-        <v>24.759818181818002</v>
+        <v>26.951875000000001</v>
       </c>
       <c r="E224" s="4">
-        <v>38.937222222221997</v>
+        <v>40.481860465116</v>
       </c>
     </row>
     <row r="225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A225" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B225" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C225" s="3" t="s">
         <v>238</v>
       </c>
       <c r="D225" s="4">
-        <v>10.394942528734999</v>
+        <v>11.051437699679999</v>
       </c>
       <c r="E225" s="4">
-        <v>15.535518987341</v>
+        <v>16.585347043700999</v>
       </c>
     </row>
     <row r="226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A226" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B226" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C226" s="3" t="s">
         <v>239</v>
       </c>
       <c r="D226" s="4">
-        <v>25.403333333332998</v>
+        <v>19.465</v>
       </c>
       <c r="E226" s="4">
-        <v>37.183636363635998</v>
+        <v>39.836470588235002</v>
       </c>
     </row>
     <row r="227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A227" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B227" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C227" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D227" s="4">
-        <v>29.28423076923</v>
+        <v>30.994499999999999</v>
       </c>
       <c r="E227" s="4">
-        <v>50.413770491803</v>
+        <v>55.514588235293999</v>
       </c>
     </row>
     <row r="228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A228" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B228" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C228" s="3" t="s">
         <v>241</v>
       </c>
       <c r="D228" s="4">
-        <v>14.080175879397</v>
+        <v>12.388135135135</v>
       </c>
       <c r="E228" s="4">
-        <v>18.101197954711001</v>
+        <v>18.266175271739002</v>
       </c>
     </row>
     <row r="229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A229" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B229" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C229" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D229" s="4">
-        <v>13.799896907216</v>
+        <v>14.680232558139</v>
       </c>
       <c r="E229" s="4">
-        <v>22.691141732283</v>
+        <v>23.195719178082001</v>
       </c>
     </row>
     <row r="230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A230" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B230" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C230" s="3" t="s">
         <v>243</v>
       </c>
       <c r="D230" s="4">
-        <v>27.990370370370002</v>
+        <v>26.718399999999999</v>
       </c>
       <c r="E230" s="4">
-        <v>35.127666666666002</v>
+        <v>49.957966101693998</v>
       </c>
     </row>
     <row r="231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A231" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B231" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C231" s="3" t="s">
         <v>244</v>
       </c>
       <c r="D231" s="4">
-        <v>16.544772727272001</v>
+        <v>21.913440860215001</v>
       </c>
       <c r="E231" s="4">
-        <v>24.242996515679</v>
+        <v>31.84892</v>
       </c>
     </row>
     <row r="232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A232" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B232" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C232" s="3" t="s">
         <v>245</v>
       </c>
       <c r="D232" s="4">
-        <v>39.261176470587998</v>
+        <v>36.629285714284997</v>
       </c>
       <c r="E232" s="4">
-        <v>53.511388888888</v>
+        <v>52.105172413792999</v>
       </c>
     </row>
     <row r="233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A233" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B233" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C233" s="3" t="s">
         <v>246</v>
       </c>
       <c r="D233" s="4">
-        <v>44.147500000000001</v>
+        <v>44.138750000000002</v>
       </c>
       <c r="E233" s="4">
-        <v>52.525454545453997</v>
+        <v>65.672499999999999</v>
       </c>
     </row>
     <row r="234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A234" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B234" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C234" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D234" s="4">
-        <v>16.460848484848</v>
+        <v>18.809016393442</v>
       </c>
       <c r="E234" s="4">
-        <v>27.334115523465002</v>
+        <v>29.726840390879001</v>
       </c>
     </row>
     <row r="235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A235" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B235" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C235" s="3" t="s">
         <v>248</v>
       </c>
       <c r="D235" s="4">
-        <v>8.7254932735419999</v>
+        <v>8.2817962466479997</v>
       </c>
       <c r="E235" s="4">
-        <v>15.260294751977</v>
+        <v>16.250747126436</v>
       </c>
     </row>
     <row r="236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A236" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B236" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C236" s="3" t="s">
         <v>250</v>
       </c>
       <c r="D236" s="4">
-        <v>13.512972972972999</v>
+        <v>14.638148148148</v>
       </c>
       <c r="E236" s="4">
-        <v>18.852499999999999</v>
+        <v>18.198181818180998</v>
       </c>
     </row>
     <row r="237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A237" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B237" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C237" s="3" t="s">
         <v>251</v>
       </c>
       <c r="D237" s="4">
-        <v>29.516290322580002</v>
+        <v>24.940188679245001</v>
       </c>
       <c r="E237" s="4">
-        <v>34.741269841269002</v>
+        <v>34.891597938144002</v>
       </c>
     </row>
     <row r="238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A238" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B238" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C238" s="3" t="s">
         <v>252</v>
       </c>
       <c r="D238" s="4">
-        <v>27.984545454545</v>
+        <v>23.735238095238</v>
       </c>
       <c r="E238" s="4">
-        <v>35.598799999999997</v>
+        <v>37.536666666666001</v>
       </c>
     </row>
     <row r="239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A239" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B239" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C239" s="3" t="s">
         <v>253</v>
       </c>
       <c r="D239" s="4">
-        <v>17.387173913043</v>
+        <v>14.858194444444001</v>
       </c>
       <c r="E239" s="4">
-        <v>21.403284671531999</v>
+        <v>21.533628691983001</v>
       </c>
     </row>
     <row r="240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A240" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B240" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C240" s="3" t="s">
         <v>254</v>
       </c>
       <c r="D240" s="4">
-        <v>22.915781249999998</v>
+        <v>22.115217391304</v>
       </c>
       <c r="E240" s="4">
-        <v>34.377398373982999</v>
+        <v>30.143243243242999</v>
       </c>
     </row>
     <row r="241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A241" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B241" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C241" s="3" t="s">
         <v>255</v>
       </c>
       <c r="D241" s="4">
-        <v>28.949166666665999</v>
+        <v>29.800833333332999</v>
       </c>
       <c r="E241" s="4">
-        <v>47.011538461538002</v>
+        <v>45.242258064516001</v>
       </c>
     </row>
     <row r="242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A242" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B242" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C242" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D242" s="4">
-        <v>28.78078125</v>
+        <v>28.589393939392998</v>
       </c>
       <c r="E242" s="4">
-        <v>44.033676470587999</v>
+        <v>35.356000000000002</v>
       </c>
     </row>
     <row r="243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A243" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B243" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C243" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D243" s="4">
-        <v>14.997521367520999</v>
+        <v>15.593613445378001</v>
       </c>
       <c r="E243" s="4">
-        <v>27.349421052631001</v>
+        <v>25.728608923884</v>
       </c>
     </row>
     <row r="244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A244" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B244" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C244" s="3" t="s">
         <v>258</v>
       </c>
       <c r="D244" s="4">
-        <v>8.2295190380760008</v>
+        <v>8.7505531914890007</v>
       </c>
       <c r="E244" s="4">
-        <v>13.382876432078</v>
+        <v>14.207168176447</v>
       </c>
     </row>
     <row r="245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A245" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B245" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C245" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D245" s="4">
-        <v>24.261388888888</v>
+        <v>23.72953488372</v>
       </c>
       <c r="E245" s="4">
-        <v>34.672946428571002</v>
+        <v>32.108062015503002</v>
       </c>
     </row>
     <row r="246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A246" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B246" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C246" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D246" s="4">
-        <v>28.694166666666</v>
+        <v>27.027999999999999</v>
       </c>
       <c r="E246" s="4">
-        <v>39.558484848483999</v>
+        <v>40.376562499999999</v>
       </c>
     </row>
     <row r="247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A247" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B247" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C247" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D247" s="4">
-        <v>16.283412698412</v>
+        <v>16.651851851850999</v>
       </c>
       <c r="E247" s="4">
-        <v>22.794609756097</v>
+        <v>20.435600907028999</v>
       </c>
     </row>
     <row r="248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A248" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B248" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C248" s="3" t="s">
         <v>262</v>
       </c>
       <c r="D248" s="4">
-        <v>19.450434782607999</v>
+        <v>23.203800000000001</v>
       </c>
       <c r="E248" s="4">
-        <v>30.401392857142</v>
+        <v>28.676445993030999</v>
       </c>
     </row>
     <row r="249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A249" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B249" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C249" s="3" t="s">
         <v>263</v>
       </c>
       <c r="D249" s="4">
-        <v>11.11929906542</v>
+        <v>10.982321428571</v>
       </c>
       <c r="E249" s="4">
-        <v>16.091617283950001</v>
+        <v>16.228419689119001</v>
       </c>
     </row>
     <row r="250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A250" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B250" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C250" s="3" t="s">
         <v>264</v>
       </c>
       <c r="D250" s="4">
-        <v>14.473260869564999</v>
+        <v>12.784666666666</v>
       </c>
       <c r="E250" s="4">
-        <v>23.583363095237999</v>
+        <v>21.883659942363</v>
       </c>
     </row>
     <row r="251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A251" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B251" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C251" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D251" s="4">
-        <v>16.861999999999998</v>
+        <v>17.006363636363002</v>
       </c>
       <c r="E251" s="4">
-        <v>36.307000000000002</v>
+        <v>27.987096774192999</v>
       </c>
     </row>
     <row r="252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A252" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B252" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C252" s="3" t="s">
         <v>266</v>
       </c>
       <c r="D252" s="4">
-        <v>16.935074626864999</v>
+        <v>18.598275862068999</v>
       </c>
       <c r="E252" s="4">
-        <v>26.150782608695</v>
+        <v>30.091111111111001</v>
       </c>
     </row>
     <row r="253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A253" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B253" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C253" s="3" t="s">
         <v>267</v>
       </c>
       <c r="D253" s="4">
-        <v>15.668524590163001</v>
+        <v>12.622019230769</v>
       </c>
       <c r="E253" s="4">
-        <v>21.824913294797</v>
+        <v>21.547362637361999</v>
       </c>
     </row>
     <row r="254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A254" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B254" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C254" s="3" t="s">
         <v>268</v>
       </c>
       <c r="D254" s="4">
-        <v>22.208400000000001</v>
+        <v>24.98</v>
       </c>
       <c r="E254" s="4">
-        <v>42.272307692307002</v>
+        <v>34.187586206896</v>
       </c>
     </row>
     <row r="255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A255" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B255" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C255" s="3" t="s">
         <v>269</v>
       </c>
       <c r="D255" s="4">
-        <v>32.664375</v>
+        <v>35.750588235294003</v>
       </c>
       <c r="E255" s="4">
-        <v>49.195048543688998</v>
+        <v>50.017926829267999</v>
       </c>
     </row>
     <row r="256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A256" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B256" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C256" s="3" t="s">
         <v>270</v>
       </c>
       <c r="D256" s="4">
-        <v>62.002499999999998</v>
+        <v>10.57</v>
       </c>
       <c r="E256" s="4">
-        <v>75.327647058823004</v>
+        <v>101.39055555555601</v>
       </c>
     </row>
     <row r="257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A257" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B257" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C257" s="3" t="s">
         <v>271</v>
       </c>
       <c r="D257" s="4">
-        <v>9.1173184357539991</v>
+        <v>9.3888333333330003</v>
       </c>
       <c r="E257" s="4">
-        <v>17.521239388794001</v>
+        <v>17.928370702540999</v>
       </c>
     </row>
     <row r="258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A258" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B258" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C258" s="3" t="s">
         <v>272</v>
       </c>
       <c r="D258" s="4">
-        <v>6.9557971014489999</v>
+        <v>6.6894676933369999</v>
       </c>
       <c r="E258" s="4">
-        <v>15.686346843752</v>
+        <v>15.301584580838</v>
       </c>
     </row>
     <row r="259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A259" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B259" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C259" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D259" s="4">
-        <v>17.79947368421</v>
+        <v>19.016162790696999</v>
       </c>
       <c r="E259" s="4">
-        <v>23.176645962732</v>
+        <v>21.959323529411002</v>
       </c>
     </row>
     <row r="260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A260" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B260" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C260" s="3" t="s">
         <v>274</v>
       </c>
       <c r="D260" s="4">
-        <v>20.726666666665999</v>
+        <v>16.623333333333001</v>
       </c>
       <c r="E260" s="4">
-        <v>32.009753086419003</v>
+        <v>32.348275862069002</v>
       </c>
     </row>
     <row r="261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A261" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B261" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C261" s="3" t="s">
         <v>275</v>
       </c>
       <c r="D261" s="4">
-        <v>9.1181350482310002</v>
+        <v>8.4175618374550005</v>
       </c>
       <c r="E261" s="4">
-        <v>14.556860377357999</v>
+        <v>15.243721444362</v>
       </c>
     </row>
     <row r="262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A262" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B262" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C262" s="3" t="s">
         <v>276</v>
       </c>
       <c r="D262" s="4">
-        <v>18.893384615384001</v>
+        <v>21.147894736842002</v>
       </c>
       <c r="E262" s="4">
-        <v>33.184601226993003</v>
+        <v>29.413274853800999</v>
       </c>
     </row>
     <row r="263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A263" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B263" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C263" s="3" t="s">
         <v>277</v>
       </c>
       <c r="D263" s="4">
-        <v>17.330151515151002</v>
+        <v>19.808653846153</v>
       </c>
       <c r="E263" s="4">
-        <v>22.736651685392999</v>
+        <v>22.895795918367</v>
       </c>
     </row>
     <row r="264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A264" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B264" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C264" s="3" t="s">
         <v>278</v>
       </c>
       <c r="D264" s="4">
-        <v>26.557142857142001</v>
+        <v>30.036000000000001</v>
       </c>
       <c r="E264" s="4">
-        <v>41.668857142857</v>
+        <v>34.8996</v>
       </c>
     </row>
     <row r="265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A265" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B265" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C265" s="3" t="s">
         <v>279</v>
       </c>
       <c r="D265" s="4">
-        <v>51.895384615384003</v>
+        <v>42.268000000000001</v>
       </c>
       <c r="E265" s="4">
-        <v>54.498548387096001</v>
+        <v>59.291555555555</v>
       </c>
     </row>
     <row r="266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A266" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B266" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C266" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D266" s="4">
-        <v>18.358850574712001</v>
+        <v>19.332058823529</v>
       </c>
       <c r="E266" s="4">
-        <v>24.313020408162998</v>
+        <v>25.500629921259002</v>
       </c>
     </row>
     <row r="267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A267" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B267" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C267" s="3" t="s">
         <v>281</v>
       </c>
       <c r="D267" s="4">
-        <v>29.114444444444</v>
+        <v>25.785217391303998</v>
       </c>
       <c r="E267" s="4">
-        <v>32.380272727272001</v>
+        <v>31.03088</v>
       </c>
     </row>
     <row r="268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A268" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B268" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C268" s="3" t="s">
         <v>282</v>
       </c>
       <c r="D268" s="4">
-        <v>14.343125000000001</v>
+        <v>17.69125</v>
       </c>
       <c r="E268" s="4">
-        <v>24.187205882352</v>
+        <v>22.212203389830002</v>
       </c>
     </row>
     <row r="269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A269" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B269" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C269" s="3" t="s">
         <v>283</v>
       </c>
       <c r="D269" s="4">
-        <v>30.298333333333002</v>
+        <v>23.042222222222001</v>
       </c>
       <c r="E269" s="4">
-        <v>33.72</v>
+        <v>32.35</v>
       </c>
     </row>
     <row r="270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A270" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B270" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C270" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D270" s="4">
-        <v>18.974946236558999</v>
+        <v>18.592179487178999</v>
       </c>
       <c r="E270" s="4">
-        <v>26.343430232557999</v>
+        <v>26.860896551724</v>
       </c>
     </row>
     <row r="271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A271" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B271" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C271" s="3" t="s">
         <v>285</v>
       </c>
       <c r="D271" s="4">
-        <v>20.763300000000001</v>
+        <v>20.050249999999998</v>
       </c>
       <c r="E271" s="4">
-        <v>30.681935483871001</v>
+        <v>27.544183673469</v>
       </c>
     </row>
     <row r="272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A272" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B272" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C272" s="3" t="s">
         <v>286</v>
       </c>
       <c r="D272" s="4">
-        <v>21.866190476189999</v>
+        <v>20.114000000000001</v>
       </c>
       <c r="E272" s="4">
-        <v>26.144537815126</v>
+        <v>29.719285714285</v>
       </c>
     </row>
     <row r="273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A273" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B273" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C273" s="3" t="s">
         <v>287</v>
       </c>
       <c r="D273" s="4">
-        <v>8.1761434977569998</v>
+        <v>8.4860730593600007</v>
       </c>
       <c r="E273" s="4">
-        <v>15.099417582417001</v>
+        <v>14.859811715480999</v>
       </c>
     </row>
     <row r="274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A274" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B274" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C274" s="3" t="s">
         <v>289</v>
       </c>
       <c r="D274" s="4">
-        <v>43.046666666665999</v>
+        <v>74.778461538461002</v>
       </c>
       <c r="E274" s="4">
-        <v>75.184749999999994</v>
+        <v>77.061052631577994</v>
       </c>
     </row>
     <row r="275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A275" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B275" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C275" s="3" t="s">
         <v>290</v>
       </c>
       <c r="D275" s="4">
-        <v>19.805384615384</v>
+        <v>22.36652173913</v>
       </c>
       <c r="E275" s="4">
-        <v>25.024938775510002</v>
+        <v>25.565490196077999</v>
       </c>
     </row>
     <row r="276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A276" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B276" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C276" s="3" t="s">
         <v>291</v>
       </c>
       <c r="D276" s="4">
-        <v>15.474222222222</v>
+        <v>17.078749999999999</v>
       </c>
       <c r="E276" s="4">
-        <v>21.466693989071</v>
+        <v>23.922146596857999</v>
       </c>
     </row>
     <row r="277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A277" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B277" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C277" s="3" t="s">
         <v>292</v>
       </c>
       <c r="D277" s="4">
-        <v>33.865000000000002</v>
+        <v>28.246666666665998</v>
       </c>
       <c r="E277" s="4">
-        <v>45.275172413793001</v>
+        <v>48.194814814814002</v>
       </c>
     </row>
     <row r="278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A278" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B278" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C278" s="3" t="s">
         <v>293</v>
       </c>
       <c r="D278" s="4">
-        <v>57.83</v>
+        <v>48.667999999999999</v>
       </c>
       <c r="E278" s="4">
-        <v>111.94499999999999</v>
+        <v>64.878571428570993</v>
       </c>
     </row>
     <row r="279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A279" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B279" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C279" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D279" s="4">
-        <v>7.6118100358419998</v>
+        <v>6.4565569620250001</v>
       </c>
       <c r="E279" s="4">
-        <v>14.302037234042</v>
+        <v>14.736276923076</v>
       </c>
     </row>
     <row r="280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A280" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B280" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C280" s="3" t="s">
         <v>295</v>
       </c>
       <c r="D280" s="4">
-        <v>11.273809523809</v>
+        <v>10.294888888888</v>
       </c>
       <c r="E280" s="4">
-        <v>21.520184049078999</v>
+        <v>20.520253521126001</v>
       </c>
     </row>
     <row r="281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A281" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B281" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C281" s="3" t="s">
         <v>296</v>
       </c>
       <c r="D281" s="4">
-        <v>16.197608695652001</v>
+        <v>15.05</v>
       </c>
       <c r="E281" s="4">
-        <v>26.458101265821998</v>
+        <v>30.013873239435998</v>
       </c>
     </row>
     <row r="282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A282" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B282" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C282" s="3" t="s">
         <v>297</v>
       </c>
       <c r="D282" s="4">
-        <v>24.225102040816001</v>
+        <v>24.444615384614998</v>
       </c>
       <c r="E282" s="4">
-        <v>44.193658536584998</v>
+        <v>37.182812499999997</v>
       </c>
     </row>
     <row r="283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A283" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B283" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C283" s="3" t="s">
         <v>298</v>
       </c>
       <c r="D283" s="4">
-        <v>20.902127659573999</v>
+        <v>19.464337349396999</v>
       </c>
       <c r="E283" s="4">
-        <v>27.320160771704</v>
+        <v>26.560456989247001</v>
       </c>
     </row>
     <row r="284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A284" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B284" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C284" s="3" t="s">
         <v>299</v>
       </c>
       <c r="D284" s="4">
-        <v>38.994333333333003</v>
+        <v>40.901481481480999</v>
       </c>
       <c r="E284" s="4">
-        <v>47.940970873786</v>
+        <v>52.147790697673997</v>
       </c>
     </row>
     <row r="285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A285" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B285" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C285" s="3" t="s">
         <v>300</v>
       </c>
       <c r="D285" s="4">
-        <v>23.711052631577999</v>
+        <v>31.971875000000001</v>
       </c>
       <c r="E285" s="4">
-        <v>40.748571428570997</v>
+        <v>31.445454545454002</v>
       </c>
     </row>
     <row r="286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A286" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B286" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C286" s="3" t="s">
         <v>301</v>
       </c>
       <c r="D286" s="4">
-        <v>42.411111111110998</v>
+        <v>25.577391304347</v>
       </c>
       <c r="E286" s="4">
-        <v>55.622380952381</v>
+        <v>39.911714285713998</v>
       </c>
     </row>
     <row r="287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A287" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B287" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C287" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D287" s="4">
-        <v>38.492580645160999</v>
+        <v>33.51</v>
       </c>
       <c r="E287" s="4">
-        <v>40.635316455696</v>
+        <v>48.566703296702997</v>
       </c>
     </row>
     <row r="288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A288" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B288" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C288" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D288" s="4">
-        <v>34.548947368420997</v>
+        <v>35.717647058822998</v>
       </c>
       <c r="E288" s="4">
-        <v>43.367311827957003</v>
+        <v>46.261948051948004</v>
       </c>
     </row>
     <row r="289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A289" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B289" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C289" s="3" t="s">
         <v>304</v>
       </c>
       <c r="D289" s="4">
-        <v>7.8550696864110003</v>
+        <v>7.521792873051</v>
       </c>
       <c r="E289" s="4">
-        <v>13.116745712469999</v>
+        <v>13.502054766316</v>
       </c>
     </row>
     <row r="290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A290" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B290" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C290" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D290" s="4">
-        <v>46.303913043477998</v>
+        <v>32.923999999999999</v>
       </c>
       <c r="E290" s="4">
-        <v>46.631718749999997</v>
+        <v>43.445681818181001</v>
       </c>
     </row>
     <row r="291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A291" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B291" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C291" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D291" s="4">
-        <v>18.083835616438002</v>
+        <v>16.100470588235002</v>
       </c>
       <c r="E291" s="4">
-        <v>25.277643097643001</v>
+        <v>24.482693498452001</v>
       </c>
     </row>
     <row r="292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A292" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B292" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C292" s="3" t="s">
         <v>307</v>
       </c>
       <c r="D292" s="4">
-        <v>8.7762587412579993</v>
+        <v>7.99280632411</v>
       </c>
       <c r="E292" s="4">
-        <v>15.110654648956</v>
+        <v>15.775570175438</v>
       </c>
     </row>
     <row r="293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A293" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B293" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C293" s="3" t="s">
         <v>308</v>
       </c>
       <c r="D293" s="4">
-        <v>98.752499999999998</v>
+        <v>113.116666666667</v>
       </c>
       <c r="E293" s="4">
-        <v>100.49428571428599</v>
+        <v>78.251000000000005</v>
       </c>
     </row>
     <row r="294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A294" s="3" t="s">
         <v>6</v>
       </c>
       <c r="B294" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C294" s="3" t="s">
         <v>309</v>
       </c>
       <c r="D294" s="4">
-        <v>36.298727272727</v>
+        <v>26.330285714285001</v>
       </c>
       <c r="E294" s="4">
-        <v>48.246434782607999</v>
+        <v>39.652758620688999</v>
       </c>
     </row>
     <row r="295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A295" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B295" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C295" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D295" s="4">
-        <v>5.0827835890279998</v>
+        <v>5.1764140189179999</v>
       </c>
       <c r="E295" s="4">
-        <v>12.708283456406001</v>
+        <v>12.772820991175999</v>
       </c>
     </row>
     <row r="296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A296" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B296" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C296" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D296" s="4">
-        <v>6.5692834890959997</v>
+        <v>6.7392810457510004</v>
       </c>
       <c r="E296" s="4">
-        <v>13.349591764288</v>
+        <v>13.369301213681</v>
       </c>
     </row>
     <row r="297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A297" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B297" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C297" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D297" s="4">
-        <v>6.3732558139529996</v>
+        <v>6.444434782608</v>
       </c>
       <c r="E297" s="4">
-        <v>14.140912062765</v>
+        <v>14.566526666666</v>
       </c>
     </row>
     <row r="298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A298" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B298" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C298" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D298" s="4">
-        <v>8.3507485604599996</v>
+        <v>8.7299809160299997</v>
       </c>
       <c r="E298" s="4">
-        <v>17.672396723645999</v>
+        <v>18.233424449506</v>
       </c>
     </row>
     <row r="299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A299" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B299" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C299" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D299" s="4">
-        <v>16.133043478259999</v>
+        <v>17.468148148148</v>
       </c>
       <c r="E299" s="4">
-        <v>31.654070796460001</v>
+        <v>30.328620689655001</v>
       </c>
     </row>
     <row r="300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A300" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B300" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C300" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D300" s="4">
-        <v>9.4213714285709997</v>
+        <v>9.6628087167069996</v>
       </c>
       <c r="E300" s="4">
-        <v>19.766093418259</v>
+        <v>19.888430813124</v>
       </c>
     </row>
     <row r="301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A301" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B301" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C301" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D301" s="4">
-        <v>17.596923076923002</v>
+        <v>20.1295</v>
       </c>
       <c r="E301" s="4">
-        <v>28.534516129031999</v>
+        <v>34.805915492956998</v>
       </c>
     </row>
     <row r="302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A302" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B302" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C302" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D302" s="4">
-        <v>13.351307692307</v>
+        <v>15.297946428571001</v>
       </c>
       <c r="E302" s="4">
-        <v>22.883932203389001</v>
+        <v>24.689237918214999</v>
       </c>
     </row>
     <row r="303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A303" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B303" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C303" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D303" s="4">
-        <v>13.810855855854999</v>
+        <v>15.35776744186</v>
       </c>
       <c r="E303" s="4">
-        <v>25.571384388807001</v>
+        <v>26.618153409089999</v>
       </c>
     </row>
     <row r="304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A304" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B304" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C304" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D304" s="4">
-        <v>11.928177215189001</v>
+        <v>12.085796344646999</v>
       </c>
       <c r="E304" s="4">
-        <v>21.751592920354</v>
+        <v>21.935200543846999</v>
       </c>
     </row>
     <row r="305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A305" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B305" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C305" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D305" s="4">
-        <v>16.09</v>
+        <v>13.998518518518001</v>
       </c>
       <c r="E305" s="4">
-        <v>27.858295454545001</v>
+        <v>26.9</v>
       </c>
     </row>
     <row r="306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A306" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B306" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C306" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D306" s="4">
-        <v>27.104375000000001</v>
+        <v>25.266249999999999</v>
       </c>
       <c r="E306" s="4">
-        <v>37.951351351351001</v>
+        <v>41.484545454545</v>
       </c>
     </row>
     <row r="307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A307" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B307" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C307" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D307" s="4">
-        <v>8.1530484988449992</v>
+        <v>8.1476904761900002</v>
       </c>
       <c r="E307" s="4">
-        <v>15.397010799136</v>
+        <v>16.032617030762001</v>
       </c>
     </row>
     <row r="308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A308" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B308" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C308" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D308" s="4">
-        <v>24.821999999999999</v>
+        <v>25.789230769229999</v>
       </c>
       <c r="E308" s="4">
-        <v>37.430882352940998</v>
+        <v>39.881250000000001</v>
       </c>
     </row>
     <row r="309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A309" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B309" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C309" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D309" s="4">
-        <v>12.247556818181</v>
+        <v>12.814064516128999</v>
       </c>
       <c r="E309" s="4">
-        <v>24.138584337348998</v>
+        <v>25.97861751152</v>
       </c>
     </row>
     <row r="310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A310" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B310" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C310" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D310" s="4">
-        <v>6.9002157360399998</v>
+        <v>7.189380504991</v>
       </c>
       <c r="E310" s="4">
-        <v>14.489700487428999</v>
+        <v>15.055219535380999</v>
       </c>
     </row>
     <row r="311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A311" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B311" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C311" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D311" s="4">
-        <v>14.839391891890999</v>
+        <v>14.447828947368</v>
       </c>
       <c r="E311" s="4">
-        <v>21.972224000000001</v>
+        <v>23.841211656441001</v>
       </c>
     </row>
     <row r="312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A312" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B312" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C312" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D312" s="4">
-        <v>26.963999999999999</v>
+        <v>38.045555555554998</v>
       </c>
       <c r="E312" s="4">
-        <v>46.270249999999997</v>
+        <v>47.3384</v>
       </c>
     </row>
     <row r="313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A313" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B313" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C313" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D313" s="4">
-        <v>25.352307692307001</v>
+        <v>23.148333333332999</v>
       </c>
       <c r="E313" s="4">
-        <v>39.344307692306998</v>
+        <v>39.047246376811003</v>
       </c>
     </row>
     <row r="314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A314" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B314" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C314" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D314" s="4">
-        <v>7.2304010025060004</v>
+        <v>7.8445882352940002</v>
       </c>
       <c r="E314" s="4">
-        <v>13.887947697554999</v>
+        <v>13.663719376392001</v>
       </c>
     </row>
     <row r="315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A315" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B315" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C315" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D315" s="4">
-        <v>31.582702702702001</v>
+        <v>32.789310344827001</v>
       </c>
       <c r="E315" s="4">
-        <v>43.177073170730999</v>
+        <v>41.301858407079003</v>
       </c>
     </row>
     <row r="316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A316" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B316" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C316" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D316" s="4">
-        <v>18.276153846153001</v>
+        <v>20.886071428571</v>
       </c>
       <c r="E316" s="4">
-        <v>31.296869565217001</v>
+        <v>34.027788461538002</v>
       </c>
     </row>
     <row r="317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A317" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B317" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C317" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D317" s="4">
-        <v>15.134634146341</v>
+        <v>13.765750000000001</v>
       </c>
       <c r="E317" s="4">
-        <v>27.173611111111001</v>
+        <v>25.760724637681001</v>
       </c>
     </row>
     <row r="318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A318" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B318" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C318" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D318" s="4">
-        <v>7.2437500000000004</v>
+        <v>8.1055315870569995</v>
       </c>
       <c r="E318" s="4">
-        <v>16.560734308348</v>
+        <v>16.116796388543001</v>
       </c>
     </row>
     <row r="319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A319" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B319" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C319" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D319" s="4">
-        <v>13.403541666665999</v>
+        <v>14.539818181817999</v>
       </c>
       <c r="E319" s="4">
-        <v>23.857570621468</v>
+        <v>27.464261363635998</v>
       </c>
     </row>
     <row r="320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A320" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B320" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C320" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D320" s="4">
-        <v>8.5339920159679998</v>
+        <v>9.3518763557480007</v>
       </c>
       <c r="E320" s="4">
-        <v>14.504059737156</v>
+        <v>15.392759576612001</v>
       </c>
     </row>
     <row r="321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A321" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B321" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C321" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D321" s="4">
-        <v>7.5282291666659997</v>
+        <v>7.3347206385400003</v>
       </c>
       <c r="E321" s="4">
-        <v>14.561545023696</v>
+        <v>15.176303387334</v>
       </c>
     </row>
     <row r="322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A322" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B322" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C322" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D322" s="4">
-        <v>15.038947368421001</v>
+        <v>19.335000000000001</v>
       </c>
       <c r="E322" s="4">
-        <v>25.088307692307001</v>
+        <v>28.085686274509001</v>
       </c>
     </row>
     <row r="323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A323" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B323" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C323" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D323" s="4">
-        <v>20.14475409836</v>
+        <v>19.110535714285</v>
       </c>
       <c r="E323" s="4">
-        <v>29.931454545453999</v>
+        <v>28.408888888888001</v>
       </c>
     </row>
     <row r="324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A324" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B324" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C324" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D324" s="4">
-        <v>23.688148148147999</v>
+        <v>27.713684210526001</v>
       </c>
       <c r="E324" s="4">
-        <v>37.498045977011003</v>
+        <v>39.736421052631002</v>
       </c>
     </row>
     <row r="325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A325" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B325" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C325" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D325" s="4">
-        <v>16.689142857141999</v>
+        <v>14.296363636362999</v>
       </c>
       <c r="E325" s="4">
-        <v>21.754601769911002</v>
+        <v>23.559468085106001</v>
       </c>
     </row>
     <row r="326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A326" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B326" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C326" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D326" s="4">
-        <v>6.9310172206639997</v>
+        <v>7.4252398373980002</v>
       </c>
       <c r="E326" s="4">
-        <v>14.517061171232999</v>
+        <v>15.022572830659</v>
       </c>
     </row>
     <row r="327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A327" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B327" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C327" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D327" s="4">
-        <v>6.4194871794869997</v>
+        <v>6.422962962962</v>
       </c>
       <c r="E327" s="4">
-        <v>13.549794238683001</v>
+        <v>14.454880382775</v>
       </c>
     </row>
     <row r="328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A328" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B328" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C328" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D328" s="4">
-        <v>16.936352941176001</v>
+        <v>15.924181818180999</v>
       </c>
       <c r="E328" s="4">
-        <v>25.129082278481</v>
+        <v>27.130862533692</v>
       </c>
     </row>
     <row r="329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A329" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B329" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C329" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D329" s="4">
-        <v>7.8196385542159996</v>
+        <v>9.098187134502</v>
       </c>
       <c r="E329" s="4">
-        <v>15.910496163682</v>
+        <v>17.010163934426</v>
       </c>
     </row>
     <row r="330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A330" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B330" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C330" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D330" s="4">
-        <v>12.590999999999999</v>
+        <v>13.973333333333001</v>
       </c>
       <c r="E330" s="4">
-        <v>24.590560344827001</v>
+        <v>23.52235576923</v>
       </c>
     </row>
     <row r="331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A331" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B331" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C331" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D331" s="4">
-        <v>17.757037037037001</v>
+        <v>17.739629629629</v>
       </c>
       <c r="E331" s="4">
-        <v>24.412853025935998</v>
+        <v>28.054112676056</v>
       </c>
     </row>
     <row r="332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A332" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B332" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C332" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D332" s="4">
-        <v>10.913534136546</v>
+        <v>11.210590476189999</v>
       </c>
       <c r="E332" s="4">
-        <v>18.228007761966001</v>
+        <v>18.617307850389999</v>
       </c>
     </row>
     <row r="333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A333" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B333" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C333" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D333" s="4">
-        <v>12.346885813148001</v>
+        <v>14.048943661971</v>
       </c>
       <c r="E333" s="4">
-        <v>19.726284437825001</v>
+        <v>21.413504823151001</v>
       </c>
     </row>
     <row r="334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A334" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B334" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C334" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D334" s="4">
-        <v>15.711666666666</v>
+        <v>17.302631578947</v>
       </c>
       <c r="E334" s="4">
-        <v>25.165533333332998</v>
+        <v>29.277397260274</v>
       </c>
     </row>
     <row r="335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A335" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B335" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C335" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D335" s="4">
-        <v>11.840769230769</v>
+        <v>11.083969465648</v>
       </c>
       <c r="E335" s="4">
-        <v>18.921764234162001</v>
+        <v>20.404126984127</v>
       </c>
     </row>
     <row r="336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A336" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B336" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C336" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D336" s="4">
-        <v>7.4119665271960002</v>
+        <v>7.8648387096769996</v>
       </c>
       <c r="E336" s="4">
-        <v>14.079537777777</v>
+        <v>15.116998928188</v>
       </c>
     </row>
     <row r="337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A337" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B337" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C337" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D337" s="4">
-        <v>16.04</v>
+        <v>15.555769230769</v>
       </c>
       <c r="E337" s="4">
-        <v>22.569629629628999</v>
+        <v>22.720105263156999</v>
       </c>
     </row>
     <row r="338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A338" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B338" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C338" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D338" s="4">
-        <v>12.413114754098</v>
+        <v>11.9945</v>
       </c>
       <c r="E338" s="4">
-        <v>18.791828571427999</v>
+        <v>17.612874999999999</v>
       </c>
     </row>
     <row r="339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A339" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B339" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C339" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D339" s="4">
-        <v>14.521212121212001</v>
+        <v>15.0265</v>
       </c>
       <c r="E339" s="4">
-        <v>20.392588832487</v>
+        <v>22.521485714284999</v>
       </c>
     </row>
     <row r="340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A340" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B340" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C340" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D340" s="4">
-        <v>16.975000000000001</v>
+        <v>15.664117647057999</v>
       </c>
       <c r="E340" s="4">
-        <v>26.356507936507001</v>
+        <v>25.070746268655999</v>
       </c>
     </row>
     <row r="341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A341" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B341" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C341" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D341" s="4">
-        <v>25.936666666666</v>
+        <v>30.040256410255999</v>
       </c>
       <c r="E341" s="4">
-        <v>41.181011235954998</v>
+        <v>40.888809523809002</v>
       </c>
     </row>
     <row r="342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A342" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B342" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C342" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D342" s="4">
-        <v>11.175622489959</v>
+        <v>11.740492424241999</v>
       </c>
       <c r="E342" s="4">
-        <v>18.512831608654</v>
+        <v>19.504087523277001</v>
       </c>
     </row>
     <row r="343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A343" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B343" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C343" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D343" s="4">
-        <v>38.291764705882002</v>
+        <v>27.233157894735999</v>
       </c>
       <c r="E343" s="4">
-        <v>41.338735632183003</v>
+        <v>51.160845070421999</v>
       </c>
     </row>
     <row r="344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A344" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B344" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C344" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D344" s="4">
-        <v>9.9226666666660002</v>
+        <v>11.983333333333</v>
       </c>
       <c r="E344" s="4">
-        <v>21.011013986013999</v>
+        <v>22.792107279692999</v>
       </c>
     </row>
     <row r="345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A345" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B345" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C345" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D345" s="4">
-        <v>9.7759282970549997</v>
+        <v>9.5886222910210002</v>
       </c>
       <c r="E345" s="4">
-        <v>17.590284305192</v>
+        <v>17.748409225309999</v>
       </c>
     </row>
     <row r="346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A346" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B346" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C346" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D346" s="4">
-        <v>14.192793296089</v>
+        <v>14.733865979380999</v>
       </c>
       <c r="E346" s="4">
-        <v>25.987516339869</v>
+        <v>25.040042134831001</v>
       </c>
     </row>
     <row r="347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A347" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B347" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C347" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D347" s="4">
-        <v>25.050163934425999</v>
+        <v>20.289423076923001</v>
       </c>
       <c r="E347" s="4">
-        <v>32.784411764704998</v>
+        <v>34.714304932734997</v>
       </c>
     </row>
     <row r="348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A348" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B348" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C348" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D348" s="4">
-        <v>12.248488372093</v>
+        <v>13.535084745761999</v>
       </c>
       <c r="E348" s="4">
-        <v>19.502753623187999</v>
+        <v>20.526176066024</v>
       </c>
     </row>
     <row r="349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A349" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B349" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C349" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D349" s="4">
-        <v>21.482031249999999</v>
+        <v>21.462391304347001</v>
       </c>
       <c r="E349" s="4">
-        <v>38.821481481481001</v>
+        <v>36.962800000000001</v>
       </c>
     </row>
     <row r="350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A350" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B350" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C350" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D350" s="4">
-        <v>23.052884615383999</v>
+        <v>20.594285714285</v>
       </c>
       <c r="E350" s="4">
-        <v>29.952327586206</v>
+        <v>28.644204545453999</v>
       </c>
     </row>
     <row r="351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A351" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B351" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C351" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D351" s="4">
-        <v>7.6651999999999996</v>
+        <v>7.9054465334900001</v>
       </c>
       <c r="E351" s="4">
-        <v>15.234810725552</v>
+        <v>15.300308697610999</v>
       </c>
     </row>
     <row r="352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A352" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B352" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C352" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D352" s="4">
-        <v>36.805999999999997</v>
+        <v>30.84</v>
       </c>
       <c r="E352" s="4">
-        <v>46.558854166666002</v>
+        <v>51.230416666666002</v>
       </c>
     </row>
     <row r="353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A353" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B353" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C353" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D353" s="4">
-        <v>17.096894409937001</v>
+        <v>17.352465753423999</v>
       </c>
       <c r="E353" s="4">
-        <v>24.880228690228002</v>
+        <v>25.609384615383998</v>
       </c>
     </row>
     <row r="354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A354" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B354" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C354" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D354" s="4">
-        <v>16.33492063492</v>
+        <v>14.823877551020001</v>
       </c>
       <c r="E354" s="4">
-        <v>27.082913043478001</v>
+        <v>25.323788546254999</v>
       </c>
     </row>
     <row r="355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A355" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B355" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C355" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D355" s="4">
-        <v>17.622083333332998</v>
+        <v>20.735151515150999</v>
       </c>
       <c r="E355" s="4">
-        <v>28.837051282051</v>
+        <v>28.199306930693002</v>
       </c>
     </row>
     <row r="356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A356" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B356" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C356" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D356" s="4">
-        <v>8.3991846522780005</v>
+        <v>8.9588108108100002</v>
       </c>
       <c r="E356" s="4">
-        <v>15.407110655737</v>
+        <v>15.257209668943</v>
       </c>
     </row>
     <row r="357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A357" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B357" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C357" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D357" s="4">
-        <v>14.217752808987999</v>
+        <v>14.130810810810001</v>
       </c>
       <c r="E357" s="4">
-        <v>23.791518518518</v>
+        <v>28.354589552238</v>
       </c>
     </row>
     <row r="358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A358" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B358" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C358" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D358" s="4">
-        <v>9.4133707865159995</v>
+        <v>10.846184210525999</v>
       </c>
       <c r="E358" s="4">
-        <v>19.379594594594</v>
+        <v>22.488258706467001</v>
       </c>
     </row>
     <row r="359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A359" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B359" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C359" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D359" s="4">
-        <v>26.54</v>
+        <v>23.24</v>
       </c>
       <c r="E359" s="4">
-        <v>55.087777777776999</v>
+        <v>44.843600000000002</v>
       </c>
     </row>
     <row r="360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A360" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B360" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C360" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D360" s="4">
-        <v>19.477966101694001</v>
+        <v>21.166851851851</v>
       </c>
       <c r="E360" s="4">
-        <v>34.630948905109001</v>
+        <v>31.820191082802001</v>
       </c>
     </row>
     <row r="361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A361" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B361" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C361" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D361" s="4">
-        <v>23.383269230768999</v>
+        <v>24.674255319147999</v>
       </c>
       <c r="E361" s="4">
-        <v>24.526488095238001</v>
+        <v>26.255027624309001</v>
       </c>
     </row>
     <row r="362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A362" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B362" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C362" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D362" s="4">
-        <v>15.82</v>
+        <v>26.894285714285001</v>
       </c>
       <c r="E362" s="4">
-        <v>45.962777777776999</v>
+        <v>38.696818181818003</v>
       </c>
     </row>
     <row r="363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A363" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B363" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C363" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D363" s="4">
-        <v>24.162380952381</v>
+        <v>23.216315789473001</v>
       </c>
       <c r="E363" s="4">
-        <v>28.209833333332998</v>
+        <v>31.309374999999999</v>
       </c>
     </row>
     <row r="364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A364" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B364" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C364" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D364" s="4">
-        <v>24.160222222222</v>
+        <v>26.964375</v>
       </c>
       <c r="E364" s="4">
-        <v>38.463684210525997</v>
+        <v>42.891904761904001</v>
       </c>
     </row>
     <row r="365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A365" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B365" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C365" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D365" s="4">
-        <v>6.9800879335610002</v>
+        <v>7.1855259026680001</v>
       </c>
       <c r="E365" s="4">
-        <v>12.789684285568001</v>
+        <v>13.711872960848</v>
       </c>
     </row>
     <row r="366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A366" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B366" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C366" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D366" s="4">
-        <v>16.443774834437001</v>
+        <v>16.918741721854001</v>
       </c>
       <c r="E366" s="4">
-        <v>26.196520467835999</v>
+        <v>27.912218934910999</v>
       </c>
     </row>
     <row r="367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A367" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B367" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C367" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D367" s="4">
-        <v>11.59534090909</v>
+        <v>12.099736842104999</v>
       </c>
       <c r="E367" s="4">
-        <v>18.530618892507999</v>
+        <v>19.06534375</v>
       </c>
     </row>
     <row r="368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A368" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B368" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C368" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D368" s="4">
-        <v>17.687000000000001</v>
+        <v>20.189642857142001</v>
       </c>
       <c r="E368" s="4">
-        <v>28.799122807017</v>
+        <v>29.433088235294001</v>
       </c>
     </row>
     <row r="369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A369" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B369" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C369" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D369" s="4">
-        <v>10.297037037037001</v>
+        <v>10.085264900662001</v>
       </c>
       <c r="E369" s="4">
-        <v>15.213901830281999</v>
+        <v>16.759922540666</v>
       </c>
     </row>
     <row r="370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A370" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B370" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C370" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D370" s="4">
-        <v>24.866538461537999</v>
+        <v>30.102592592592</v>
       </c>
       <c r="E370" s="4">
-        <v>47.616969696969001</v>
+        <v>60.255660377357998</v>
       </c>
     </row>
     <row r="371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A371" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B371" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C371" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D371" s="4">
-        <v>9.7003021148029998</v>
+        <v>10.569813432835</v>
       </c>
       <c r="E371" s="4">
-        <v>16.607678767875999</v>
+        <v>17.760426829267999</v>
       </c>
     </row>
     <row r="372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A372" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B372" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C372" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D372" s="4">
-        <v>18.03125</v>
+        <v>22.946521739129999</v>
       </c>
       <c r="E372" s="4">
-        <v>30.136791044776</v>
+        <v>29.340402684562999</v>
       </c>
     </row>
     <row r="373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A373" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B373" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C373" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D373" s="4">
-        <v>12.445877192982</v>
+        <v>12.514757281553001</v>
       </c>
       <c r="E373" s="4">
-        <v>16.727114624504999</v>
+        <v>18.403136842104999</v>
       </c>
     </row>
     <row r="374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A374" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B374" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C374" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D374" s="4">
-        <v>23.080769230769</v>
+        <v>22.455833333333</v>
       </c>
       <c r="E374" s="4">
-        <v>32.153214285714</v>
+        <v>36.766122448978997</v>
       </c>
     </row>
     <row r="375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A375" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B375" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C375" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D375" s="4">
-        <v>26.4</v>
+        <v>19.514687500000001</v>
       </c>
       <c r="E375" s="4">
-        <v>28.407009345793998</v>
+        <v>31.792100000000001</v>
       </c>
     </row>
     <row r="376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A376" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B376" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C376" s="3" t="s">
         <v>94</v>
       </c>
       <c r="D376" s="4">
-        <v>10.676331877729</v>
+        <v>11.862631578946999</v>
       </c>
       <c r="E376" s="4">
-        <v>20.765843672456</v>
+        <v>20.457615384615</v>
       </c>
     </row>
     <row r="377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A377" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B377" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C377" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D377" s="4">
-        <v>17.878</v>
+        <v>17.322777777776999</v>
       </c>
       <c r="E377" s="4">
-        <v>30.306309523808999</v>
+        <v>34.583366336632999</v>
       </c>
     </row>
     <row r="378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A378" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B378" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C378" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D378" s="4">
-        <v>19.607837837837</v>
+        <v>24.414074074074001</v>
       </c>
       <c r="E378" s="4">
-        <v>30.730514705882001</v>
+        <v>34.737236363636001</v>
       </c>
     </row>
     <row r="379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A379" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B379" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C379" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D379" s="4">
-        <v>6.116317135549</v>
+        <v>7.7799228791769997</v>
       </c>
       <c r="E379" s="4">
-        <v>13.726099726776001</v>
+        <v>14.804611987381</v>
       </c>
     </row>
     <row r="380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A380" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B380" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C380" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D380" s="4">
-        <v>7.8766081871339999</v>
+        <v>8.2778285714279995</v>
       </c>
       <c r="E380" s="4">
-        <v>16.154363885087999</v>
+        <v>18.051633663366001</v>
       </c>
     </row>
     <row r="381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A381" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B381" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C381" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D381" s="4">
-        <v>17.578666666665999</v>
+        <v>27.617333333333001</v>
       </c>
       <c r="E381" s="4">
-        <v>24.592571428570999</v>
+        <v>27.909830508473998</v>
       </c>
     </row>
     <row r="382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A382" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B382" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C382" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D382" s="4">
-        <v>11.599793814432999</v>
+        <v>15.809784946236</v>
       </c>
       <c r="E382" s="4">
-        <v>19.547599999999999</v>
+        <v>22.514311926605</v>
       </c>
     </row>
     <row r="383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A383" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B383" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C383" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D383" s="4">
-        <v>31.765000000000001</v>
+        <v>33.338181818180999</v>
       </c>
       <c r="E383" s="4">
-        <v>40.802972972973002</v>
+        <v>49.879090909090003</v>
       </c>
     </row>
     <row r="384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A384" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B384" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C384" s="3" t="s">
         <v>102</v>
       </c>
       <c r="D384" s="4">
-        <v>32.794400000000003</v>
+        <v>36.545000000000002</v>
       </c>
       <c r="E384" s="4">
-        <v>41.445</v>
+        <v>52.366341463414003</v>
       </c>
     </row>
     <row r="385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A385" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B385" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C385" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D385" s="4">
-        <v>40.433333333333003</v>
+        <v>41.077142857142</v>
       </c>
       <c r="E385" s="4">
-        <v>51.738333333333003</v>
+        <v>74.468571428570996</v>
       </c>
     </row>
     <row r="386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A386" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B386" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C386" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D386" s="4">
-        <v>38.668125000000003</v>
+        <v>29.151250000000001</v>
       </c>
       <c r="E386" s="4">
-        <v>63.707142857142003</v>
+        <v>56.261333333332999</v>
       </c>
     </row>
     <row r="387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A387" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B387" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C387" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D387" s="4">
-        <v>18.162361111111</v>
+        <v>19.397920792078999</v>
       </c>
       <c r="E387" s="4">
-        <v>25.664240506329001</v>
+        <v>31.400364741640999</v>
       </c>
     </row>
     <row r="388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A388" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B388" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C388" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D388" s="4">
-        <v>22.740588235293998</v>
+        <v>29.662500000000001</v>
       </c>
       <c r="E388" s="4">
-        <v>38.243404255319</v>
+        <v>42.978367346938001</v>
       </c>
     </row>
     <row r="389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A389" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B389" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C389" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D389" s="4">
-        <v>11.479915966386001</v>
+        <v>12.441103202847</v>
       </c>
       <c r="E389" s="4">
-        <v>19.922230215827</v>
+        <v>22.447977528089002</v>
       </c>
     </row>
     <row r="390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A390" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B390" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C390" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D390" s="4">
-        <v>6.9538788584739999</v>
+        <v>6.9136154070610001</v>
       </c>
       <c r="E390" s="4">
-        <v>15.432559408428</v>
+        <v>16.147052364284999</v>
       </c>
     </row>
     <row r="391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A391" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B391" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C391" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D391" s="4">
-        <v>13.630054945054001</v>
+        <v>13.144545454545</v>
       </c>
       <c r="E391" s="4">
-        <v>23.073549432739</v>
+        <v>25.312292358804001</v>
       </c>
     </row>
     <row r="392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A392" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B392" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C392" s="3" t="s">
         <v>110</v>
       </c>
       <c r="D392" s="4">
-        <v>25.204468085106001</v>
+        <v>23.636666666665999</v>
       </c>
       <c r="E392" s="4">
-        <v>31.743655172413</v>
+        <v>33.469316770185998</v>
       </c>
     </row>
     <row r="393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A393" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B393" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C393" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D393" s="4">
-        <v>7.6347115384609996</v>
+        <v>8.9860103626939996</v>
       </c>
       <c r="E393" s="4">
-        <v>16.789774999999999</v>
+        <v>18.869896755161999</v>
       </c>
     </row>
     <row r="394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A394" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B394" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C394" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D394" s="4">
-        <v>48.723333333333002</v>
+        <v>57.950833333333001</v>
       </c>
       <c r="E394" s="4">
-        <v>50.71125</v>
+        <v>49.35</v>
       </c>
     </row>
     <row r="395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A395" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B395" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C395" s="3" t="s">
         <v>113</v>
       </c>
       <c r="D395" s="4">
-        <v>34.537692307691998</v>
+        <v>33.948461538460997</v>
       </c>
       <c r="E395" s="4">
-        <v>38.097977528088997</v>
+        <v>40.521704545454</v>
       </c>
     </row>
     <row r="396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A396" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B396" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C396" s="3" t="s">
         <v>114</v>
       </c>
       <c r="D396" s="4">
-        <v>22.770579710143998</v>
+        <v>28.322463768115</v>
       </c>
       <c r="E396" s="4">
-        <v>26.573303167420001</v>
+        <v>34.37409090909</v>
       </c>
     </row>
     <row r="397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A397" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B397" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C397" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D397" s="4">
-        <v>21.061</v>
+        <v>25.263000000000002</v>
       </c>
       <c r="E397" s="4">
-        <v>31.904363636363001</v>
+        <v>41.451960784313002</v>
       </c>
     </row>
     <row r="398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A398" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B398" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C398" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D398" s="4">
-        <v>19.544426229508002</v>
+        <v>23.501612903224999</v>
       </c>
       <c r="E398" s="4">
-        <v>34.284268292682</v>
+        <v>31.789607843136999</v>
       </c>
     </row>
     <row r="399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A399" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B399" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C399" s="3" t="s">
         <v>117</v>
       </c>
       <c r="D399" s="4">
-        <v>11.515296442686999</v>
+        <v>12.813015267175</v>
       </c>
       <c r="E399" s="4">
-        <v>20.643748609566</v>
+        <v>22.386896162528</v>
       </c>
     </row>
     <row r="400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A400" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B400" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C400" s="3" t="s">
         <v>118</v>
       </c>
       <c r="D400" s="4">
-        <v>21.266842105262999</v>
+        <v>24.387894736842</v>
       </c>
       <c r="E400" s="4">
-        <v>47.517833333333002</v>
+        <v>41.843400000000003</v>
       </c>
     </row>
     <row r="401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A401" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B401" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C401" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D401" s="4">
-        <v>10.042051282051</v>
+        <v>12.863692946058</v>
       </c>
       <c r="E401" s="4">
-        <v>16.462385786801999</v>
+        <v>16.952365805168998</v>
       </c>
     </row>
     <row r="402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A402" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B402" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C402" s="3" t="s">
         <v>121</v>
       </c>
       <c r="D402" s="4">
-        <v>24.225081967213001</v>
+        <v>22.59375</v>
       </c>
       <c r="E402" s="4">
-        <v>33.635649999999998</v>
+        <v>34.153880597014002</v>
       </c>
     </row>
     <row r="403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A403" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B403" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C403" s="3" t="s">
         <v>122</v>
       </c>
       <c r="D403" s="4">
-        <v>19.848333333332999</v>
+        <v>16.605540540540002</v>
       </c>
       <c r="E403" s="4">
-        <v>21.060102249488001</v>
+        <v>23.470193236715001</v>
       </c>
     </row>
     <row r="404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A404" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B404" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C404" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D404" s="4">
-        <v>22.153636363636</v>
+        <v>27.308333333333</v>
       </c>
       <c r="E404" s="4">
-        <v>32.984999999999999</v>
+        <v>32.154354838708997</v>
       </c>
     </row>
     <row r="405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A405" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B405" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C405" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D405" s="4">
-        <v>35.472222222222001</v>
+        <v>45.295000000000002</v>
       </c>
       <c r="E405" s="4">
-        <v>61.355499999999999</v>
+        <v>44.095862068964998</v>
       </c>
     </row>
     <row r="406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A406" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B406" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C406" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D406" s="4">
-        <v>24.781282051281998</v>
+        <v>31.068571428571001</v>
       </c>
       <c r="E406" s="4">
-        <v>40.357866666665998</v>
+        <v>38.198030303030002</v>
       </c>
     </row>
     <row r="407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A407" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B407" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C407" s="3" t="s">
         <v>126</v>
       </c>
       <c r="D407" s="4">
-        <v>26.660238095238</v>
+        <v>27.249743589743002</v>
       </c>
       <c r="E407" s="4">
-        <v>35.789533333332997</v>
+        <v>34.712129032257998</v>
       </c>
     </row>
     <row r="408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A408" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B408" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C408" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D408" s="4">
-        <v>51.335000000000001</v>
+        <v>31.2</v>
       </c>
       <c r="E408" s="4">
-        <v>55.780909090908999</v>
+        <v>43.485999999999997</v>
       </c>
     </row>
     <row r="409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A409" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B409" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C409" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D409" s="4">
-        <v>26.318000000000001</v>
+        <v>39.147857142856999</v>
       </c>
       <c r="E409" s="4">
-        <v>34.027017543859003</v>
+        <v>39.178478260868999</v>
       </c>
     </row>
     <row r="410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A410" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B410" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C410" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D410" s="4">
-        <v>26.572500000000002</v>
+        <v>36.731250000000003</v>
       </c>
       <c r="E410" s="4">
-        <v>38.103684210525998</v>
+        <v>47.683181818180998</v>
       </c>
     </row>
     <row r="411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A411" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B411" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C411" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D411" s="4">
-        <v>17.2075</v>
+        <v>19.3675</v>
       </c>
       <c r="E411" s="4">
-        <v>38.536923076923003</v>
+        <v>31.141428571428001</v>
       </c>
     </row>
     <row r="412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A412" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B412" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C412" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D412" s="4">
-        <v>16.560080645161001</v>
+        <v>13.358034188034001</v>
       </c>
       <c r="E412" s="4">
-        <v>20.994340344167998</v>
+        <v>21.311197822141001</v>
       </c>
     </row>
     <row r="413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A413" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B413" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C413" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D413" s="4">
-        <v>23.156666666665998</v>
+        <v>24.332738095238</v>
       </c>
       <c r="E413" s="4">
-        <v>31.305808580857999</v>
+        <v>29.846751879698999</v>
       </c>
     </row>
     <row r="414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A414" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B414" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C414" s="3" t="s">
         <v>133</v>
       </c>
       <c r="D414" s="4">
-        <v>22.993448275862001</v>
+        <v>24.190833333333</v>
       </c>
       <c r="E414" s="4">
-        <v>31.623826086956001</v>
+        <v>34.291165048543</v>
       </c>
     </row>
     <row r="415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A415" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B415" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C415" s="3" t="s">
         <v>134</v>
       </c>
       <c r="D415" s="4">
-        <v>26.698</v>
+        <v>35.396000000000001</v>
       </c>
       <c r="E415" s="4">
-        <v>33.863529411763999</v>
+        <v>34.990666666666002</v>
       </c>
     </row>
     <row r="416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A416" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B416" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C416" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D416" s="4">
-        <v>15.745409836065001</v>
+        <v>17.3704</v>
       </c>
       <c r="E416" s="4">
-        <v>16.234666666666001</v>
+        <v>23.122764227642001</v>
       </c>
     </row>
     <row r="417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A417" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B417" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C417" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D417" s="4">
-        <v>35.907727272727001</v>
+        <v>37.246111111110999</v>
       </c>
       <c r="E417" s="4">
-        <v>39.562352941176002</v>
+        <v>45.370769230769</v>
       </c>
     </row>
     <row r="418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A418" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B418" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C418" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D418" s="4">
-        <v>23.721153846153001</v>
+        <v>21.19</v>
       </c>
       <c r="E418" s="4">
-        <v>27.13328125</v>
+        <v>29.611125000000001</v>
       </c>
     </row>
     <row r="419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A419" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B419" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C419" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D419" s="4">
-        <v>9.6902209944750002</v>
+        <v>8.5095585412659993</v>
       </c>
       <c r="E419" s="4">
-        <v>14.337737915407001</v>
+        <v>14.081943146417</v>
       </c>
     </row>
     <row r="420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A420" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B420" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C420" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D420" s="4">
-        <v>24.887777777777</v>
+        <v>22.228333333333001</v>
       </c>
       <c r="E420" s="4">
-        <v>23.266666666666001</v>
+        <v>35.688235294117</v>
       </c>
     </row>
     <row r="421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A421" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B421" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C421" s="3" t="s">
         <v>140</v>
       </c>
       <c r="D421" s="4">
-        <v>21.451492537313001</v>
+        <v>17.185199999999998</v>
       </c>
       <c r="E421" s="4">
-        <v>29.927351351351</v>
+        <v>25.117299578059001</v>
       </c>
     </row>
     <row r="422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A422" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B422" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C422" s="3" t="s">
         <v>141</v>
       </c>
       <c r="D422" s="4">
-        <v>19.397428571428001</v>
+        <v>19.3522</v>
       </c>
       <c r="E422" s="4">
-        <v>26.706250000000001</v>
+        <v>32.271867469878998</v>
       </c>
     </row>
     <row r="423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A423" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B423" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C423" s="3" t="s">
         <v>142</v>
       </c>
       <c r="D423" s="4">
-        <v>21.048275862069001</v>
+        <v>21.606000000000002</v>
       </c>
       <c r="E423" s="4">
-        <v>30.183275862068999</v>
+        <v>32.995871559633002</v>
       </c>
     </row>
     <row r="424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A424" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B424" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C424" s="3" t="s">
         <v>143</v>
       </c>
       <c r="D424" s="4">
-        <v>15.807272727272</v>
+        <v>16.638823529410999</v>
       </c>
       <c r="E424" s="4">
-        <v>23.930094786729001</v>
+        <v>23.644258373204998</v>
       </c>
     </row>
     <row r="425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A425" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B425" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C425" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D425" s="4">
-        <v>27.200909090909001</v>
+        <v>38.592666666665998</v>
       </c>
       <c r="E425" s="4">
-        <v>41.608775510203998</v>
+        <v>47.264166666666</v>
       </c>
     </row>
     <row r="426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A426" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B426" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C426" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D426" s="4">
-        <v>22.477636363636002</v>
+        <v>20.119351851851</v>
       </c>
       <c r="E426" s="4">
-        <v>27.920316301703</v>
+        <v>27.074188596490998</v>
       </c>
     </row>
     <row r="427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A427" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B427" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C427" s="3" t="s">
         <v>146</v>
       </c>
       <c r="D427" s="4">
-        <v>29.319473684209999</v>
+        <v>28.569285714285002</v>
       </c>
       <c r="E427" s="4">
-        <v>40.324791666666002</v>
+        <v>42.852352941176001</v>
       </c>
     </row>
     <row r="428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A428" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B428" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C428" s="3" t="s">
         <v>147</v>
       </c>
       <c r="D428" s="4">
-        <v>12.578374999999999</v>
+        <v>11.849080459770001</v>
       </c>
       <c r="E428" s="4">
-        <v>18.036311336716999</v>
+        <v>19.241075441412001</v>
       </c>
     </row>
     <row r="429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A429" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B429" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C429" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D429" s="4">
-        <v>26.402307692307001</v>
+        <v>25.624285714285001</v>
       </c>
       <c r="E429" s="4">
-        <v>40.071071428571003</v>
+        <v>44.671666666665999</v>
       </c>
     </row>
     <row r="430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A430" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B430" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C430" s="3" t="s">
         <v>149</v>
       </c>
       <c r="D430" s="4">
-        <v>19.223823529411</v>
+        <v>20.563571428570999</v>
       </c>
       <c r="E430" s="4">
-        <v>22.279724770642002</v>
+        <v>28.504583333332999</v>
       </c>
     </row>
     <row r="431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A431" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B431" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C431" s="3" t="s">
         <v>150</v>
       </c>
       <c r="D431" s="4">
-        <v>21.742105263157001</v>
+        <v>19.07</v>
       </c>
       <c r="E431" s="4">
-        <v>18.823181818180998</v>
+        <v>21.656666666665998</v>
       </c>
     </row>
     <row r="432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A432" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B432" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C432" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D432" s="4">
-        <v>16.087142857141998</v>
+        <v>13.866842105263</v>
       </c>
       <c r="E432" s="4">
-        <v>22.034903225806001</v>
+        <v>22.639459459459001</v>
       </c>
     </row>
     <row r="433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A433" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B433" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C433" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D433" s="4">
-        <v>7.7463861386130004</v>
+        <v>7.7688317756999998</v>
       </c>
       <c r="E433" s="4">
-        <v>11.47713091922</v>
+        <v>11.999167340339</v>
       </c>
     </row>
     <row r="434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A434" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B434" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C434" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D434" s="4">
-        <v>20.058378378377999</v>
+        <v>26.560857142857</v>
       </c>
       <c r="E434" s="4">
-        <v>28.987749999999998</v>
+        <v>26.869310344826999</v>
       </c>
     </row>
     <row r="435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A435" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B435" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C435" s="3" t="s">
         <v>154</v>
       </c>
       <c r="D435" s="4">
-        <v>15.687954545454</v>
+        <v>19.322272727272001</v>
       </c>
       <c r="E435" s="4">
-        <v>21.971840277777002</v>
+        <v>24.736274509803</v>
       </c>
     </row>
     <row r="436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A436" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B436" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C436" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D436" s="4">
-        <v>9.0137909319889999</v>
+        <v>9.6949538866929998</v>
       </c>
       <c r="E436" s="4">
-        <v>13.936557294295</v>
+        <v>13.541950556242</v>
       </c>
     </row>
     <row r="437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A437" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B437" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C437" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D437" s="4">
-        <v>29.307142857142001</v>
+        <v>27</v>
       </c>
       <c r="E437" s="4">
-        <v>38.658823529411002</v>
+        <v>53.948695652173001</v>
       </c>
     </row>
     <row r="438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A438" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B438" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C438" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D438" s="4">
-        <v>20.258260869564999</v>
+        <v>20.075217391304001</v>
       </c>
       <c r="E438" s="4">
-        <v>25.242405063290999</v>
+        <v>32.910641025640999</v>
       </c>
     </row>
     <row r="439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A439" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B439" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C439" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D439" s="4">
-        <v>11.981195652173</v>
+        <v>10.440823529411</v>
       </c>
       <c r="E439" s="4">
-        <v>18.184999999999999</v>
+        <v>20.08706632653</v>
       </c>
     </row>
     <row r="440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A440" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B440" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C440" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D440" s="4">
-        <v>7.6649565217389997</v>
+        <v>7.4067254408060004</v>
       </c>
       <c r="E440" s="4">
-        <v>13.051602285714001</v>
+        <v>12.775347459558001</v>
       </c>
     </row>
     <row r="441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A441" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B441" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C441" s="3" t="s">
         <v>160</v>
       </c>
       <c r="D441" s="4">
-        <v>25.309629629629001</v>
+        <v>28.863600000000002</v>
       </c>
       <c r="E441" s="4">
-        <v>36.852019230769002</v>
+        <v>35.219207920792002</v>
       </c>
     </row>
     <row r="442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A442" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B442" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C442" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D442" s="4">
-        <v>20.666178861788001</v>
+        <v>22.661460674156999</v>
       </c>
       <c r="E442" s="4">
-        <v>33.879963636363001</v>
+        <v>30.330153846152999</v>
       </c>
     </row>
     <row r="443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A443" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B443" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C443" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D443" s="4">
-        <v>17.606355140186</v>
+        <v>18.727499999999999</v>
       </c>
       <c r="E443" s="4">
-        <v>25.802727272727001</v>
+        <v>25.894784313725001</v>
       </c>
     </row>
     <row r="444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A444" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B444" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C444" s="3" t="s">
         <v>164</v>
       </c>
       <c r="D444" s="4">
-        <v>9.8055035971219997</v>
+        <v>9.9607796610159998</v>
       </c>
       <c r="E444" s="4">
-        <v>19.545389671361001</v>
+        <v>20.921583087512001</v>
       </c>
     </row>
     <row r="445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A445" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B445" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C445" s="3" t="s">
         <v>165</v>
       </c>
       <c r="D445" s="4">
-        <v>13.304285714284999</v>
+        <v>13.952692307692001</v>
       </c>
       <c r="E445" s="4">
-        <v>23.935135869564999</v>
+        <v>26.317468671678999</v>
       </c>
     </row>
     <row r="446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A446" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B446" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C446" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D446" s="4">
-        <v>16.184215686274001</v>
+        <v>18.194795918366999</v>
       </c>
       <c r="E446" s="4">
-        <v>26.396233333333001</v>
+        <v>27.81625</v>
       </c>
     </row>
     <row r="447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A447" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B447" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C447" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D447" s="4">
-        <v>24.099565217391</v>
+        <v>29.673529411764001</v>
       </c>
       <c r="E447" s="4">
-        <v>38.007843137254</v>
+        <v>38.661666666666001</v>
       </c>
     </row>
     <row r="448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A448" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B448" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C448" s="3" t="s">
         <v>168</v>
       </c>
       <c r="D448" s="4">
-        <v>20.018666666666</v>
+        <v>23.124210526315</v>
       </c>
       <c r="E448" s="4">
-        <v>31.3996</v>
+        <v>33.066923076922997</v>
       </c>
     </row>
     <row r="449" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A449" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B449" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C449" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D449" s="4">
-        <v>11.076917808218999</v>
+        <v>11.748861788617001</v>
       </c>
       <c r="E449" s="4">
-        <v>18.166385068762001</v>
+        <v>19.157459677418998</v>
       </c>
     </row>
     <row r="450" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A450" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B450" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C450" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D450" s="4">
-        <v>28.521904761904</v>
+        <v>27.371818181818</v>
       </c>
       <c r="E450" s="4">
-        <v>45.773902439023999</v>
+        <v>45.834062500000002</v>
       </c>
     </row>
     <row r="451" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A451" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B451" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C451" s="3" t="s">
         <v>171</v>
       </c>
       <c r="D451" s="4">
-        <v>32.825294117646997</v>
+        <v>31.483043478260001</v>
       </c>
       <c r="E451" s="4">
-        <v>42.361249999999998</v>
+        <v>45.44</v>
       </c>
     </row>
     <row r="452" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A452" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B452" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C452" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D452" s="4">
-        <v>24.55</v>
+        <v>30.17</v>
       </c>
       <c r="E452" s="4">
-        <v>49.982857142857</v>
+        <v>41.035714285714</v>
       </c>
     </row>
     <row r="453" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A453" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B453" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C453" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D453" s="4">
-        <v>34.598529411763998</v>
+        <v>33.080645161290001</v>
       </c>
       <c r="E453" s="4">
-        <v>53.233272727272002</v>
+        <v>54.809397590361002</v>
       </c>
     </row>
     <row r="454" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A454" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B454" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C454" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D454" s="4">
-        <v>14.888099173553</v>
+        <v>17.508867924528001</v>
       </c>
       <c r="E454" s="4">
-        <v>26.062246835442998</v>
+        <v>26.919844720495998</v>
       </c>
     </row>
     <row r="455" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A455" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B455" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C455" s="3" t="s">
         <v>175</v>
       </c>
       <c r="D455" s="4">
-        <v>15.318085106383</v>
+        <v>12.956864406778999</v>
       </c>
       <c r="E455" s="4">
-        <v>21.660278745644</v>
+        <v>20.103633540372002</v>
       </c>
     </row>
     <row r="456" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A456" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B456" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C456" s="3" t="s">
         <v>176</v>
       </c>
       <c r="D456" s="4">
-        <v>22.879137931033998</v>
+        <v>25.146296296296001</v>
       </c>
       <c r="E456" s="4">
-        <v>35.594969696969002</v>
+        <v>37.707428571427997</v>
       </c>
     </row>
     <row r="457" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A457" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B457" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C457" s="3" t="s">
         <v>177</v>
       </c>
       <c r="D457" s="4">
-        <v>16.397659574468001</v>
+        <v>20.65</v>
       </c>
       <c r="E457" s="4">
-        <v>27.961264367816</v>
+        <v>31.042784810126001</v>
       </c>
     </row>
     <row r="458" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A458" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B458" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C458" s="3" t="s">
         <v>178</v>
       </c>
       <c r="D458" s="4">
-        <v>29.055714285714</v>
+        <v>23.588999999999999</v>
       </c>
       <c r="E458" s="4">
-        <v>33.558305084745001</v>
+        <v>35.702909090909003</v>
       </c>
     </row>
     <row r="459" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A459" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B459" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C459" s="3" t="s">
         <v>179</v>
       </c>
       <c r="D459" s="4">
-        <v>11.344804469273001</v>
+        <v>12.422784090908999</v>
       </c>
       <c r="E459" s="4">
-        <v>18.548597662771002</v>
+        <v>20.432872154115</v>
       </c>
     </row>
     <row r="460" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A460" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B460" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C460" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D460" s="4">
-        <v>24.874444444443998</v>
+        <v>31.186250000000001</v>
       </c>
       <c r="E460" s="4">
-        <v>41.078974358974001</v>
+        <v>42.501944444444</v>
       </c>
     </row>
     <row r="461" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A461" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B461" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C461" s="3" t="s">
         <v>181</v>
       </c>
       <c r="D461" s="4">
-        <v>22.24625</v>
+        <v>39.261249999999997</v>
       </c>
       <c r="E461" s="4">
-        <v>26.000540540540001</v>
+        <v>30.116969696969001</v>
       </c>
     </row>
     <row r="462" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A462" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B462" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C462" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D462" s="4">
-        <v>20.376463414633999</v>
+        <v>20.561884057971</v>
       </c>
       <c r="E462" s="4">
-        <v>34.362057142856997</v>
+        <v>39.149738562091002</v>
       </c>
     </row>
     <row r="463" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A463" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B463" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C463" s="3" t="s">
         <v>183</v>
       </c>
       <c r="D463" s="4">
-        <v>21.215731707317001</v>
+        <v>20.723291139240001</v>
       </c>
       <c r="E463" s="4">
-        <v>37.632921810699003</v>
+        <v>35.418403908793998</v>
       </c>
     </row>
     <row r="464" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A464" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B464" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C464" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D464" s="4">
-        <v>12.725068493149999</v>
+        <v>14.86</v>
       </c>
       <c r="E464" s="4">
-        <v>23.721341463413999</v>
+        <v>25.099729729728999</v>
       </c>
     </row>
     <row r="465" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A465" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B465" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C465" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D465" s="4">
-        <v>16.352499999999999</v>
+        <v>17.179333333332998</v>
       </c>
       <c r="E465" s="4">
-        <v>31.834576271185998</v>
+        <v>31.244615384614999</v>
       </c>
     </row>
     <row r="466" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A466" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B466" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C466" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D466" s="4">
-        <v>7.716434494195</v>
+        <v>7.7306729939599999</v>
       </c>
       <c r="E466" s="4">
-        <v>14.826776772563999</v>
+        <v>15.559978132515999</v>
       </c>
     </row>
     <row r="467" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A467" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B467" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C467" s="3" t="s">
         <v>187</v>
       </c>
       <c r="D467" s="4">
-        <v>10.65936</v>
+        <v>11.916911764705</v>
       </c>
       <c r="E467" s="4">
-        <v>18.684155405405001</v>
+        <v>19.401428571427999</v>
       </c>
     </row>
     <row r="468" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A468" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B468" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C468" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D468" s="4">
-        <v>12.175263157893999</v>
+        <v>13.599555555555</v>
       </c>
       <c r="E468" s="4">
-        <v>25.030520231213</v>
+        <v>21.352352941176001</v>
       </c>
     </row>
     <row r="469" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A469" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B469" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C469" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D469" s="4">
-        <v>13.7662</v>
+        <v>13.300091743118999</v>
       </c>
       <c r="E469" s="4">
-        <v>23.186208333332999</v>
+        <v>24.348830897702999</v>
       </c>
     </row>
     <row r="470" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A470" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B470" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C470" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D470" s="4">
-        <v>13.5045</v>
+        <v>15.162631578947</v>
       </c>
       <c r="E470" s="4">
-        <v>27.280833333333</v>
+        <v>25.615774647887001</v>
       </c>
     </row>
     <row r="471" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A471" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B471" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C471" s="3" t="s">
         <v>191</v>
       </c>
       <c r="D471" s="4">
-        <v>8.072738461538</v>
+        <v>7.8562650602400002</v>
       </c>
       <c r="E471" s="4">
-        <v>18.529930008748</v>
+        <v>19.051196581195999</v>
       </c>
     </row>
     <row r="472" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A472" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B472" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C472" s="3" t="s">
         <v>192</v>
       </c>
       <c r="D472" s="4">
-        <v>14.167307692307</v>
+        <v>17.206896551724</v>
       </c>
       <c r="E472" s="4">
-        <v>27.027912087912</v>
+        <v>26.989870129869999</v>
       </c>
     </row>
     <row r="473" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A473" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B473" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C473" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D473" s="4">
-        <v>15.865937499999999</v>
+        <v>17.120283018866999</v>
       </c>
       <c r="E473" s="4">
-        <v>23.526788079469998</v>
+        <v>25.441640625000002</v>
       </c>
     </row>
     <row r="474" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A474" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B474" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C474" s="3" t="s">
         <v>194</v>
       </c>
       <c r="D474" s="4">
-        <v>7.5158278145689996</v>
+        <v>7.483981481481</v>
       </c>
       <c r="E474" s="4">
-        <v>14.233460207612</v>
+        <v>14.100497835497</v>
       </c>
     </row>
     <row r="475" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A475" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B475" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C475" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D475" s="4">
-        <v>13.039620253163999</v>
+        <v>12.3708492569</v>
       </c>
       <c r="E475" s="4">
-        <v>20.139332744143999</v>
+        <v>20.269247262773</v>
       </c>
     </row>
     <row r="476" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A476" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B476" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C476" s="3" t="s">
         <v>196</v>
       </c>
       <c r="D476" s="4">
-        <v>24.723953488372</v>
+        <v>23.760491803278001</v>
       </c>
       <c r="E476" s="4">
-        <v>39.385226130653002</v>
+        <v>44.190755813952997</v>
       </c>
     </row>
     <row r="477" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A477" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B477" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C477" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D477" s="4">
-        <v>6.7162133227589997</v>
+        <v>7.1712988650689997</v>
       </c>
       <c r="E477" s="4">
-        <v>16.214604310344001</v>
+        <v>16.268362551961001</v>
       </c>
     </row>
     <row r="478" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A478" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B478" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C478" s="3" t="s">
         <v>198</v>
       </c>
       <c r="D478" s="4">
-        <v>28.827777777777001</v>
+        <v>52.73</v>
       </c>
       <c r="E478" s="4">
-        <v>56.812631578946998</v>
+        <v>45.029000000000003</v>
       </c>
     </row>
     <row r="479" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A479" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B479" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C479" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D479" s="4">
-        <v>15.257671232876</v>
+        <v>16.082976190476</v>
       </c>
       <c r="E479" s="4">
-        <v>26.117153024911001</v>
+        <v>23.805287356320999</v>
       </c>
     </row>
     <row r="480" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A480" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B480" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C480" s="3" t="s">
         <v>200</v>
       </c>
       <c r="D480" s="4">
-        <v>16.410746268655998</v>
+        <v>18.435636363636</v>
       </c>
       <c r="E480" s="4">
-        <v>29.162727272727</v>
+        <v>29.142243589743</v>
       </c>
     </row>
     <row r="481" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A481" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B481" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C481" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D481" s="4">
-        <v>12.957058823529</v>
+        <v>13.326428571428</v>
       </c>
       <c r="E481" s="4">
-        <v>34.02375</v>
+        <v>29.524571428571001</v>
       </c>
     </row>
     <row r="482" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A482" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B482" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C482" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D482" s="4">
-        <v>24.261176470588001</v>
+        <v>20.309999999999999</v>
       </c>
       <c r="E482" s="4">
-        <v>42.454374999999999</v>
+        <v>37.569318181817998</v>
       </c>
     </row>
     <row r="483" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A483" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B483" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C483" s="3" t="s">
         <v>203</v>
       </c>
       <c r="D483" s="4">
-        <v>11.299181286549</v>
+        <v>10.848803418803</v>
       </c>
       <c r="E483" s="4">
-        <v>17.818557213929999</v>
+        <v>17.517927461138999</v>
       </c>
     </row>
     <row r="484" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A484" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B484" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C484" s="3" t="s">
         <v>204</v>
       </c>
       <c r="D484" s="4">
-        <v>23.136666666665999</v>
+        <v>18.280416666666</v>
       </c>
       <c r="E484" s="4">
-        <v>35.142857142856997</v>
+        <v>32.567586206896003</v>
       </c>
     </row>
     <row r="485" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A485" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B485" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C485" s="3" t="s">
         <v>206</v>
       </c>
       <c r="D485" s="4">
-        <v>9.2353821656049995</v>
+        <v>9.1289895470379996</v>
       </c>
       <c r="E485" s="4">
-        <v>15.267182761372</v>
+        <v>15.135536585364999</v>
       </c>
     </row>
     <row r="486" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A486" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B486" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C486" s="3" t="s">
         <v>207</v>
       </c>
       <c r="D486" s="4">
-        <v>38.133333333332999</v>
+        <v>46.577058823529001</v>
       </c>
       <c r="E486" s="4">
-        <v>59.407173913043003</v>
+        <v>56.067608695651998</v>
       </c>
     </row>
     <row r="487" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A487" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B487" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C487" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D487" s="4">
-        <v>25.366860465116002</v>
+        <v>26.765522388059001</v>
       </c>
       <c r="E487" s="4">
-        <v>38.946021505376002</v>
+        <v>42.125555555555003</v>
       </c>
     </row>
     <row r="488" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A488" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B488" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C488" s="3" t="s">
         <v>209</v>
       </c>
       <c r="D488" s="4">
-        <v>17.078529411763999</v>
+        <v>20.360983606556999</v>
       </c>
       <c r="E488" s="4">
-        <v>29.769292604501</v>
+        <v>30.144477611940001</v>
       </c>
     </row>
     <row r="489" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A489" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B489" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C489" s="3" t="s">
         <v>210</v>
       </c>
       <c r="D489" s="4">
-        <v>37.295200000000001</v>
+        <v>35.880000000000003</v>
       </c>
       <c r="E489" s="4">
-        <v>45.253132530119998</v>
+        <v>50.617356321838997</v>
       </c>
     </row>
     <row r="490" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A490" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B490" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C490" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D490" s="4">
-        <v>20.643265306122</v>
+        <v>25.005853658536001</v>
       </c>
       <c r="E490" s="4">
-        <v>34.546548672565997</v>
+        <v>35.789578947368</v>
       </c>
     </row>
     <row r="491" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A491" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B491" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C491" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D491" s="4">
-        <v>21.342105263156999</v>
+        <v>23.454117647057998</v>
       </c>
       <c r="E491" s="4">
-        <v>34.147058823529001</v>
+        <v>35.709814814814003</v>
       </c>
     </row>
     <row r="492" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A492" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B492" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C492" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D492" s="4">
-        <v>37.972187499999997</v>
+        <v>41.262777777777004</v>
       </c>
       <c r="E492" s="4">
-        <v>53.487469879518002</v>
+        <v>52.731311475409001</v>
       </c>
     </row>
     <row r="493" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A493" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B493" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C493" s="3" t="s">
         <v>214</v>
       </c>
       <c r="D493" s="4">
-        <v>7.8525043936729997</v>
+        <v>8.6110258780029998</v>
       </c>
       <c r="E493" s="4">
-        <v>15.060782268578</v>
+        <v>14.964891080027</v>
       </c>
     </row>
     <row r="494" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A494" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B494" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C494" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D494" s="4">
-        <v>13.111703703703</v>
+        <v>12.977256637168001</v>
       </c>
       <c r="E494" s="4">
-        <v>22.417885462554999</v>
+        <v>21.017901554403998</v>
       </c>
     </row>
     <row r="495" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A495" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B495" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C495" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D495" s="4">
-        <v>25.470487804878001</v>
+        <v>31.866923076923001</v>
       </c>
       <c r="E495" s="4">
-        <v>42.989266055045</v>
+        <v>44.340714285714</v>
       </c>
     </row>
     <row r="496" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A496" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B496" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C496" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D496" s="4">
-        <v>38.499375000000001</v>
+        <v>37.332222222222001</v>
       </c>
       <c r="E496" s="4">
-        <v>51.884857142857001</v>
+        <v>49.958333333333002</v>
       </c>
     </row>
     <row r="497" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A497" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B497" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C497" s="3" t="s">
         <v>218</v>
       </c>
       <c r="D497" s="4">
-        <v>32.309473684209998</v>
+        <v>34.358157894736003</v>
       </c>
       <c r="E497" s="4">
-        <v>47.136027397260001</v>
+        <v>53.051466666666002</v>
       </c>
     </row>
     <row r="498" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A498" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B498" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C498" s="3" t="s">
         <v>219</v>
       </c>
       <c r="D498" s="4">
-        <v>17.08746031746</v>
+        <v>19.181803278688001</v>
       </c>
       <c r="E498" s="4">
-        <v>25.312323943662001</v>
+        <v>27.029</v>
       </c>
     </row>
     <row r="499" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A499" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B499" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C499" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D499" s="4">
-        <v>27.138000000000002</v>
+        <v>22.606964285714</v>
       </c>
       <c r="E499" s="4">
-        <v>34.488811188810999</v>
+        <v>37.546956521738998</v>
       </c>
     </row>
     <row r="500" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A500" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B500" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C500" s="3" t="s">
         <v>221</v>
       </c>
       <c r="D500" s="4">
-        <v>32.285833333333002</v>
+        <v>35.640999999999998</v>
       </c>
       <c r="E500" s="4">
-        <v>44.959499999999998</v>
+        <v>47.672641509434001</v>
       </c>
     </row>
     <row r="501" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A501" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B501" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C501" s="3" t="s">
         <v>222</v>
       </c>
       <c r="D501" s="4">
-        <v>30.067272727272002</v>
+        <v>29.153783783782998</v>
       </c>
       <c r="E501" s="4">
-        <v>39.941232876712</v>
+        <v>43.326086956521003</v>
       </c>
     </row>
     <row r="502" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A502" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B502" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C502" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D502" s="4">
-        <v>25.877647058823001</v>
+        <v>29.556842105263001</v>
       </c>
       <c r="E502" s="4">
-        <v>43.143000000000001</v>
+        <v>47.566249999999997</v>
       </c>
     </row>
     <row r="503" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A503" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B503" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C503" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D503" s="4">
-        <v>24.094943820224</v>
+        <v>20.904875000000001</v>
       </c>
       <c r="E503" s="4">
-        <v>33.200269360268997</v>
+        <v>32.069917355370997</v>
       </c>
     </row>
     <row r="504" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A504" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B504" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C504" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D504" s="4">
-        <v>34.963157894736</v>
+        <v>30.766999999999999</v>
       </c>
       <c r="E504" s="4">
-        <v>43.145609756097002</v>
+        <v>43.563666666666002</v>
       </c>
     </row>
     <row r="505" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A505" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B505" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C505" s="3" t="s">
         <v>226</v>
       </c>
       <c r="D505" s="4">
-        <v>25.573214285713998</v>
+        <v>24.186666666666</v>
       </c>
       <c r="E505" s="4">
-        <v>35.762211538461003</v>
+        <v>35.258024691358003</v>
       </c>
     </row>
     <row r="506" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A506" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B506" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C506" s="3" t="s">
         <v>227</v>
       </c>
       <c r="D506" s="4">
-        <v>8.6549569429489992</v>
+        <v>9.455380368098</v>
       </c>
       <c r="E506" s="4">
-        <v>15.127648539778001</v>
+        <v>15.68583409298</v>
       </c>
     </row>
     <row r="507" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A507" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B507" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C507" s="3" t="s">
         <v>228</v>
       </c>
       <c r="D507" s="4">
-        <v>19.957722772276998</v>
+        <v>24.505254237288</v>
       </c>
       <c r="E507" s="4">
-        <v>28.894391408114</v>
+        <v>30.872279569892001</v>
       </c>
     </row>
     <row r="508" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A508" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B508" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C508" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D508" s="4">
-        <v>21.68</v>
+        <v>22.932666666666002</v>
       </c>
       <c r="E508" s="4">
-        <v>40.818714285714002</v>
+        <v>38.545696202530998</v>
       </c>
     </row>
     <row r="509" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A509" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B509" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C509" s="3" t="s">
         <v>230</v>
       </c>
       <c r="D509" s="4">
-        <v>31.526</v>
+        <v>33.096315789473003</v>
       </c>
       <c r="E509" s="4">
-        <v>51.038833333333002</v>
+        <v>50.609904761903998</v>
       </c>
     </row>
     <row r="510" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A510" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B510" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C510" s="3" t="s">
         <v>231</v>
       </c>
       <c r="D510" s="4">
-        <v>10.270708215297001</v>
+        <v>10.827018927444</v>
       </c>
       <c r="E510" s="4">
-        <v>18.817015029709001</v>
+        <v>17.600074309978002</v>
       </c>
     </row>
     <row r="511" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A511" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B511" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C511" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D511" s="4">
-        <v>29.117352941176001</v>
+        <v>30.540978260869</v>
       </c>
       <c r="E511" s="4">
-        <v>47.556916666665998</v>
+        <v>45.224498381876998</v>
       </c>
     </row>
     <row r="512" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A512" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B512" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C512" s="3" t="s">
         <v>233</v>
       </c>
       <c r="D512" s="4">
-        <v>27.833421052631</v>
+        <v>33.981612903224999</v>
       </c>
       <c r="E512" s="4">
-        <v>43.837251908397</v>
+        <v>43.297768595040999</v>
       </c>
     </row>
     <row r="513" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A513" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B513" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C513" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D513" s="4">
-        <v>13.855862068964999</v>
+        <v>15.049459459458999</v>
       </c>
       <c r="E513" s="4">
-        <v>26.253781725888</v>
+        <v>27.297464454976001</v>
       </c>
     </row>
     <row r="514" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A514" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B514" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C514" s="3" t="s">
         <v>235</v>
       </c>
       <c r="D514" s="4">
-        <v>14.742929936305</v>
+        <v>14.573823529410999</v>
       </c>
       <c r="E514" s="4">
-        <v>25.086283618581</v>
+        <v>25.169710467706</v>
       </c>
     </row>
     <row r="515" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A515" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B515" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C515" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D515" s="4">
-        <v>23.706404494381999</v>
+        <v>26.701166666666001</v>
       </c>
       <c r="E515" s="4">
-        <v>30.990923076923</v>
+        <v>35.78975409836</v>
       </c>
     </row>
     <row r="516" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A516" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B516" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C516" s="3" t="s">
         <v>237</v>
       </c>
       <c r="D516" s="4">
-        <v>26.951875000000001</v>
+        <v>29.376666666666001</v>
       </c>
       <c r="E516" s="4">
-        <v>40.481860465116</v>
+        <v>41.713680555555001</v>
       </c>
     </row>
     <row r="517" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A517" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B517" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C517" s="3" t="s">
         <v>238</v>
       </c>
       <c r="D517" s="4">
-        <v>11.051437699679999</v>
+        <v>10.136513157894001</v>
       </c>
       <c r="E517" s="4">
-        <v>16.585347043700999</v>
+        <v>16.417401079135999</v>
       </c>
     </row>
     <row r="518" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A518" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B518" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C518" s="3" t="s">
         <v>239</v>
       </c>
       <c r="D518" s="4">
-        <v>19.465</v>
+        <v>24.285</v>
       </c>
       <c r="E518" s="4">
-        <v>39.836470588235002</v>
+        <v>46.308</v>
       </c>
     </row>
     <row r="519" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A519" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B519" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C519" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D519" s="4">
-        <v>30.994499999999999</v>
+        <v>31.907647058822999</v>
       </c>
       <c r="E519" s="4">
-        <v>55.514588235293999</v>
+        <v>49.395616438356001</v>
       </c>
     </row>
     <row r="520" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A520" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B520" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C520" s="3" t="s">
         <v>241</v>
       </c>
       <c r="D520" s="4">
-        <v>12.388135135135</v>
+        <v>12.621798107255</v>
       </c>
       <c r="E520" s="4">
-        <v>18.266175271739002</v>
+        <v>19.630499648135</v>
       </c>
     </row>
     <row r="521" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A521" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B521" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C521" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D521" s="4">
-        <v>14.680232558139</v>
+        <v>14.436824644549</v>
       </c>
       <c r="E521" s="4">
-        <v>23.195719178082001</v>
+        <v>22.996858638742999</v>
       </c>
     </row>
     <row r="522" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A522" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B522" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C522" s="3" t="s">
         <v>243</v>
       </c>
       <c r="D522" s="4">
-        <v>26.718399999999999</v>
+        <v>29.776969696969001</v>
       </c>
       <c r="E522" s="4">
-        <v>49.957966101693998</v>
+        <v>41.215535714284997</v>
       </c>
     </row>
     <row r="523" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A523" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B523" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C523" s="3" t="s">
         <v>244</v>
       </c>
       <c r="D523" s="4">
-        <v>21.913440860215001</v>
+        <v>23.9025</v>
       </c>
       <c r="E523" s="4">
-        <v>31.84892</v>
+        <v>30.836682926828999</v>
       </c>
     </row>
     <row r="524" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A524" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B524" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C524" s="3" t="s">
         <v>245</v>
       </c>
       <c r="D524" s="4">
-        <v>36.629285714284997</v>
+        <v>33.043999999999997</v>
       </c>
       <c r="E524" s="4">
-        <v>52.105172413792999</v>
+        <v>42.720434782608002</v>
       </c>
     </row>
     <row r="525" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A525" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B525" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C525" s="3" t="s">
         <v>246</v>
       </c>
       <c r="D525" s="4">
-        <v>44.138750000000002</v>
+        <v>46.103999999999999</v>
       </c>
       <c r="E525" s="4">
-        <v>65.672499999999999</v>
+        <v>59.218947368420999</v>
       </c>
     </row>
     <row r="526" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A526" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B526" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C526" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D526" s="4">
-        <v>18.809016393442</v>
+        <v>19.296428571427999</v>
       </c>
       <c r="E526" s="4">
-        <v>29.726840390879001</v>
+        <v>29.303705035970999</v>
       </c>
     </row>
     <row r="527" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A527" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B527" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C527" s="3" t="s">
         <v>248</v>
       </c>
       <c r="D527" s="4">
-        <v>8.2817962466479997</v>
+        <v>8.3521657754009997</v>
       </c>
       <c r="E527" s="4">
-        <v>16.250747126436</v>
+        <v>17.414509803921</v>
       </c>
     </row>
     <row r="528" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A528" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B528" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C528" s="3" t="s">
         <v>250</v>
       </c>
       <c r="D528" s="4">
-        <v>14.638148148148</v>
+        <v>10.816000000000001</v>
       </c>
       <c r="E528" s="4">
-        <v>18.198181818180998</v>
+        <v>19.787026022304001</v>
       </c>
     </row>
     <row r="529" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A529" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B529" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C529" s="3" t="s">
         <v>251</v>
       </c>
       <c r="D529" s="4">
-        <v>24.940188679245001</v>
+        <v>26.372592592592</v>
       </c>
       <c r="E529" s="4">
-        <v>34.891597938144002</v>
+        <v>35.494976076554998</v>
       </c>
     </row>
     <row r="530" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A530" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B530" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C530" s="3" t="s">
         <v>252</v>
       </c>
       <c r="D530" s="4">
-        <v>23.735238095238</v>
+        <v>26.237500000000001</v>
       </c>
       <c r="E530" s="4">
-        <v>37.536666666666001</v>
+        <v>38.429285714285001</v>
       </c>
     </row>
     <row r="531" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A531" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B531" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C531" s="3" t="s">
         <v>253</v>
       </c>
       <c r="D531" s="4">
-        <v>14.858194444444001</v>
+        <v>16.524583333332998</v>
       </c>
       <c r="E531" s="4">
-        <v>21.533628691983001</v>
+        <v>21.305947136562999</v>
       </c>
     </row>
     <row r="532" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A532" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B532" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C532" s="3" t="s">
         <v>254</v>
       </c>
       <c r="D532" s="4">
-        <v>22.115217391304</v>
+        <v>22.448636363635998</v>
       </c>
       <c r="E532" s="4">
-        <v>30.143243243242999</v>
+        <v>32.801742424242001</v>
       </c>
     </row>
     <row r="533" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A533" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B533" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C533" s="3" t="s">
         <v>255</v>
       </c>
       <c r="D533" s="4">
-        <v>29.800833333332999</v>
+        <v>42.091111111110997</v>
       </c>
       <c r="E533" s="4">
-        <v>45.242258064516001</v>
+        <v>50.921333333333003</v>
       </c>
     </row>
     <row r="534" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A534" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B534" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C534" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D534" s="4">
-        <v>28.589393939392998</v>
+        <v>28.074166666665999</v>
       </c>
       <c r="E534" s="4">
-        <v>35.356000000000002</v>
+        <v>41.493741007193996</v>
       </c>
     </row>
     <row r="535" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A535" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B535" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C535" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D535" s="4">
-        <v>15.593613445378001</v>
+        <v>15.522368421052001</v>
       </c>
       <c r="E535" s="4">
-        <v>25.728608923884</v>
+        <v>27.012111801242</v>
       </c>
     </row>
     <row r="536" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A536" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B536" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C536" s="3" t="s">
         <v>258</v>
       </c>
       <c r="D536" s="4">
-        <v>8.7505531914890007</v>
+        <v>7.6262932790219997</v>
       </c>
       <c r="E536" s="4">
-        <v>14.207168176447</v>
+        <v>13.334728903383001</v>
       </c>
     </row>
     <row r="537" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A537" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B537" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C537" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D537" s="4">
-        <v>23.72953488372</v>
+        <v>22.969487179487</v>
       </c>
       <c r="E537" s="4">
-        <v>32.108062015503002</v>
+        <v>36.742380952380003</v>
       </c>
     </row>
     <row r="538" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A538" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B538" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C538" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D538" s="4">
-        <v>27.027999999999999</v>
+        <v>30.953749999999999</v>
       </c>
       <c r="E538" s="4">
-        <v>40.376562499999999</v>
+        <v>37.384137931033997</v>
       </c>
     </row>
     <row r="539" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A539" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B539" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C539" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D539" s="4">
-        <v>16.651851851850999</v>
+        <v>17.296909090909001</v>
       </c>
       <c r="E539" s="4">
-        <v>20.435600907028999</v>
+        <v>20.632038216560002</v>
       </c>
     </row>
     <row r="540" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A540" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B540" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C540" s="3" t="s">
         <v>262</v>
       </c>
       <c r="D540" s="4">
-        <v>23.203800000000001</v>
+        <v>23.303432835820001</v>
       </c>
       <c r="E540" s="4">
-        <v>28.676445993030999</v>
+        <v>28.874048582996</v>
       </c>
     </row>
     <row r="541" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A541" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B541" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C541" s="3" t="s">
         <v>263</v>
       </c>
       <c r="D541" s="4">
-        <v>10.982321428571</v>
+        <v>12.067826086956</v>
       </c>
       <c r="E541" s="4">
-        <v>16.228419689119001</v>
+        <v>15.901370679379999</v>
       </c>
     </row>
     <row r="542" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A542" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B542" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C542" s="3" t="s">
         <v>264</v>
       </c>
       <c r="D542" s="4">
-        <v>12.784666666666</v>
+        <v>12.75030927835</v>
       </c>
       <c r="E542" s="4">
-        <v>21.883659942363</v>
+        <v>20.388817891373002</v>
       </c>
     </row>
     <row r="543" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A543" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B543" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C543" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D543" s="4">
-        <v>17.006363636363002</v>
+        <v>16.501999999999999</v>
       </c>
       <c r="E543" s="4">
-        <v>27.987096774192999</v>
+        <v>38.165348837209002</v>
       </c>
     </row>
     <row r="544" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A544" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B544" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C544" s="3" t="s">
         <v>266</v>
       </c>
       <c r="D544" s="4">
-        <v>18.598275862068999</v>
+        <v>15.892926829267999</v>
       </c>
       <c r="E544" s="4">
-        <v>30.091111111111001</v>
+        <v>28.441530612244001</v>
       </c>
     </row>
     <row r="545" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A545" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B545" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C545" s="3" t="s">
         <v>267</v>
       </c>
       <c r="D545" s="4">
-        <v>12.622019230769</v>
+        <v>14.448347826087</v>
       </c>
       <c r="E545" s="4">
-        <v>21.547362637361999</v>
+        <v>22.534515151514999</v>
       </c>
     </row>
     <row r="546" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A546" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B546" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C546" s="3" t="s">
         <v>268</v>
       </c>
       <c r="D546" s="4">
-        <v>24.98</v>
+        <v>23.15</v>
       </c>
       <c r="E546" s="4">
-        <v>34.187586206896</v>
+        <v>46.234642857141999</v>
       </c>
     </row>
     <row r="547" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A547" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B547" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C547" s="3" t="s">
         <v>269</v>
       </c>
       <c r="D547" s="4">
-        <v>35.750588235294003</v>
+        <v>28.03</v>
       </c>
       <c r="E547" s="4">
-        <v>50.017926829267999</v>
+        <v>48.717926829268002</v>
       </c>
     </row>
     <row r="548" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A548" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B548" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C548" s="3" t="s">
         <v>270</v>
       </c>
       <c r="D548" s="4">
-        <v>10.57</v>
+        <v>66.55</v>
       </c>
       <c r="E548" s="4">
-        <v>101.39055555555601</v>
+        <v>91.508333333332999</v>
       </c>
     </row>
     <row r="549" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A549" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B549" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C549" s="3" t="s">
         <v>271</v>
       </c>
       <c r="D549" s="4">
-        <v>9.3888333333330003</v>
+        <v>9.8311464968150002</v>
       </c>
       <c r="E549" s="4">
-        <v>17.928370702540999</v>
+        <v>17.608111658456</v>
       </c>
     </row>
     <row r="550" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A550" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B550" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C550" s="3" t="s">
         <v>272</v>
       </c>
       <c r="D550" s="4">
-        <v>6.6894676933369999</v>
+        <v>6.568346640053</v>
       </c>
       <c r="E550" s="4">
-        <v>15.301584580838</v>
+        <v>15.155953271741</v>
       </c>
     </row>
     <row r="551" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A551" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B551" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C551" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D551" s="4">
-        <v>19.016162790696999</v>
+        <v>16.649462365590999</v>
       </c>
       <c r="E551" s="4">
-        <v>21.959323529411002</v>
+        <v>22.82291793313</v>
       </c>
     </row>
     <row r="552" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A552" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B552" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C552" s="3" t="s">
         <v>274</v>
       </c>
       <c r="D552" s="4">
-        <v>16.623333333333001</v>
+        <v>18.067692307691999</v>
       </c>
       <c r="E552" s="4">
-        <v>32.348275862069002</v>
+        <v>28.029298245614001</v>
       </c>
     </row>
     <row r="553" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A553" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B553" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C553" s="3" t="s">
         <v>275</v>
       </c>
       <c r="D553" s="4">
-        <v>8.4175618374550005</v>
+        <v>10.440347490346999</v>
       </c>
       <c r="E553" s="4">
-        <v>15.243721444362</v>
+        <v>15.159120370369999</v>
       </c>
     </row>
     <row r="554" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A554" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B554" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C554" s="3" t="s">
         <v>276</v>
       </c>
       <c r="D554" s="4">
-        <v>21.147894736842002</v>
+        <v>20.333809523808998</v>
       </c>
       <c r="E554" s="4">
-        <v>29.413274853800999</v>
+        <v>27.464881889762999</v>
       </c>
     </row>
     <row r="555" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A555" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B555" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C555" s="3" t="s">
         <v>277</v>
       </c>
       <c r="D555" s="4">
-        <v>19.808653846153</v>
+        <v>14.729634146341001</v>
       </c>
       <c r="E555" s="4">
-        <v>22.895795918367</v>
+        <v>23.344444444444001</v>
       </c>
     </row>
     <row r="556" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A556" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B556" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C556" s="3" t="s">
         <v>278</v>
       </c>
       <c r="D556" s="4">
-        <v>30.036000000000001</v>
+        <v>26.278947368421001</v>
       </c>
       <c r="E556" s="4">
-        <v>34.8996</v>
+        <v>44.982535211266999</v>
       </c>
     </row>
     <row r="557" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A557" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B557" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C557" s="3" t="s">
         <v>279</v>
       </c>
       <c r="D557" s="4">
-        <v>42.268000000000001</v>
+        <v>50.392352941176</v>
       </c>
       <c r="E557" s="4">
-        <v>59.291555555555</v>
+        <v>51.077073170730998</v>
       </c>
     </row>
     <row r="558" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A558" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B558" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C558" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D558" s="4">
-        <v>19.332058823529</v>
+        <v>23.167169811320001</v>
       </c>
       <c r="E558" s="4">
-        <v>25.500629921259002</v>
+        <v>26.763100775192999</v>
       </c>
     </row>
     <row r="559" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A559" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B559" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C559" s="3" t="s">
         <v>281</v>
       </c>
       <c r="D559" s="4">
-        <v>25.785217391303998</v>
+        <v>25.495416666665999</v>
       </c>
       <c r="E559" s="4">
-        <v>31.03088</v>
+        <v>28.816111111110999</v>
       </c>
     </row>
     <row r="560" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A560" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B560" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C560" s="3" t="s">
         <v>282</v>
       </c>
       <c r="D560" s="4">
-        <v>17.69125</v>
+        <v>15.032068965517</v>
       </c>
       <c r="E560" s="4">
-        <v>22.212203389830002</v>
+        <v>26.743559322033001</v>
       </c>
     </row>
     <row r="561" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A561" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B561" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C561" s="3" t="s">
         <v>283</v>
       </c>
       <c r="D561" s="4">
-        <v>23.042222222222001</v>
+        <v>23.37</v>
       </c>
       <c r="E561" s="4">
-        <v>32.35</v>
+        <v>34.459285714285002</v>
       </c>
     </row>
     <row r="562" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A562" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B562" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C562" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D562" s="4">
-        <v>18.592179487178999</v>
+        <v>19.67453488372</v>
       </c>
       <c r="E562" s="4">
-        <v>26.860896551724</v>
+        <v>28.259269841268999</v>
       </c>
     </row>
     <row r="563" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A563" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B563" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C563" s="3" t="s">
         <v>285</v>
       </c>
       <c r="D563" s="4">
-        <v>20.050249999999998</v>
+        <v>23.226623376622999</v>
       </c>
       <c r="E563" s="4">
-        <v>27.544183673469</v>
+        <v>32.445546558704002</v>
       </c>
     </row>
     <row r="564" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A564" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B564" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C564" s="3" t="s">
         <v>286</v>
       </c>
       <c r="D564" s="4">
-        <v>20.114000000000001</v>
+        <v>21.877073170730998</v>
       </c>
       <c r="E564" s="4">
-        <v>29.719285714285</v>
+        <v>28.384274193547999</v>
       </c>
     </row>
     <row r="565" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A565" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B565" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C565" s="3" t="s">
         <v>287</v>
       </c>
       <c r="D565" s="4">
-        <v>8.4860730593600007</v>
+        <v>9.9406315789470003</v>
       </c>
       <c r="E565" s="4">
-        <v>14.859811715480999</v>
+        <v>13.944513481828</v>
       </c>
     </row>
     <row r="566" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A566" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B566" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C566" s="3" t="s">
         <v>289</v>
       </c>
       <c r="D566" s="4">
-        <v>74.778461538461002</v>
+        <v>75.978571428571001</v>
       </c>
       <c r="E566" s="4">
-        <v>77.061052631577994</v>
+        <v>86.808999999999997</v>
       </c>
     </row>
     <row r="567" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A567" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B567" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C567" s="3" t="s">
         <v>290</v>
       </c>
       <c r="D567" s="4">
-        <v>22.36652173913</v>
+        <v>19.292000000000002</v>
       </c>
       <c r="E567" s="4">
-        <v>25.565490196077999</v>
+        <v>29.125658362989</v>
       </c>
     </row>
     <row r="568" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A568" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B568" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C568" s="3" t="s">
         <v>291</v>
       </c>
       <c r="D568" s="4">
-        <v>17.078749999999999</v>
+        <v>16.453589743588999</v>
       </c>
       <c r="E568" s="4">
-        <v>23.922146596857999</v>
+        <v>22.327493606137999</v>
       </c>
     </row>
     <row r="569" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A569" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B569" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C569" s="3" t="s">
         <v>292</v>
       </c>
       <c r="D569" s="4">
-        <v>28.246666666665998</v>
+        <v>37.265000000000001</v>
       </c>
       <c r="E569" s="4">
-        <v>48.194814814814002</v>
+        <v>61.676774193547999</v>
       </c>
     </row>
     <row r="570" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A570" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B570" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C570" s="3" t="s">
         <v>293</v>
       </c>
       <c r="D570" s="4">
-        <v>48.667999999999999</v>
+        <v>50.65</v>
       </c>
       <c r="E570" s="4">
-        <v>64.878571428570993</v>
+        <v>104.02181818181801</v>
       </c>
     </row>
     <row r="571" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A571" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B571" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C571" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D571" s="4">
-        <v>6.4565569620250001</v>
+        <v>6.4325298329349998</v>
       </c>
       <c r="E571" s="4">
-        <v>14.736276923076</v>
+        <v>14.104657461497</v>
       </c>
     </row>
     <row r="572" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A572" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B572" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C572" s="3" t="s">
         <v>295</v>
       </c>
       <c r="D572" s="4">
-        <v>10.294888888888</v>
+        <v>9.2896470588230002</v>
       </c>
       <c r="E572" s="4">
-        <v>20.520253521126001</v>
+        <v>20.109803278687998</v>
       </c>
     </row>
     <row r="573" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A573" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B573" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C573" s="3" t="s">
         <v>296</v>
       </c>
       <c r="D573" s="4">
-        <v>15.05</v>
+        <v>18.033777777777001</v>
       </c>
       <c r="E573" s="4">
-        <v>30.013873239435998</v>
+        <v>30.225766871165</v>
       </c>
     </row>
     <row r="574" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A574" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B574" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C574" s="3" t="s">
         <v>297</v>
       </c>
       <c r="D574" s="4">
-        <v>24.444615384614998</v>
+        <v>28.956666666665999</v>
       </c>
       <c r="E574" s="4">
-        <v>37.182812499999997</v>
+        <v>42.445714285713997</v>
       </c>
     </row>
     <row r="575" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A575" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B575" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C575" s="3" t="s">
         <v>298</v>
       </c>
       <c r="D575" s="4">
-        <v>19.464337349396999</v>
+        <v>20.124242424241999</v>
       </c>
       <c r="E575" s="4">
-        <v>26.560456989247001</v>
+        <v>26.095314533621998</v>
       </c>
     </row>
     <row r="576" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A576" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B576" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C576" s="3" t="s">
         <v>299</v>
       </c>
       <c r="D576" s="4">
-        <v>40.901481481480999</v>
+        <v>35.130000000000003</v>
       </c>
       <c r="E576" s="4">
-        <v>52.147790697673997</v>
+        <v>54.150481927709997</v>
       </c>
     </row>
     <row r="577" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A577" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B577" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C577" s="3" t="s">
         <v>300</v>
       </c>
       <c r="D577" s="4">
-        <v>31.971875000000001</v>
+        <v>28.503636363636002</v>
       </c>
       <c r="E577" s="4">
-        <v>31.445454545454002</v>
+        <v>47.615128205128002</v>
       </c>
     </row>
     <row r="578" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A578" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B578" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C578" s="3" t="s">
         <v>301</v>
       </c>
       <c r="D578" s="4">
-        <v>25.577391304347</v>
+        <v>46.722222222222001</v>
       </c>
       <c r="E578" s="4">
-        <v>39.911714285713998</v>
+        <v>40.868833333333001</v>
       </c>
     </row>
     <row r="579" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A579" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B579" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C579" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D579" s="4">
-        <v>33.51</v>
+        <v>33.203571428571003</v>
       </c>
       <c r="E579" s="4">
-        <v>48.566703296702997</v>
+        <v>55.040113636363003</v>
       </c>
     </row>
     <row r="580" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A580" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B580" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C580" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D580" s="4">
-        <v>35.717647058822998</v>
+        <v>32.684117647058002</v>
       </c>
       <c r="E580" s="4">
-        <v>46.261948051948004</v>
+        <v>53.872166666665997</v>
       </c>
     </row>
     <row r="581" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A581" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B581" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C581" s="3" t="s">
         <v>304</v>
       </c>
       <c r="D581" s="4">
-        <v>7.521792873051</v>
+        <v>7.6662153846149996</v>
       </c>
       <c r="E581" s="4">
-        <v>13.502054766316</v>
+        <v>13.881139559286</v>
       </c>
     </row>
     <row r="582" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A582" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B582" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C582" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D582" s="4">
-        <v>32.923999999999999</v>
+        <v>35.004800000000003</v>
       </c>
       <c r="E582" s="4">
-        <v>43.445681818181001</v>
+        <v>45.3095</v>
       </c>
     </row>
     <row r="583" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A583" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B583" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C583" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D583" s="4">
-        <v>16.100470588235002</v>
+        <v>17.673292682926</v>
       </c>
       <c r="E583" s="4">
-        <v>24.482693498452001</v>
+        <v>21.669925187032</v>
       </c>
     </row>
     <row r="584" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A584" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B584" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C584" s="3" t="s">
         <v>307</v>
       </c>
       <c r="D584" s="4">
-        <v>7.99280632411</v>
+        <v>8.6675438596489993</v>
       </c>
       <c r="E584" s="4">
-        <v>15.775570175438</v>
+        <v>15.596781802863999</v>
       </c>
     </row>
     <row r="585" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A585" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B585" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C585" s="3" t="s">
         <v>308</v>
       </c>
       <c r="D585" s="4">
-        <v>113.116666666667</v>
+        <v>33.976666666665999</v>
       </c>
       <c r="E585" s="4">
-        <v>78.251000000000005</v>
+        <v>79.588181818180999</v>
       </c>
     </row>
     <row r="586" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A586" s="3" t="s">
         <v>310</v>
       </c>
       <c r="B586" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C586" s="3" t="s">
         <v>309</v>
       </c>
       <c r="D586" s="4">
-        <v>26.330285714285001</v>
+        <v>33.272413793102999</v>
       </c>
       <c r="E586" s="4">
-        <v>39.652758620688999</v>
+        <v>34.440097087378</v>
       </c>
     </row>
     <row r="587" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A587" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B587" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C587" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D587" s="4">
-        <v>5.1764140189179999</v>
+        <v>5.0214400458970001</v>
       </c>
       <c r="E587" s="4">
-        <v>12.772820991175999</v>
+        <v>12.847532634105001</v>
       </c>
     </row>
     <row r="588" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A588" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B588" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C588" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D588" s="4">
-        <v>6.7392810457510004</v>
+        <v>6.6686490939040004</v>
       </c>
       <c r="E588" s="4">
-        <v>13.369301213681</v>
+        <v>13.624408644400001</v>
       </c>
     </row>
     <row r="589" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A589" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B589" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C589" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D589" s="4">
-        <v>6.444434782608</v>
+        <v>6.089609609609</v>
       </c>
       <c r="E589" s="4">
-        <v>14.566526666666</v>
+        <v>14.855672749768001</v>
       </c>
     </row>
     <row r="590" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A590" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B590" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C590" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D590" s="4">
-        <v>8.7299809160299997</v>
+        <v>9.268512720156</v>
       </c>
       <c r="E590" s="4">
-        <v>18.233424449506</v>
+        <v>19.076259231904999</v>
       </c>
     </row>
     <row r="591" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A591" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B591" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C591" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D591" s="4">
-        <v>17.468148148148</v>
+        <v>17.137272727271998</v>
       </c>
       <c r="E591" s="4">
-        <v>30.328620689655001</v>
+        <v>35.034631578947</v>
       </c>
     </row>
     <row r="592" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A592" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B592" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C592" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D592" s="4">
-        <v>9.6628087167069996</v>
+        <v>9.8479202279199995</v>
       </c>
       <c r="E592" s="4">
-        <v>19.888430813124</v>
+        <v>20.948915989159001</v>
       </c>
     </row>
     <row r="593" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A593" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B593" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C593" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D593" s="4">
-        <v>20.1295</v>
+        <v>17.440909090908999</v>
       </c>
       <c r="E593" s="4">
-        <v>34.805915492956998</v>
+        <v>38.137608695651998</v>
       </c>
     </row>
     <row r="594" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A594" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B594" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C594" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D594" s="4">
-        <v>15.297946428571001</v>
+        <v>15.524198473282</v>
       </c>
       <c r="E594" s="4">
-        <v>24.689237918214999</v>
+        <v>28.385140388768001</v>
       </c>
     </row>
     <row r="595" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A595" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B595" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C595" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D595" s="4">
-        <v>15.35776744186</v>
+        <v>14.934973544972999</v>
       </c>
       <c r="E595" s="4">
-        <v>26.618153409089999</v>
+        <v>28.672967542502999</v>
       </c>
     </row>
     <row r="596" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A596" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B596" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C596" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D596" s="4">
-        <v>12.085796344646999</v>
+        <v>12.918797653958</v>
       </c>
       <c r="E596" s="4">
-        <v>21.935200543846999</v>
+        <v>22.928941761362999</v>
       </c>
     </row>
     <row r="597" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A597" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B597" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C597" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D597" s="4">
-        <v>13.998518518518001</v>
+        <v>17.433103448274998</v>
       </c>
       <c r="E597" s="4">
-        <v>26.9</v>
+        <v>30.961858407078999</v>
       </c>
     </row>
     <row r="598" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A598" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B598" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C598" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D598" s="4">
-        <v>25.266249999999999</v>
+        <v>23.562000000000001</v>
       </c>
       <c r="E598" s="4">
-        <v>41.484545454545</v>
+        <v>46.110294117647001</v>
       </c>
     </row>
     <row r="599" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A599" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B599" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C599" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D599" s="4">
-        <v>8.1476904761900002</v>
+        <v>8.0904615384609997</v>
       </c>
       <c r="E599" s="4">
-        <v>16.032617030762001</v>
+        <v>16.576356877323001</v>
       </c>
     </row>
     <row r="600" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A600" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B600" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C600" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D600" s="4">
-        <v>25.789230769229999</v>
+        <v>25.397272727272</v>
       </c>
       <c r="E600" s="4">
-        <v>39.881250000000001</v>
+        <v>39.3675</v>
       </c>
     </row>
     <row r="601" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A601" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B601" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C601" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D601" s="4">
-        <v>12.814064516128999</v>
+        <v>15.648888888887999</v>
       </c>
       <c r="E601" s="4">
-        <v>25.97861751152</v>
+        <v>26.350942812983</v>
       </c>
     </row>
     <row r="602" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A602" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B602" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C602" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D602" s="4">
-        <v>7.189380504991</v>
+        <v>7.1942450142450003</v>
       </c>
       <c r="E602" s="4">
-        <v>15.055219535380999</v>
+        <v>15.850301357517001</v>
       </c>
     </row>
     <row r="603" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A603" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B603" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C603" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D603" s="4">
-        <v>14.447828947368</v>
+        <v>12.470416666666001</v>
       </c>
       <c r="E603" s="4">
-        <v>23.841211656441001</v>
+        <v>22.563950233280998</v>
       </c>
     </row>
     <row r="604" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A604" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B604" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C604" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D604" s="4">
-        <v>38.045555555554998</v>
+        <v>28.816666666665999</v>
       </c>
       <c r="E604" s="4">
-        <v>47.3384</v>
+        <v>48.838461538460997</v>
       </c>
     </row>
     <row r="605" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A605" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B605" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C605" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D605" s="4">
-        <v>23.148333333332999</v>
+        <v>25.118333333332998</v>
       </c>
       <c r="E605" s="4">
-        <v>39.047246376811003</v>
+        <v>32.153962264150003</v>
       </c>
     </row>
     <row r="606" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A606" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B606" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C606" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D606" s="4">
-        <v>7.8445882352940002</v>
+        <v>8.5311494252869995</v>
       </c>
       <c r="E606" s="4">
-        <v>13.663719376392001</v>
+        <v>14.946933005530999</v>
       </c>
     </row>
     <row r="607" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A607" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B607" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C607" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D607" s="4">
-        <v>32.789310344827001</v>
+        <v>32.456363636363001</v>
       </c>
       <c r="E607" s="4">
-        <v>41.301858407079003</v>
+        <v>42.719871794870997</v>
       </c>
     </row>
     <row r="608" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A608" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B608" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C608" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D608" s="4">
-        <v>20.886071428571</v>
+        <v>19.663043478260001</v>
       </c>
       <c r="E608" s="4">
-        <v>34.027788461538002</v>
+        <v>32.369277108433003</v>
       </c>
     </row>
     <row r="609" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A609" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B609" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C609" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D609" s="4">
-        <v>13.765750000000001</v>
+        <v>18.196285714285001</v>
       </c>
       <c r="E609" s="4">
-        <v>25.760724637681001</v>
+        <v>26.717283236994</v>
       </c>
     </row>
     <row r="610" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A610" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B610" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C610" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D610" s="4">
-        <v>8.1055315870569995</v>
+        <v>7.0800405405399998</v>
       </c>
       <c r="E610" s="4">
-        <v>16.116796388543001</v>
+        <v>15.394546884833</v>
       </c>
     </row>
     <row r="611" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A611" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B611" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C611" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D611" s="4">
-        <v>14.539818181817999</v>
+        <v>13.344651162790001</v>
       </c>
       <c r="E611" s="4">
-        <v>27.464261363635998</v>
+        <v>24.536103896103</v>
       </c>
     </row>
     <row r="612" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A612" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B612" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C612" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D612" s="4">
-        <v>9.3518763557480007</v>
+        <v>8.96875</v>
       </c>
       <c r="E612" s="4">
-        <v>15.392759576612001</v>
+        <v>15.214621085345</v>
       </c>
     </row>
     <row r="613" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A613" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B613" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C613" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D613" s="4">
-        <v>7.3347206385400003</v>
+        <v>7.5130033003300003</v>
       </c>
       <c r="E613" s="4">
-        <v>15.176303387334</v>
+        <v>15.044663865545999</v>
       </c>
     </row>
     <row r="614" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A614" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B614" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C614" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D614" s="4">
-        <v>19.335000000000001</v>
+        <v>17.580416666666</v>
       </c>
       <c r="E614" s="4">
-        <v>28.085686274509001</v>
+        <v>29.672105263157</v>
       </c>
     </row>
     <row r="615" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A615" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B615" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C615" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D615" s="4">
-        <v>19.110535714285</v>
+        <v>18.919791666666001</v>
       </c>
       <c r="E615" s="4">
-        <v>28.408888888888001</v>
+        <v>27.088773006135</v>
       </c>
     </row>
     <row r="616" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A616" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B616" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C616" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D616" s="4">
-        <v>27.713684210526001</v>
+        <v>26.623043478260001</v>
       </c>
       <c r="E616" s="4">
-        <v>39.736421052631002</v>
+        <v>40.808734177215001</v>
       </c>
     </row>
     <row r="617" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A617" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B617" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C617" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D617" s="4">
-        <v>14.296363636362999</v>
+        <v>14.693333333332999</v>
       </c>
       <c r="E617" s="4">
-        <v>23.559468085106001</v>
+        <v>25.066463414634001</v>
       </c>
     </row>
     <row r="618" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A618" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B618" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C618" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D618" s="4">
-        <v>7.4252398373980002</v>
+        <v>7.5080542635649996</v>
       </c>
       <c r="E618" s="4">
-        <v>15.022572830659</v>
+        <v>14.676658192090001</v>
       </c>
     </row>
     <row r="619" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A619" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B619" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C619" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D619" s="4">
-        <v>6.422962962962</v>
+        <v>5.8750909090899999</v>
       </c>
       <c r="E619" s="4">
-        <v>14.454880382775</v>
+        <v>13.407477876106</v>
       </c>
     </row>
     <row r="620" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A620" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B620" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C620" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D620" s="4">
-        <v>15.924181818180999</v>
+        <v>13.558888888887999</v>
       </c>
       <c r="E620" s="4">
-        <v>27.130862533692</v>
+        <v>24.983695652173001</v>
       </c>
     </row>
     <row r="621" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A621" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B621" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C621" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D621" s="4">
-        <v>9.098187134502</v>
+        <v>9.5138541666660004</v>
       </c>
       <c r="E621" s="4">
-        <v>17.010163934426</v>
+        <v>17.026857785272</v>
       </c>
     </row>
     <row r="622" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A622" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B622" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C622" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D622" s="4">
-        <v>13.973333333333001</v>
+        <v>11.800178571428001</v>
       </c>
       <c r="E622" s="4">
-        <v>23.52235576923</v>
+        <v>26.162432432431999</v>
       </c>
     </row>
     <row r="623" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A623" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B623" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C623" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D623" s="4">
-        <v>17.739629629629</v>
+        <v>16.895777777776999</v>
       </c>
       <c r="E623" s="4">
-        <v>28.054112676056</v>
+        <v>26.601232876712</v>
       </c>
     </row>
     <row r="624" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A624" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B624" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C624" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D624" s="4">
-        <v>11.210590476189999</v>
+        <v>10.732293233082</v>
       </c>
       <c r="E624" s="4">
-        <v>18.617307850389999</v>
+        <v>17.411609195402001</v>
       </c>
     </row>
     <row r="625" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A625" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B625" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C625" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D625" s="4">
-        <v>14.048943661971</v>
+        <v>13.098014440432999</v>
       </c>
       <c r="E625" s="4">
-        <v>21.413504823151001</v>
+        <v>19.889171548117002</v>
       </c>
     </row>
     <row r="626" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A626" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B626" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C626" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D626" s="4">
-        <v>17.302631578947</v>
+        <v>13.792222222222</v>
       </c>
       <c r="E626" s="4">
-        <v>29.277397260274</v>
+        <v>29.026439393939</v>
       </c>
     </row>
     <row r="627" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A627" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B627" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C627" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D627" s="4">
-        <v>11.083969465648</v>
+        <v>10.6673828125</v>
       </c>
       <c r="E627" s="4">
-        <v>20.404126984127</v>
+        <v>17.693561058924001</v>
       </c>
     </row>
     <row r="628" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A628" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B628" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C628" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D628" s="4">
-        <v>7.8648387096769996</v>
+        <v>7.0272043010749998</v>
       </c>
       <c r="E628" s="4">
-        <v>15.116998928188</v>
+        <v>15.538427299703001</v>
       </c>
     </row>
     <row r="629" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A629" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B629" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C629" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D629" s="4">
-        <v>15.555769230769</v>
+        <v>16.726875</v>
       </c>
       <c r="E629" s="4">
-        <v>22.720105263156999</v>
+        <v>20.897540983606</v>
       </c>
     </row>
     <row r="630" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A630" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B630" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C630" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D630" s="4">
-        <v>11.9945</v>
+        <v>11.025777777777</v>
       </c>
       <c r="E630" s="4">
-        <v>17.612874999999999</v>
+        <v>20.548322981365999</v>
       </c>
     </row>
     <row r="631" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A631" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B631" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C631" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D631" s="4">
-        <v>15.0265</v>
+        <v>12.915932203389</v>
       </c>
       <c r="E631" s="4">
-        <v>22.521485714284999</v>
+        <v>21.973989071038002</v>
       </c>
     </row>
     <row r="632" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A632" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B632" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C632" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D632" s="4">
-        <v>15.664117647057999</v>
+        <v>21.751111111111001</v>
       </c>
       <c r="E632" s="4">
-        <v>25.070746268655999</v>
+        <v>27.257000000000001</v>
       </c>
     </row>
     <row r="633" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A633" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B633" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C633" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D633" s="4">
-        <v>30.040256410255999</v>
+        <v>28.98</v>
       </c>
       <c r="E633" s="4">
-        <v>40.888809523809002</v>
+        <v>41.225846153846</v>
       </c>
     </row>
     <row r="634" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A634" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B634" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C634" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D634" s="4">
-        <v>11.740492424241999</v>
+        <v>9.1119047619040003</v>
       </c>
       <c r="E634" s="4">
-        <v>19.504087523277001</v>
+        <v>18.230709555345001</v>
       </c>
     </row>
     <row r="635" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A635" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B635" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C635" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D635" s="4">
-        <v>27.233157894735999</v>
+        <v>28.785833333332999</v>
       </c>
       <c r="E635" s="4">
-        <v>51.160845070421999</v>
+        <v>48.113111111111003</v>
       </c>
     </row>
     <row r="636" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A636" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B636" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C636" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D636" s="4">
-        <v>11.983333333333</v>
+        <v>12.648199999999999</v>
       </c>
       <c r="E636" s="4">
-        <v>22.792107279692999</v>
+        <v>20.757542372881002</v>
       </c>
     </row>
     <row r="637" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A637" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B637" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C637" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D637" s="4">
-        <v>9.5886222910210002</v>
+        <v>8.9039821882950001</v>
       </c>
       <c r="E637" s="4">
-        <v>17.748409225309999</v>
+        <v>18.096163745891999</v>
       </c>
     </row>
     <row r="638" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A638" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B638" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C638" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D638" s="4">
-        <v>14.733865979380999</v>
+        <v>12.134114285714</v>
       </c>
       <c r="E638" s="4">
-        <v>25.040042134831001</v>
+        <v>23.116994047618999</v>
       </c>
     </row>
     <row r="639" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A639" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B639" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C639" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D639" s="4">
-        <v>20.289423076923001</v>
+        <v>21.7425</v>
       </c>
       <c r="E639" s="4">
-        <v>34.714304932734997</v>
+        <v>36.773018867924002</v>
       </c>
     </row>
     <row r="640" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A640" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B640" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C640" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D640" s="4">
-        <v>13.535084745761999</v>
+        <v>13.098554216867001</v>
       </c>
       <c r="E640" s="4">
-        <v>20.526176066024</v>
+        <v>21.439097127223</v>
       </c>
     </row>
     <row r="641" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A641" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B641" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C641" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D641" s="4">
-        <v>21.462391304347001</v>
+        <v>21.431857142857002</v>
       </c>
       <c r="E641" s="4">
-        <v>36.962800000000001</v>
+        <v>39.470199999999998</v>
       </c>
     </row>
     <row r="642" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A642" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B642" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C642" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D642" s="4">
-        <v>20.594285714285</v>
+        <v>19.305555555554999</v>
       </c>
       <c r="E642" s="4">
-        <v>28.644204545453999</v>
+        <v>32.483020833333001</v>
       </c>
     </row>
     <row r="643" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A643" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B643" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C643" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D643" s="4">
-        <v>7.9054465334900001</v>
+        <v>7.6311907983760001</v>
       </c>
       <c r="E643" s="4">
-        <v>15.300308697610999</v>
+        <v>15.465329124283</v>
       </c>
     </row>
     <row r="644" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A644" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B644" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C644" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D644" s="4">
-        <v>30.84</v>
+        <v>33.716111111110997</v>
       </c>
       <c r="E644" s="4">
-        <v>51.230416666666002</v>
+        <v>54.772592592591998</v>
       </c>
     </row>
     <row r="645" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A645" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B645" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C645" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D645" s="4">
-        <v>17.352465753423999</v>
+        <v>15.847425742574</v>
       </c>
       <c r="E645" s="4">
-        <v>25.609384615383998</v>
+        <v>26.877708333333</v>
       </c>
     </row>
     <row r="646" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A646" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B646" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C646" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D646" s="4">
-        <v>14.823877551020001</v>
+        <v>15.844363636362999</v>
       </c>
       <c r="E646" s="4">
-        <v>25.323788546254999</v>
+        <v>28.304965517241001</v>
       </c>
     </row>
     <row r="647" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A647" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B647" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C647" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D647" s="4">
-        <v>20.735151515150999</v>
+        <v>18.06159090909</v>
       </c>
       <c r="E647" s="4">
-        <v>28.199306930693002</v>
+        <v>28.952692307692001</v>
       </c>
     </row>
     <row r="648" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A648" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B648" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C648" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D648" s="4">
-        <v>8.9588108108100002</v>
+        <v>8.1220053475929994</v>
       </c>
       <c r="E648" s="4">
-        <v>15.257209668943</v>
+        <v>16.326131664853001</v>
       </c>
     </row>
     <row r="649" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A649" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B649" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C649" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D649" s="4">
-        <v>14.130810810810001</v>
+        <v>15.427325581394999</v>
       </c>
       <c r="E649" s="4">
-        <v>28.354589552238</v>
+        <v>26.282975778546</v>
       </c>
     </row>
     <row r="650" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A650" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B650" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C650" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D650" s="4">
-        <v>10.846184210525999</v>
+        <v>15.632666666665999</v>
       </c>
       <c r="E650" s="4">
-        <v>22.488258706467001</v>
+        <v>23.939710743801001</v>
       </c>
     </row>
     <row r="651" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A651" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B651" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C651" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D651" s="4">
-        <v>23.24</v>
+        <v>31.603333333333001</v>
       </c>
       <c r="E651" s="4">
-        <v>44.843600000000002</v>
+        <v>48.386842105263</v>
       </c>
     </row>
     <row r="652" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A652" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B652" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C652" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D652" s="4">
-        <v>21.166851851851</v>
+        <v>25.220714285713999</v>
       </c>
       <c r="E652" s="4">
-        <v>31.820191082802001</v>
+        <v>33.266759776535999</v>
       </c>
     </row>
     <row r="653" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A653" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B653" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C653" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D653" s="4">
-        <v>24.674255319147999</v>
+        <v>24.779298245614001</v>
       </c>
       <c r="E653" s="4">
-        <v>26.255027624309001</v>
+        <v>31.362167487684001</v>
       </c>
     </row>
     <row r="654" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A654" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B654" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C654" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D654" s="4">
-        <v>26.894285714285001</v>
+        <v>37.880000000000003</v>
       </c>
       <c r="E654" s="4">
-        <v>38.696818181818003</v>
+        <v>52.022857142856999</v>
       </c>
     </row>
     <row r="655" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A655" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B655" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C655" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D655" s="4">
-        <v>23.216315789473001</v>
+        <v>26.398947368420998</v>
       </c>
       <c r="E655" s="4">
-        <v>31.309374999999999</v>
+        <v>34.87475409836</v>
       </c>
     </row>
     <row r="656" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A656" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B656" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C656" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D656" s="4">
-        <v>26.964375</v>
+        <v>27.599285714284999</v>
       </c>
       <c r="E656" s="4">
-        <v>42.891904761904001</v>
+        <v>44.071744186045997</v>
       </c>
     </row>
     <row r="657" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A657" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B657" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C657" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D657" s="4">
-        <v>7.1855259026680001</v>
+        <v>7.208069179143</v>
       </c>
       <c r="E657" s="4">
-        <v>13.711872960848</v>
+        <v>14.344753477905</v>
       </c>
     </row>
     <row r="658" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A658" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B658" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C658" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D658" s="4">
-        <v>16.918741721854001</v>
+        <v>16.815592105263001</v>
       </c>
       <c r="E658" s="4">
-        <v>27.912218934910999</v>
+        <v>27.746971235194</v>
       </c>
     </row>
     <row r="659" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A659" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B659" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C659" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D659" s="4">
-        <v>12.099736842104999</v>
+        <v>13.566607142857</v>
       </c>
       <c r="E659" s="4">
-        <v>19.06534375</v>
+        <v>20.890342679126999</v>
       </c>
     </row>
     <row r="660" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A660" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B660" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C660" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D660" s="4">
-        <v>20.189642857142001</v>
+        <v>20.751818181817999</v>
       </c>
       <c r="E660" s="4">
-        <v>29.433088235294001</v>
+        <v>31.553888888888</v>
       </c>
     </row>
     <row r="661" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A661" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B661" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C661" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D661" s="4">
-        <v>10.085264900662001</v>
+        <v>10.135909090908999</v>
       </c>
       <c r="E661" s="4">
-        <v>16.759922540666</v>
+        <v>15.519377559377</v>
       </c>
     </row>
     <row r="662" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A662" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B662" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C662" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D662" s="4">
-        <v>30.102592592592</v>
+        <v>36.543333333333003</v>
       </c>
       <c r="E662" s="4">
-        <v>60.255660377357998</v>
+        <v>53.299777777777003</v>
       </c>
     </row>
     <row r="663" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A663" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B663" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C663" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D663" s="4">
-        <v>10.569813432835</v>
+        <v>9.7987412587409999</v>
       </c>
       <c r="E663" s="4">
-        <v>17.760426829267999</v>
+        <v>18.4224071991</v>
       </c>
     </row>
     <row r="664" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A664" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B664" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C664" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D664" s="4">
-        <v>22.946521739129999</v>
+        <v>19.71868852459</v>
       </c>
       <c r="E664" s="4">
-        <v>29.340402684562999</v>
+        <v>34.060157480314999</v>
       </c>
     </row>
     <row r="665" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A665" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B665" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C665" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D665" s="4">
-        <v>12.514757281553001</v>
+        <v>11.323186813186</v>
       </c>
       <c r="E665" s="4">
-        <v>18.403136842104999</v>
+        <v>19.201772151897998</v>
       </c>
     </row>
     <row r="666" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A666" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B666" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C666" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D666" s="4">
-        <v>22.455833333333</v>
+        <v>27.510909090908999</v>
       </c>
       <c r="E666" s="4">
-        <v>36.766122448978997</v>
+        <v>34.990322580645</v>
       </c>
     </row>
     <row r="667" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A667" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B667" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C667" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D667" s="4">
-        <v>19.514687500000001</v>
+        <v>20.548461538461002</v>
       </c>
       <c r="E667" s="4">
-        <v>31.792100000000001</v>
+        <v>31.971566265060002</v>
       </c>
     </row>
     <row r="668" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A668" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B668" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C668" s="3" t="s">
         <v>94</v>
       </c>
       <c r="D668" s="4">
-        <v>11.862631578946999</v>
+        <v>11.067511111110999</v>
       </c>
       <c r="E668" s="4">
-        <v>20.457615384615</v>
+        <v>19.537973333332999</v>
       </c>
     </row>
     <row r="669" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A669" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B669" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C669" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D669" s="4">
-        <v>17.322777777776999</v>
+        <v>20.743888888888002</v>
       </c>
       <c r="E669" s="4">
-        <v>34.583366336632999</v>
+        <v>31.406315789472998</v>
       </c>
     </row>
     <row r="670" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A670" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B670" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C670" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D670" s="4">
-        <v>24.414074074074001</v>
+        <v>20.711896551723999</v>
       </c>
       <c r="E670" s="4">
-        <v>34.737236363636001</v>
+        <v>37.584127659574001</v>
       </c>
     </row>
     <row r="671" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A671" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B671" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C671" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D671" s="4">
-        <v>7.7799228791769997</v>
+        <v>8.0577398720679998</v>
       </c>
       <c r="E671" s="4">
-        <v>14.804611987381</v>
+        <v>15.382841260037001</v>
       </c>
     </row>
     <row r="672" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A672" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B672" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C672" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D672" s="4">
-        <v>8.2778285714279995</v>
+        <v>8.4886896551719992</v>
       </c>
       <c r="E672" s="4">
-        <v>18.051633663366001</v>
+        <v>17.757864077669002</v>
       </c>
     </row>
     <row r="673" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A673" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B673" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C673" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D673" s="4">
-        <v>27.617333333333001</v>
+        <v>14.934285714285</v>
       </c>
       <c r="E673" s="4">
-        <v>27.909830508473998</v>
+        <v>29.424761904760999</v>
       </c>
     </row>
     <row r="674" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A674" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B674" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C674" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D674" s="4">
-        <v>15.809784946236</v>
+        <v>14.798928571428</v>
       </c>
       <c r="E674" s="4">
-        <v>22.514311926605</v>
+        <v>20.643750000000001</v>
       </c>
     </row>
     <row r="675" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A675" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B675" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C675" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D675" s="4">
-        <v>33.338181818180999</v>
+        <v>17.038571428571</v>
       </c>
       <c r="E675" s="4">
-        <v>49.879090909090003</v>
+        <v>44.734634146341001</v>
       </c>
     </row>
     <row r="676" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A676" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B676" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C676" s="3" t="s">
         <v>102</v>
       </c>
       <c r="D676" s="4">
-        <v>36.545000000000002</v>
+        <v>34.955652173913002</v>
       </c>
       <c r="E676" s="4">
-        <v>52.366341463414003</v>
+        <v>44.176000000000002</v>
       </c>
     </row>
     <row r="677" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A677" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B677" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C677" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D677" s="4">
-        <v>41.077142857142</v>
+        <v>33.828000000000003</v>
       </c>
       <c r="E677" s="4">
-        <v>74.468571428570996</v>
+        <v>54.219565217391001</v>
       </c>
     </row>
     <row r="678" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A678" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B678" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C678" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D678" s="4">
-        <v>29.151250000000001</v>
+        <v>32.648571428571003</v>
       </c>
       <c r="E678" s="4">
-        <v>56.261333333332999</v>
+        <v>51.515599999999999</v>
       </c>
     </row>
     <row r="679" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A679" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B679" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C679" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D679" s="4">
-        <v>19.397920792078999</v>
+        <v>16.361388888888001</v>
       </c>
       <c r="E679" s="4">
-        <v>31.400364741640999</v>
+        <v>31.500597484276</v>
       </c>
     </row>
     <row r="680" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A680" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B680" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C680" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D680" s="4">
-        <v>29.662500000000001</v>
+        <v>28.969411764705001</v>
       </c>
       <c r="E680" s="4">
-        <v>42.978367346938001</v>
+        <v>46.632083333333</v>
       </c>
     </row>
     <row r="681" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A681" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B681" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C681" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D681" s="4">
-        <v>12.441103202847</v>
+        <v>11.945836575874999</v>
       </c>
       <c r="E681" s="4">
-        <v>22.447977528089002</v>
+        <v>20.508262032085</v>
       </c>
     </row>
     <row r="682" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A682" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B682" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C682" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D682" s="4">
-        <v>6.9136154070610001</v>
+        <v>6.8496012994679996</v>
       </c>
       <c r="E682" s="4">
-        <v>16.147052364284999</v>
+        <v>16.070587461032002</v>
       </c>
     </row>
     <row r="683" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A683" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B683" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C683" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D683" s="4">
-        <v>13.144545454545</v>
+        <v>14.768832116787999</v>
       </c>
       <c r="E683" s="4">
-        <v>25.312292358804001</v>
+        <v>23.998982758619999</v>
       </c>
     </row>
     <row r="684" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A684" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B684" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C684" s="3" t="s">
         <v>110</v>
       </c>
       <c r="D684" s="4">
-        <v>23.636666666665999</v>
+        <v>23.359032258064001</v>
       </c>
       <c r="E684" s="4">
-        <v>33.469316770185998</v>
+        <v>39.592920353982002</v>
       </c>
     </row>
     <row r="685" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A685" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B685" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C685" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D685" s="4">
-        <v>8.9860103626939996</v>
+        <v>9.0161111111109999</v>
       </c>
       <c r="E685" s="4">
-        <v>18.869896755161999</v>
+        <v>17.70063172043</v>
       </c>
     </row>
     <row r="686" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A686" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B686" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C686" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D686" s="4">
-        <v>57.950833333333001</v>
+        <v>41.874000000000002</v>
       </c>
       <c r="E686" s="4">
-        <v>49.35</v>
+        <v>67.042352941176006</v>
       </c>
     </row>
     <row r="687" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A687" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B687" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C687" s="3" t="s">
         <v>113</v>
       </c>
       <c r="D687" s="4">
-        <v>33.948461538460997</v>
+        <v>38.003513513512999</v>
       </c>
       <c r="E687" s="4">
-        <v>40.521704545454</v>
+        <v>40.164285714285</v>
       </c>
     </row>
     <row r="688" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A688" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B688" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C688" s="3" t="s">
         <v>114</v>
       </c>
       <c r="D688" s="4">
-        <v>28.322463768115</v>
+        <v>21.72609375</v>
       </c>
       <c r="E688" s="4">
-        <v>34.37409090909</v>
+        <v>31.668653846152999</v>
       </c>
     </row>
     <row r="689" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A689" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B689" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C689" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D689" s="4">
-        <v>25.263000000000002</v>
+        <v>22.924375000000001</v>
       </c>
       <c r="E689" s="4">
-        <v>41.451960784313002</v>
+        <v>36.062272727272003</v>
       </c>
     </row>
     <row r="690" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A690" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B690" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C690" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D690" s="4">
-        <v>23.501612903224999</v>
+        <v>17.957551020408001</v>
       </c>
       <c r="E690" s="4">
-        <v>31.789607843136999</v>
+        <v>31.608017241378999</v>
       </c>
     </row>
     <row r="691" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A691" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B691" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C691" s="3" t="s">
         <v>117</v>
       </c>
       <c r="D691" s="4">
-        <v>12.813015267175</v>
+        <v>12.56110738255</v>
       </c>
       <c r="E691" s="4">
-        <v>22.386896162528</v>
+        <v>22.726457831325</v>
       </c>
     </row>
     <row r="692" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A692" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B692" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C692" s="3" t="s">
         <v>118</v>
       </c>
       <c r="D692" s="4">
-        <v>24.387894736842</v>
+        <v>29.780476190476001</v>
       </c>
       <c r="E692" s="4">
-        <v>41.843400000000003</v>
+        <v>39.606724137931003</v>
       </c>
     </row>
     <row r="693" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A693" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B693" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C693" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D693" s="4">
-        <v>12.863692946058</v>
+        <v>11.572736318407999</v>
       </c>
       <c r="E693" s="4">
-        <v>16.952365805168998</v>
+        <v>17.744650047937998</v>
       </c>
     </row>
     <row r="694" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A694" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B694" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C694" s="3" t="s">
         <v>121</v>
       </c>
       <c r="D694" s="4">
-        <v>22.59375</v>
+        <v>19.224752475247001</v>
       </c>
       <c r="E694" s="4">
-        <v>34.153880597014002</v>
+        <v>36.452946428571003</v>
       </c>
     </row>
     <row r="695" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A695" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B695" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C695" s="3" t="s">
         <v>122</v>
       </c>
       <c r="D695" s="4">
-        <v>16.605540540540002</v>
+        <v>18.327471264366999</v>
       </c>
       <c r="E695" s="4">
-        <v>23.470193236715001</v>
+        <v>22.198168316831001</v>
       </c>
     </row>
     <row r="696" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A696" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B696" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C696" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D696" s="4">
-        <v>27.308333333333</v>
+        <v>21.694117647058</v>
       </c>
       <c r="E696" s="4">
-        <v>32.154354838708997</v>
+        <v>31.149404761904002</v>
       </c>
     </row>
     <row r="697" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A697" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B697" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C697" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D697" s="4">
-        <v>45.295000000000002</v>
+        <v>28.782857142857001</v>
       </c>
       <c r="E697" s="4">
-        <v>44.095862068964998</v>
+        <v>50.07</v>
       </c>
     </row>
     <row r="698" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A698" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B698" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C698" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D698" s="4">
-        <v>31.068571428571001</v>
+        <v>27.543714285714</v>
       </c>
       <c r="E698" s="4">
-        <v>38.198030303030002</v>
+        <v>42.286614173228003</v>
       </c>
     </row>
     <row r="699" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A699" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B699" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C699" s="3" t="s">
         <v>126</v>
       </c>
       <c r="D699" s="4">
-        <v>27.249743589743002</v>
+        <v>26.650666666666002</v>
       </c>
       <c r="E699" s="4">
-        <v>34.712129032257998</v>
+        <v>36.837142857141998</v>
       </c>
     </row>
     <row r="700" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A700" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B700" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C700" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D700" s="4">
-        <v>31.2</v>
+        <v>44.902500000000003</v>
       </c>
       <c r="E700" s="4">
-        <v>43.485999999999997</v>
+        <v>58.976363636362997</v>
       </c>
     </row>
     <row r="701" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A701" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B701" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C701" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D701" s="4">
-        <v>39.147857142856999</v>
+        <v>29.172499999999999</v>
       </c>
       <c r="E701" s="4">
-        <v>39.178478260868999</v>
+        <v>47.428775510203998</v>
       </c>
     </row>
     <row r="702" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A702" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B702" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C702" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D702" s="4">
-        <v>36.731250000000003</v>
+        <v>35.088000000000001</v>
       </c>
       <c r="E702" s="4">
-        <v>47.683181818180998</v>
+        <v>45.6328125</v>
       </c>
     </row>
     <row r="703" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A703" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B703" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C703" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D703" s="4">
-        <v>19.3675</v>
+        <v>48.58</v>
       </c>
       <c r="E703" s="4">
-        <v>31.141428571428001</v>
+        <v>33.483076923075998</v>
       </c>
     </row>
     <row r="704" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A704" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B704" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C704" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D704" s="4">
-        <v>13.358034188034001</v>
+        <v>14.737299999999999</v>
       </c>
       <c r="E704" s="4">
-        <v>21.311197822141001</v>
+        <v>19.495276679841002</v>
       </c>
     </row>
     <row r="705" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A705" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B705" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C705" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D705" s="4">
-        <v>24.332738095238</v>
+        <v>22.078543046357002</v>
       </c>
       <c r="E705" s="4">
-        <v>29.846751879698999</v>
+        <v>30.566478102188999</v>
       </c>
     </row>
     <row r="706" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A706" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B706" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C706" s="3" t="s">
         <v>133</v>
       </c>
       <c r="D706" s="4">
-        <v>24.190833333333</v>
+        <v>23.052173913042999</v>
       </c>
       <c r="E706" s="4">
-        <v>34.291165048543</v>
+        <v>35.404672131147002</v>
       </c>
     </row>
     <row r="707" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A707" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B707" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C707" s="3" t="s">
         <v>134</v>
       </c>
       <c r="D707" s="4">
-        <v>35.396000000000001</v>
+        <v>14.445</v>
       </c>
       <c r="E707" s="4">
-        <v>34.990666666666002</v>
+        <v>45.634761904761</v>
       </c>
     </row>
     <row r="708" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A708" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B708" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C708" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D708" s="4">
-        <v>17.3704</v>
+        <v>17.423913043477999</v>
       </c>
       <c r="E708" s="4">
-        <v>23.122764227642001</v>
+        <v>20.566870229007002</v>
       </c>
     </row>
     <row r="709" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A709" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B709" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C709" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D709" s="4">
-        <v>37.246111111110999</v>
+        <v>36.831363636363001</v>
       </c>
       <c r="E709" s="4">
-        <v>45.370769230769</v>
+        <v>47.725909090908999</v>
       </c>
     </row>
     <row r="710" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A710" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B710" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C710" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D710" s="4">
-        <v>21.19</v>
+        <v>25.065000000000001</v>
       </c>
       <c r="E710" s="4">
-        <v>29.611125000000001</v>
+        <v>28.969605263157</v>
       </c>
     </row>
     <row r="711" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A711" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B711" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C711" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D711" s="4">
-        <v>8.5095585412659993</v>
+        <v>9.7416949152539996</v>
       </c>
       <c r="E711" s="4">
-        <v>14.081943146417</v>
+        <v>14.064732571006999</v>
       </c>
     </row>
     <row r="712" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A712" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B712" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C712" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D712" s="4">
-        <v>22.228333333333001</v>
+        <v>22.425000000000001</v>
       </c>
       <c r="E712" s="4">
-        <v>35.688235294117</v>
+        <v>24.555161290322001</v>
       </c>
     </row>
     <row r="713" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A713" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B713" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C713" s="3" t="s">
         <v>140</v>
       </c>
       <c r="D713" s="4">
-        <v>17.185199999999998</v>
+        <v>18.89</v>
       </c>
       <c r="E713" s="4">
-        <v>25.117299578059001</v>
+        <v>28.921319444443998</v>
       </c>
     </row>
     <row r="714" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A714" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B714" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C714" s="3" t="s">
         <v>141</v>
       </c>
       <c r="D714" s="4">
-        <v>19.3522</v>
+        <v>16.991428571427999</v>
       </c>
       <c r="E714" s="4">
-        <v>32.271867469878998</v>
+        <v>22.274266666666001</v>
       </c>
     </row>
     <row r="715" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A715" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B715" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C715" s="3" t="s">
         <v>142</v>
       </c>
       <c r="D715" s="4">
-        <v>21.606000000000002</v>
+        <v>22.638888888888001</v>
       </c>
       <c r="E715" s="4">
-        <v>32.995871559633002</v>
+        <v>30.073945578231001</v>
       </c>
     </row>
     <row r="716" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A716" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B716" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C716" s="3" t="s">
         <v>143</v>
       </c>
       <c r="D716" s="4">
-        <v>16.638823529410999</v>
+        <v>17.060937500000001</v>
       </c>
       <c r="E716" s="4">
-        <v>23.644258373204998</v>
+        <v>23.216086956521</v>
       </c>
     </row>
     <row r="717" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A717" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B717" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C717" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D717" s="4">
-        <v>38.592666666665998</v>
+        <v>36.282777777777</v>
       </c>
       <c r="E717" s="4">
-        <v>47.264166666666</v>
+        <v>43.856268656715997</v>
       </c>
     </row>
     <row r="718" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A718" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B718" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C718" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D718" s="4">
-        <v>20.119351851851</v>
+        <v>20.778446601940999</v>
       </c>
       <c r="E718" s="4">
-        <v>27.074188596490998</v>
+        <v>26.7769476082</v>
       </c>
     </row>
     <row r="719" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A719" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B719" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C719" s="3" t="s">
         <v>146</v>
       </c>
       <c r="D719" s="4">
-        <v>28.569285714285002</v>
+        <v>41.288421052631001</v>
       </c>
       <c r="E719" s="4">
-        <v>42.852352941176001</v>
+        <v>36.514310344827003</v>
       </c>
     </row>
     <row r="720" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A720" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B720" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C720" s="3" t="s">
         <v>147</v>
       </c>
       <c r="D720" s="4">
-        <v>11.849080459770001</v>
+        <v>12.325255474452</v>
       </c>
       <c r="E720" s="4">
-        <v>19.241075441412001</v>
+        <v>17.368064516128999</v>
       </c>
     </row>
     <row r="721" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A721" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B721" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C721" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D721" s="4">
-        <v>25.624285714285001</v>
+        <v>36.198181818180998</v>
       </c>
       <c r="E721" s="4">
-        <v>44.671666666665999</v>
+        <v>45.055333333333003</v>
       </c>
     </row>
     <row r="722" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A722" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B722" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C722" s="3" t="s">
         <v>149</v>
       </c>
       <c r="D722" s="4">
-        <v>20.563571428570999</v>
+        <v>14.841891891891001</v>
       </c>
       <c r="E722" s="4">
-        <v>28.504583333332999</v>
+        <v>24.551919191919001</v>
       </c>
     </row>
     <row r="723" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A723" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B723" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C723" s="3" t="s">
         <v>150</v>
       </c>
       <c r="D723" s="4">
-        <v>19.07</v>
+        <v>11.995333333333001</v>
       </c>
       <c r="E723" s="4">
-        <v>21.656666666665998</v>
+        <v>19.243888888888002</v>
       </c>
     </row>
     <row r="724" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A724" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B724" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C724" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D724" s="4">
-        <v>13.866842105263</v>
+        <v>16.587027027026998</v>
       </c>
       <c r="E724" s="4">
-        <v>22.639459459459001</v>
+        <v>21.585958904108999</v>
       </c>
     </row>
     <row r="725" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A725" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B725" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C725" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D725" s="4">
-        <v>7.7688317756999998</v>
+        <v>7.7521264367810003</v>
       </c>
       <c r="E725" s="4">
-        <v>11.999167340339</v>
+        <v>13.161641074856</v>
       </c>
     </row>
     <row r="726" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A726" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B726" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C726" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D726" s="4">
-        <v>26.560857142857</v>
+        <v>25.559705882351999</v>
       </c>
       <c r="E726" s="4">
-        <v>26.869310344826999</v>
+        <v>29.784214876033001</v>
       </c>
     </row>
     <row r="727" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A727" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B727" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C727" s="3" t="s">
         <v>154</v>
       </c>
       <c r="D727" s="4">
-        <v>19.322272727272001</v>
+        <v>18.523243243243002</v>
       </c>
       <c r="E727" s="4">
-        <v>24.736274509803</v>
+        <v>22.955238095237998</v>
       </c>
     </row>
     <row r="728" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A728" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B728" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C728" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D728" s="4">
-        <v>9.6949538866929998</v>
+        <v>9.1868774193539995</v>
       </c>
       <c r="E728" s="4">
-        <v>13.541950556242</v>
+        <v>14.08771986166</v>
       </c>
     </row>
     <row r="729" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A729" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B729" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C729" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D729" s="4">
-        <v>27</v>
+        <v>30.063636363636</v>
       </c>
       <c r="E729" s="4">
-        <v>53.948695652173001</v>
+        <v>39.435277777777003</v>
       </c>
     </row>
     <row r="730" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A730" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B730" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C730" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D730" s="4">
-        <v>20.075217391304001</v>
+        <v>30.483888888888</v>
       </c>
       <c r="E730" s="4">
-        <v>32.910641025640999</v>
+        <v>27.307142857142001</v>
       </c>
     </row>
     <row r="731" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A731" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B731" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C731" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D731" s="4">
-        <v>10.440823529411</v>
+        <v>12.510823529411001</v>
       </c>
       <c r="E731" s="4">
-        <v>20.08706632653</v>
+        <v>18.674771689497</v>
       </c>
     </row>
     <row r="732" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A732" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B732" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C732" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D732" s="4">
-        <v>7.4067254408060004</v>
+        <v>6.7717961165040004</v>
       </c>
       <c r="E732" s="4">
-        <v>12.768580542264001</v>
+        <v>12.902194026499</v>
       </c>
     </row>
     <row r="733" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A733" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B733" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C733" s="3" t="s">
         <v>160</v>
       </c>
       <c r="D733" s="4">
-        <v>28.863600000000002</v>
+        <v>23.947500000000002</v>
       </c>
       <c r="E733" s="4">
-        <v>35.219207920792002</v>
+        <v>37.642023809523003</v>
       </c>
     </row>
     <row r="734" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A734" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B734" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C734" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D734" s="4">
-        <v>22.661460674156999</v>
+        <v>21.325641025641001</v>
       </c>
       <c r="E734" s="4">
-        <v>30.330153846152999</v>
+        <v>36.735595238095001</v>
       </c>
     </row>
     <row r="735" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A735" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B735" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C735" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D735" s="4">
-        <v>18.727499999999999</v>
+        <v>19.401250000000001</v>
       </c>
       <c r="E735" s="4">
-        <v>25.894784313725001</v>
+        <v>28.851296296295999</v>
       </c>
     </row>
     <row r="736" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A736" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B736" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C736" s="3" t="s">
         <v>164</v>
       </c>
       <c r="D736" s="4">
-        <v>9.9607796610159998</v>
+        <v>10.896590909089999</v>
       </c>
       <c r="E736" s="4">
-        <v>20.921583087512001</v>
+        <v>21.622240704500999</v>
       </c>
     </row>
     <row r="737" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A737" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B737" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C737" s="3" t="s">
         <v>165</v>
       </c>
       <c r="D737" s="4">
-        <v>13.952692307692001</v>
+        <v>13.114142857141999</v>
       </c>
       <c r="E737" s="4">
-        <v>26.317468671678999</v>
+        <v>25.459504950494999</v>
       </c>
     </row>
     <row r="738" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A738" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B738" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C738" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D738" s="4">
-        <v>18.194795918366999</v>
+        <v>17.12</v>
       </c>
       <c r="E738" s="4">
-        <v>27.81625</v>
+        <v>27.863471337579</v>
       </c>
     </row>
     <row r="739" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A739" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B739" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C739" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D739" s="4">
-        <v>29.673529411764001</v>
+        <v>24.034666666665998</v>
       </c>
       <c r="E739" s="4">
-        <v>38.661666666666001</v>
+        <v>37.820357142856999</v>
       </c>
     </row>
     <row r="740" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A740" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B740" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C740" s="3" t="s">
         <v>168</v>
       </c>
       <c r="D740" s="4">
-        <v>23.124210526315</v>
+        <v>20.216999999999999</v>
       </c>
       <c r="E740" s="4">
-        <v>33.066923076922997</v>
+        <v>27.256216216216</v>
       </c>
     </row>
     <row r="741" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A741" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B741" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C741" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D741" s="4">
-        <v>11.748861788617001</v>
+        <v>9.6841880341880007</v>
       </c>
       <c r="E741" s="4">
-        <v>19.157459677418998</v>
+        <v>18.988811040339002</v>
       </c>
     </row>
     <row r="742" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A742" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B742" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C742" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D742" s="4">
-        <v>27.371818181818</v>
+        <v>31.562692307692</v>
       </c>
       <c r="E742" s="4">
-        <v>45.834062500000002</v>
+        <v>40.462325581395</v>
       </c>
     </row>
     <row r="743" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A743" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B743" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C743" s="3" t="s">
         <v>171</v>
       </c>
       <c r="D743" s="4">
-        <v>31.483043478260001</v>
+        <v>34.323999999999998</v>
       </c>
       <c r="E743" s="4">
-        <v>45.44</v>
+        <v>52.668103448274998</v>
       </c>
     </row>
     <row r="744" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A744" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B744" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C744" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D744" s="4">
-        <v>30.17</v>
+        <v>21.574999999999999</v>
       </c>
       <c r="E744" s="4">
-        <v>41.035714285714</v>
+        <v>53.681428571428</v>
       </c>
     </row>
     <row r="745" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A745" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B745" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C745" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D745" s="4">
-        <v>33.080645161290001</v>
+        <v>27.938947368421001</v>
       </c>
       <c r="E745" s="4">
-        <v>54.809397590361002</v>
+        <v>53.069428571427999</v>
       </c>
     </row>
     <row r="746" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A746" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B746" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C746" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D746" s="4">
-        <v>17.508867924528001</v>
+        <v>15.746494845360001</v>
       </c>
       <c r="E746" s="4">
-        <v>26.919844720495998</v>
+        <v>27.049730639730001</v>
       </c>
     </row>
     <row r="747" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A747" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B747" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C747" s="3" t="s">
         <v>175</v>
       </c>
       <c r="D747" s="4">
-        <v>12.956864406778999</v>
+        <v>14.571619047619</v>
       </c>
       <c r="E747" s="4">
-        <v>20.103633540372002</v>
+        <v>21.059604743083</v>
       </c>
     </row>
     <row r="748" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A748" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B748" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C748" s="3" t="s">
         <v>176</v>
       </c>
       <c r="D748" s="4">
-        <v>25.146296296296001</v>
+        <v>22.074000000000002</v>
       </c>
       <c r="E748" s="4">
-        <v>37.707428571427997</v>
+        <v>33.754159999999999</v>
       </c>
     </row>
     <row r="749" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A749" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B749" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C749" s="3" t="s">
         <v>177</v>
       </c>
       <c r="D749" s="4">
-        <v>20.65</v>
+        <v>18.358499999999999</v>
       </c>
       <c r="E749" s="4">
-        <v>31.042784810126001</v>
+        <v>27.821999999999999</v>
       </c>
     </row>
     <row r="750" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A750" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B750" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C750" s="3" t="s">
         <v>178</v>
       </c>
       <c r="D750" s="4">
-        <v>23.588999999999999</v>
+        <v>28.675000000000001</v>
       </c>
       <c r="E750" s="4">
-        <v>35.702909090909003</v>
+        <v>43.240816326530002</v>
       </c>
     </row>
     <row r="751" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A751" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B751" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C751" s="3" t="s">
         <v>179</v>
       </c>
       <c r="D751" s="4">
-        <v>12.422784090908999</v>
+        <v>12.083793103448</v>
       </c>
       <c r="E751" s="4">
-        <v>20.432872154115</v>
+        <v>21.98449386503</v>
       </c>
     </row>
     <row r="752" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A752" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B752" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C752" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D752" s="4">
-        <v>31.186250000000001</v>
+        <v>17.261666666665999</v>
       </c>
       <c r="E752" s="4">
-        <v>42.501944444444</v>
+        <v>47.086176470588001</v>
       </c>
     </row>
     <row r="753" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A753" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B753" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C753" s="3" t="s">
         <v>181</v>
       </c>
       <c r="D753" s="4">
-        <v>39.261249999999997</v>
+        <v>25.315000000000001</v>
       </c>
       <c r="E753" s="4">
-        <v>30.116969696969001</v>
+        <v>29.103076923075999</v>
       </c>
     </row>
     <row r="754" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A754" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B754" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C754" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D754" s="4">
-        <v>20.561884057971</v>
+        <v>21.272307692306999</v>
       </c>
       <c r="E754" s="4">
-        <v>39.149738562091002</v>
+        <v>37.208917197452003</v>
       </c>
     </row>
     <row r="755" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A755" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B755" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C755" s="3" t="s">
         <v>183</v>
       </c>
       <c r="D755" s="4">
-        <v>20.723291139240001</v>
+        <v>18.817656249999999</v>
       </c>
       <c r="E755" s="4">
-        <v>35.418403908793998</v>
+        <v>35.658801843318003</v>
       </c>
     </row>
     <row r="756" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A756" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B756" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C756" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D756" s="4">
-        <v>14.86</v>
+        <v>12.534375000000001</v>
       </c>
       <c r="E756" s="4">
-        <v>25.099729729728999</v>
+        <v>25.082846715327999</v>
       </c>
     </row>
     <row r="757" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A757" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B757" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C757" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D757" s="4">
-        <v>17.179333333332998</v>
+        <v>21.026666666665999</v>
       </c>
       <c r="E757" s="4">
-        <v>31.244615384614999</v>
+        <v>26.736101694915</v>
       </c>
     </row>
     <row r="758" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A758" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B758" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C758" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D758" s="4">
-        <v>7.7306729939599999</v>
+        <v>7.9272392086329999</v>
       </c>
       <c r="E758" s="4">
-        <v>15.559978132515999</v>
+        <v>14.904089316986999</v>
       </c>
     </row>
     <row r="759" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A759" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B759" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C759" s="3" t="s">
         <v>187</v>
       </c>
       <c r="D759" s="4">
-        <v>11.916911764705</v>
+        <v>12.639633027522001</v>
       </c>
       <c r="E759" s="4">
-        <v>19.401428571427999</v>
+        <v>19.414223918575001</v>
       </c>
     </row>
     <row r="760" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A760" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B760" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C760" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D760" s="4">
-        <v>13.599555555555</v>
+        <v>17.071764705882</v>
       </c>
       <c r="E760" s="4">
-        <v>21.352352941176001</v>
+        <v>24.917610062893001</v>
       </c>
     </row>
     <row r="761" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A761" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B761" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C761" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D761" s="4">
-        <v>13.300091743118999</v>
+        <v>13.514537037037</v>
       </c>
       <c r="E761" s="4">
-        <v>24.348830897702999</v>
+        <v>26.083370786515999</v>
       </c>
     </row>
     <row r="762" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A762" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B762" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C762" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D762" s="4">
-        <v>15.162631578947</v>
+        <v>16.296785714285001</v>
       </c>
       <c r="E762" s="4">
-        <v>25.615774647887001</v>
+        <v>28.481979166666001</v>
       </c>
     </row>
     <row r="763" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A763" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B763" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C763" s="3" t="s">
         <v>191</v>
       </c>
       <c r="D763" s="4">
-        <v>7.8562650602400002</v>
+        <v>7.8628673835120004</v>
       </c>
       <c r="E763" s="4">
-        <v>19.051196581195999</v>
+        <v>19.335514579759</v>
       </c>
     </row>
     <row r="764" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A764" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B764" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C764" s="3" t="s">
         <v>192</v>
       </c>
       <c r="D764" s="4">
-        <v>17.206896551724</v>
+        <v>12.038125000000001</v>
       </c>
       <c r="E764" s="4">
-        <v>26.989870129869999</v>
+        <v>24.604947368421001</v>
       </c>
     </row>
     <row r="765" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A765" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B765" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C765" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D765" s="4">
-        <v>17.120283018866999</v>
+        <v>15.554690265486</v>
       </c>
       <c r="E765" s="4">
-        <v>25.441640625000002</v>
+        <v>25.151250000000001</v>
       </c>
     </row>
     <row r="766" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A766" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B766" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C766" s="3" t="s">
         <v>194</v>
       </c>
       <c r="D766" s="4">
-        <v>7.483981481481</v>
+        <v>7.5349728260860003</v>
       </c>
       <c r="E766" s="4">
-        <v>14.100497835497</v>
+        <v>14.622392115077</v>
       </c>
     </row>
     <row r="767" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A767" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B767" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C767" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D767" s="4">
-        <v>12.3708492569</v>
+        <v>11.183157894736</v>
       </c>
       <c r="E767" s="4">
-        <v>20.269247262773</v>
+        <v>20.666061776060999</v>
       </c>
     </row>
     <row r="768" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A768" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B768" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C768" s="3" t="s">
         <v>196</v>
       </c>
       <c r="D768" s="4">
-        <v>23.760491803278001</v>
+        <v>24.556486486486001</v>
       </c>
       <c r="E768" s="4">
-        <v>44.190755813952997</v>
+        <v>42.661513513513</v>
       </c>
     </row>
     <row r="769" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A769" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B769" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C769" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D769" s="4">
-        <v>7.1712988650689997</v>
+        <v>6.5682599491950002</v>
       </c>
       <c r="E769" s="4">
-        <v>16.268362551961001</v>
+        <v>15.666232119914</v>
       </c>
     </row>
     <row r="770" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A770" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B770" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C770" s="3" t="s">
         <v>198</v>
       </c>
       <c r="D770" s="4">
-        <v>52.73</v>
+        <v>28.05</v>
       </c>
       <c r="E770" s="4">
-        <v>45.029000000000003</v>
+        <v>58.13</v>
       </c>
     </row>
     <row r="771" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A771" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B771" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C771" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D771" s="4">
-        <v>16.082976190476</v>
+        <v>14.468</v>
       </c>
       <c r="E771" s="4">
-        <v>23.805287356320999</v>
+        <v>28.974782608695001</v>
       </c>
     </row>
     <row r="772" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A772" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B772" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C772" s="3" t="s">
         <v>200</v>
       </c>
       <c r="D772" s="4">
-        <v>18.435636363636</v>
+        <v>20.171481481480999</v>
       </c>
       <c r="E772" s="4">
-        <v>29.142243589743</v>
+        <v>32.833028169014</v>
       </c>
     </row>
     <row r="773" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A773" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B773" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C773" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D773" s="4">
-        <v>13.326428571428</v>
+        <v>18.961538461538002</v>
       </c>
       <c r="E773" s="4">
-        <v>29.524571428571001</v>
+        <v>38.710212765957003</v>
       </c>
     </row>
     <row r="774" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A774" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B774" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C774" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D774" s="4">
-        <v>20.309999999999999</v>
+        <v>19.098333333332999</v>
       </c>
       <c r="E774" s="4">
-        <v>37.569318181817998</v>
+        <v>36.126538461537997</v>
       </c>
     </row>
     <row r="775" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A775" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B775" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C775" s="3" t="s">
         <v>203</v>
       </c>
       <c r="D775" s="4">
-        <v>10.848803418803</v>
+        <v>10.081282051282001</v>
       </c>
       <c r="E775" s="4">
-        <v>17.517927461138999</v>
+        <v>18.719823999999999</v>
       </c>
     </row>
     <row r="776" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A776" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B776" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C776" s="3" t="s">
         <v>204</v>
       </c>
       <c r="D776" s="4">
-        <v>18.280416666666</v>
+        <v>25.158000000000001</v>
       </c>
       <c r="E776" s="4">
-        <v>32.567586206896003</v>
+        <v>35.71</v>
       </c>
     </row>
     <row r="777" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A777" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B777" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C777" s="3" t="s">
         <v>206</v>
       </c>
       <c r="D777" s="4">
-        <v>9.1289895470379996</v>
+        <v>7.4566554054049998</v>
       </c>
       <c r="E777" s="4">
-        <v>15.135536585364999</v>
+        <v>14.315876288659</v>
       </c>
     </row>
     <row r="778" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A778" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B778" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C778" s="3" t="s">
         <v>207</v>
       </c>
       <c r="D778" s="4">
-        <v>46.577058823529001</v>
+        <v>41.637500000000003</v>
       </c>
       <c r="E778" s="4">
-        <v>56.067608695651998</v>
+        <v>60.907037037037</v>
       </c>
     </row>
     <row r="779" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A779" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B779" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C779" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D779" s="4">
-        <v>26.765522388059001</v>
+        <v>24.042985074625999</v>
       </c>
       <c r="E779" s="4">
-        <v>42.125555555555003</v>
+        <v>42.479361702127001</v>
       </c>
     </row>
     <row r="780" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A780" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B780" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C780" s="3" t="s">
         <v>209</v>
       </c>
       <c r="D780" s="4">
-        <v>20.360983606556999</v>
+        <v>21.266160714285</v>
       </c>
       <c r="E780" s="4">
-        <v>30.144477611940001</v>
+        <v>30.331</v>
       </c>
     </row>
     <row r="781" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A781" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B781" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C781" s="3" t="s">
         <v>210</v>
       </c>
       <c r="D781" s="4">
-        <v>35.880000000000003</v>
+        <v>32.082500000000003</v>
       </c>
       <c r="E781" s="4">
-        <v>50.617356321838997</v>
+        <v>51.325568181817999</v>
       </c>
     </row>
     <row r="782" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A782" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B782" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C782" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D782" s="4">
-        <v>25.005853658536001</v>
+        <v>23.373823529410998</v>
       </c>
       <c r="E782" s="4">
-        <v>35.789578947368</v>
+        <v>34.969357798164999</v>
       </c>
     </row>
     <row r="783" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A783" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B783" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C783" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D783" s="4">
-        <v>23.454117647057998</v>
+        <v>27.504705882351999</v>
       </c>
       <c r="E783" s="4">
-        <v>35.709814814814003</v>
+        <v>38.255652173912999</v>
       </c>
     </row>
     <row r="784" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A784" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B784" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C784" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D784" s="4">
-        <v>41.262777777777004</v>
+        <v>44.113888888887999</v>
       </c>
       <c r="E784" s="4">
-        <v>52.731311475409001</v>
+        <v>56.299882352940998</v>
       </c>
     </row>
     <row r="785" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A785" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B785" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C785" s="3" t="s">
         <v>214</v>
       </c>
       <c r="D785" s="4">
-        <v>8.6110258780029998</v>
+        <v>8.4663528245779993</v>
       </c>
       <c r="E785" s="4">
-        <v>14.964891080027</v>
+        <v>15.254330567390999</v>
       </c>
     </row>
     <row r="786" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A786" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B786" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C786" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D786" s="4">
-        <v>12.977256637168001</v>
+        <v>16.008872180451</v>
       </c>
       <c r="E786" s="4">
-        <v>21.017901554403998</v>
+        <v>22.104452380952001</v>
       </c>
     </row>
     <row r="787" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A787" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B787" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C787" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D787" s="4">
-        <v>31.866923076923001</v>
+        <v>31.713913043478001</v>
       </c>
       <c r="E787" s="4">
-        <v>44.340714285714</v>
+        <v>48.361147540982998</v>
       </c>
     </row>
     <row r="788" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A788" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B788" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C788" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D788" s="4">
-        <v>37.332222222222001</v>
+        <v>34.464285714284998</v>
       </c>
       <c r="E788" s="4">
-        <v>49.958333333333002</v>
+        <v>65.099743589742999</v>
       </c>
     </row>
     <row r="789" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A789" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B789" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C789" s="3" t="s">
         <v>218</v>
       </c>
       <c r="D789" s="4">
-        <v>34.358157894736003</v>
+        <v>31.154736842104999</v>
       </c>
       <c r="E789" s="4">
-        <v>53.051466666666002</v>
+        <v>45.655972222221997</v>
       </c>
     </row>
     <row r="790" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A790" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B790" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C790" s="3" t="s">
         <v>219</v>
       </c>
       <c r="D790" s="4">
-        <v>19.181803278688001</v>
+        <v>15.805714285714</v>
       </c>
       <c r="E790" s="4">
-        <v>27.029</v>
+        <v>28.030223880596999</v>
       </c>
     </row>
     <row r="791" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A791" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B791" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C791" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D791" s="4">
-        <v>22.606964285714</v>
+        <v>22.23627118644</v>
       </c>
       <c r="E791" s="4">
-        <v>37.546956521738998</v>
+        <v>37.426928571428</v>
       </c>
     </row>
     <row r="792" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A792" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B792" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C792" s="3" t="s">
         <v>221</v>
       </c>
       <c r="D792" s="4">
-        <v>35.640999999999998</v>
+        <v>37.433333333333003</v>
       </c>
       <c r="E792" s="4">
-        <v>47.672641509434001</v>
+        <v>48.306557377049003</v>
       </c>
     </row>
     <row r="793" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A793" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B793" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C793" s="3" t="s">
         <v>222</v>
       </c>
       <c r="D793" s="4">
-        <v>29.153783783782998</v>
+        <v>26.456</v>
       </c>
       <c r="E793" s="4">
-        <v>43.326086956521003</v>
+        <v>42.567</v>
       </c>
     </row>
     <row r="794" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A794" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B794" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C794" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D794" s="4">
-        <v>29.556842105263001</v>
+        <v>32.816000000000003</v>
       </c>
       <c r="E794" s="4">
-        <v>47.566249999999997</v>
+        <v>47.683620689655001</v>
       </c>
     </row>
     <row r="795" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A795" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B795" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C795" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D795" s="4">
-        <v>20.904875000000001</v>
+        <v>25.919090909089999</v>
       </c>
       <c r="E795" s="4">
-        <v>32.069917355370997</v>
+        <v>35.165304347826002</v>
       </c>
     </row>
     <row r="796" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A796" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B796" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C796" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D796" s="4">
-        <v>30.766999999999999</v>
+        <v>23.498333333333001</v>
       </c>
       <c r="E796" s="4">
-        <v>43.563666666666002</v>
+        <v>41.585862068965</v>
       </c>
     </row>
     <row r="797" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A797" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B797" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C797" s="3" t="s">
         <v>226</v>
       </c>
       <c r="D797" s="4">
-        <v>24.186666666666</v>
+        <v>25.852222222222</v>
       </c>
       <c r="E797" s="4">
-        <v>35.258024691358003</v>
+        <v>36.695263157893997</v>
       </c>
     </row>
     <row r="798" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A798" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B798" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C798" s="3" t="s">
         <v>227</v>
       </c>
       <c r="D798" s="4">
-        <v>9.455380368098</v>
+        <v>9.4022791293210002</v>
       </c>
       <c r="E798" s="4">
-        <v>15.68583409298</v>
+        <v>15.630445664666</v>
       </c>
     </row>
     <row r="799" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A799" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B799" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C799" s="3" t="s">
         <v>228</v>
       </c>
       <c r="D799" s="4">
-        <v>24.505254237288</v>
+        <v>21.886516853932001</v>
       </c>
       <c r="E799" s="4">
-        <v>30.872279569892001</v>
+        <v>29.378351351351</v>
       </c>
     </row>
     <row r="800" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A800" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B800" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C800" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D800" s="4">
-        <v>22.932666666666002</v>
+        <v>28.620625</v>
       </c>
       <c r="E800" s="4">
-        <v>38.545696202530998</v>
+        <v>44.576785714285002</v>
       </c>
     </row>
     <row r="801" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A801" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B801" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C801" s="3" t="s">
         <v>230</v>
       </c>
       <c r="D801" s="4">
-        <v>33.096315789473003</v>
+        <v>36.599210526314998</v>
       </c>
       <c r="E801" s="4">
-        <v>50.609904761903998</v>
+        <v>51.544375000000002</v>
       </c>
     </row>
     <row r="802" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A802" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B802" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C802" s="3" t="s">
         <v>231</v>
       </c>
       <c r="D802" s="4">
-        <v>10.827018927444</v>
+        <v>10.802882882882001</v>
       </c>
       <c r="E802" s="4">
-        <v>17.600074309978002</v>
+        <v>18.122912371133999</v>
       </c>
     </row>
     <row r="803" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A803" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B803" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C803" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D803" s="4">
-        <v>30.540978260869</v>
+        <v>30.983888888888</v>
       </c>
       <c r="E803" s="4">
-        <v>45.224498381876998</v>
+        <v>46.738791946307998</v>
       </c>
     </row>
     <row r="804" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A804" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B804" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C804" s="3" t="s">
         <v>233</v>
       </c>
       <c r="D804" s="4">
-        <v>33.981612903224999</v>
+        <v>30.41606060606</v>
       </c>
       <c r="E804" s="4">
-        <v>43.297768595040999</v>
+        <v>45.606666666666001</v>
       </c>
     </row>
     <row r="805" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A805" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B805" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C805" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D805" s="4">
-        <v>15.049459459458999</v>
+        <v>19.749390243901999</v>
       </c>
       <c r="E805" s="4">
-        <v>27.297464454976001</v>
+        <v>22.771122448979</v>
       </c>
     </row>
     <row r="806" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A806" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B806" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C806" s="3" t="s">
         <v>235</v>
       </c>
       <c r="D806" s="4">
-        <v>14.573823529410999</v>
+        <v>15.710496453899999</v>
       </c>
       <c r="E806" s="4">
-        <v>25.179265033406999</v>
+        <v>24.106376811594</v>
       </c>
     </row>
     <row r="807" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A807" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B807" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C807" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D807" s="4">
-        <v>26.701166666666001</v>
+        <v>25.833188405796999</v>
       </c>
       <c r="E807" s="4">
-        <v>35.78975409836</v>
+        <v>33.087466666666003</v>
       </c>
     </row>
     <row r="808" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A808" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B808" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C808" s="3" t="s">
         <v>237</v>
       </c>
       <c r="D808" s="4">
-        <v>29.376666666666001</v>
+        <v>27.914545454544999</v>
       </c>
       <c r="E808" s="4">
-        <v>41.713680555555001</v>
+        <v>44.143313609467</v>
       </c>
     </row>
     <row r="809" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A809" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B809" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C809" s="3" t="s">
         <v>238</v>
       </c>
       <c r="D809" s="4">
-        <v>10.136513157894001</v>
+        <v>10.022413793103</v>
       </c>
       <c r="E809" s="4">
-        <v>16.417401079135999</v>
+        <v>17.369835255354001</v>
       </c>
     </row>
     <row r="810" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A810" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B810" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C810" s="3" t="s">
         <v>239</v>
       </c>
       <c r="D810" s="4">
-        <v>24.285</v>
+        <v>33.729999999999997</v>
       </c>
       <c r="E810" s="4">
-        <v>46.308</v>
+        <v>42.936470588234997</v>
       </c>
     </row>
     <row r="811" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A811" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B811" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C811" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D811" s="4">
-        <v>31.907647058822999</v>
+        <v>31.860303030303001</v>
       </c>
       <c r="E811" s="4">
-        <v>49.395616438356001</v>
+        <v>48.668035714284997</v>
       </c>
     </row>
     <row r="812" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A812" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B812" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C812" s="3" t="s">
         <v>241</v>
       </c>
       <c r="D812" s="4">
-        <v>12.621798107255</v>
+        <v>13.497209302325</v>
       </c>
       <c r="E812" s="4">
-        <v>19.630499648135</v>
+        <v>19.629231274637998</v>
       </c>
     </row>
     <row r="813" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A813" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B813" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C813" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D813" s="4">
-        <v>14.436824644549</v>
+        <v>13.950093896713</v>
       </c>
       <c r="E813" s="4">
-        <v>22.996858638742999</v>
+        <v>22.467628294036</v>
       </c>
     </row>
     <row r="814" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A814" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B814" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C814" s="3" t="s">
         <v>243</v>
       </c>
       <c r="D814" s="4">
-        <v>29.776969696969001</v>
+        <v>32.135294117647</v>
       </c>
       <c r="E814" s="4">
-        <v>41.215535714284997</v>
+        <v>45.820196078431003</v>
       </c>
     </row>
     <row r="815" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A815" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B815" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C815" s="3" t="s">
         <v>244</v>
       </c>
       <c r="D815" s="4">
-        <v>23.9025</v>
+        <v>21.042465753424</v>
       </c>
       <c r="E815" s="4">
-        <v>30.836682926828999</v>
+        <v>28.982966101694</v>
       </c>
     </row>
     <row r="816" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A816" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B816" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C816" s="3" t="s">
         <v>245</v>
       </c>
       <c r="D816" s="4">
-        <v>33.043999999999997</v>
+        <v>36.142666666666003</v>
       </c>
       <c r="E816" s="4">
-        <v>42.720434782608002</v>
+        <v>52.880952380952003</v>
       </c>
     </row>
     <row r="817" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A817" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B817" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C817" s="3" t="s">
         <v>246</v>
       </c>
       <c r="D817" s="4">
-        <v>46.103999999999999</v>
+        <v>46.283000000000001</v>
       </c>
       <c r="E817" s="4">
-        <v>59.218947368420999</v>
+        <v>50.970476190475999</v>
       </c>
     </row>
     <row r="818" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A818" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B818" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C818" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D818" s="4">
-        <v>19.296428571427999</v>
+        <v>18.209251700679999</v>
       </c>
       <c r="E818" s="4">
-        <v>29.303705035970999</v>
+        <v>29.24911392405</v>
       </c>
     </row>
     <row r="819" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A819" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B819" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C819" s="3" t="s">
         <v>248</v>
       </c>
       <c r="D819" s="4">
-        <v>8.3521657754009997</v>
+        <v>8.8182958199350008</v>
       </c>
       <c r="E819" s="4">
-        <v>17.414509803921</v>
+        <v>16.386131868130999</v>
       </c>
     </row>
     <row r="820" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A820" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B820" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C820" s="3" t="s">
         <v>250</v>
       </c>
       <c r="D820" s="4">
-        <v>10.816000000000001</v>
+        <v>11.020172413793</v>
       </c>
       <c r="E820" s="4">
-        <v>19.787026022304001</v>
+        <v>19.892880000000002</v>
       </c>
     </row>
     <row r="821" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A821" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B821" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C821" s="3" t="s">
         <v>251</v>
       </c>
       <c r="D821" s="4">
-        <v>26.372592592592</v>
+        <v>26.874461538460999</v>
       </c>
       <c r="E821" s="4">
-        <v>35.494976076554998</v>
+        <v>36.315527638191</v>
       </c>
     </row>
     <row r="822" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A822" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B822" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C822" s="3" t="s">
         <v>252</v>
       </c>
       <c r="D822" s="4">
-        <v>26.237500000000001</v>
+        <v>22.512727272726998</v>
       </c>
       <c r="E822" s="4">
-        <v>38.429285714285001</v>
+        <v>38.535573770490998</v>
       </c>
     </row>
     <row r="823" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A823" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B823" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C823" s="3" t="s">
         <v>253</v>
       </c>
       <c r="D823" s="4">
-        <v>16.524583333332998</v>
+        <v>15.965675675675</v>
       </c>
       <c r="E823" s="4">
-        <v>21.305947136562999</v>
+        <v>20.693700440528001</v>
       </c>
     </row>
     <row r="824" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A824" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B824" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C824" s="3" t="s">
         <v>254</v>
       </c>
       <c r="D824" s="4">
-        <v>22.448636363635998</v>
+        <v>23.715333333333</v>
       </c>
       <c r="E824" s="4">
-        <v>32.801742424242001</v>
+        <v>32.492183908046002</v>
       </c>
     </row>
     <row r="825" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A825" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B825" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C825" s="3" t="s">
         <v>255</v>
       </c>
       <c r="D825" s="4">
-        <v>42.091111111110997</v>
+        <v>35.926666666666002</v>
       </c>
       <c r="E825" s="4">
-        <v>50.921333333333003</v>
+        <v>39.781851851851002</v>
       </c>
     </row>
     <row r="826" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A826" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B826" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C826" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D826" s="4">
-        <v>28.074166666665999</v>
+        <v>26.467755102040002</v>
       </c>
       <c r="E826" s="4">
-        <v>41.493741007193996</v>
+        <v>37.037919463087</v>
       </c>
     </row>
     <row r="827" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A827" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B827" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C827" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D827" s="4">
-        <v>15.522368421052001</v>
+        <v>15.152444444444001</v>
       </c>
       <c r="E827" s="4">
-        <v>27.012111801242</v>
+        <v>24.697139175257</v>
       </c>
     </row>
     <row r="828" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A828" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B828" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C828" s="3" t="s">
         <v>258</v>
       </c>
       <c r="D828" s="4">
-        <v>7.6262932790219997</v>
+        <v>7.3604246284499997</v>
       </c>
       <c r="E828" s="4">
-        <v>13.334728903383001</v>
+        <v>13.951841803591</v>
       </c>
     </row>
     <row r="829" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A829" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B829" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C829" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D829" s="4">
-        <v>22.969487179487</v>
+        <v>24.937027027027</v>
       </c>
       <c r="E829" s="4">
-        <v>36.742380952380003</v>
+        <v>33.227714285714001</v>
       </c>
     </row>
     <row r="830" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A830" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B830" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C830" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D830" s="4">
-        <v>30.953749999999999</v>
+        <v>32.072499999999998</v>
       </c>
       <c r="E830" s="4">
-        <v>37.384137931033997</v>
+        <v>41.895555555554999</v>
       </c>
     </row>
     <row r="831" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A831" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B831" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C831" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D831" s="4">
-        <v>17.296909090909001</v>
+        <v>15.613032786885</v>
       </c>
       <c r="E831" s="4">
-        <v>20.632038216560002</v>
+        <v>23.615448851774001</v>
       </c>
     </row>
     <row r="832" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A832" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B832" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C832" s="3" t="s">
         <v>262</v>
       </c>
       <c r="D832" s="4">
-        <v>23.303432835820001</v>
+        <v>21.445573770490999</v>
       </c>
       <c r="E832" s="4">
-        <v>28.874048582996</v>
+        <v>29.837219917012</v>
       </c>
     </row>
     <row r="833" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A833" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B833" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C833" s="3" t="s">
         <v>263</v>
       </c>
       <c r="D833" s="4">
-        <v>12.067826086956</v>
+        <v>10.487203791469</v>
       </c>
       <c r="E833" s="4">
-        <v>15.901370679379999</v>
+        <v>17.074000000000002</v>
       </c>
     </row>
     <row r="834" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A834" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B834" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C834" s="3" t="s">
         <v>264</v>
       </c>
       <c r="D834" s="4">
-        <v>12.75030927835</v>
+        <v>15.296380952381</v>
       </c>
       <c r="E834" s="4">
-        <v>20.388817891373002</v>
+        <v>21.524519230768998</v>
       </c>
     </row>
     <row r="835" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A835" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B835" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C835" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D835" s="4">
-        <v>16.501999999999999</v>
+        <v>21.986428571428</v>
       </c>
       <c r="E835" s="4">
-        <v>38.165348837209002</v>
+        <v>29.518867924527999</v>
       </c>
     </row>
     <row r="836" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A836" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B836" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C836" s="3" t="s">
         <v>266</v>
       </c>
       <c r="D836" s="4">
-        <v>15.892926829267999</v>
+        <v>17.248387096774</v>
       </c>
       <c r="E836" s="4">
-        <v>28.441530612244001</v>
+        <v>26.338558558557999</v>
       </c>
     </row>
     <row r="837" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A837" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B837" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C837" s="3" t="s">
         <v>267</v>
       </c>
       <c r="D837" s="4">
-        <v>14.448347826087</v>
+        <v>15.751764705882</v>
       </c>
       <c r="E837" s="4">
-        <v>22.534515151514999</v>
+        <v>24.192760416666001</v>
       </c>
     </row>
     <row r="838" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A838" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B838" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C838" s="3" t="s">
         <v>268</v>
       </c>
       <c r="D838" s="4">
-        <v>23.15</v>
+        <v>28.762727272726998</v>
       </c>
       <c r="E838" s="4">
-        <v>46.234642857141999</v>
+        <v>39.900714285714002</v>
       </c>
     </row>
     <row r="839" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A839" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B839" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C839" s="3" t="s">
         <v>269</v>
       </c>
       <c r="D839" s="4">
-        <v>28.03</v>
+        <v>38.086666666665998</v>
       </c>
       <c r="E839" s="4">
-        <v>48.717926829268002</v>
+        <v>47.834189189188997</v>
       </c>
     </row>
     <row r="840" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A840" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B840" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C840" s="3" t="s">
         <v>270</v>
       </c>
       <c r="D840" s="4">
-        <v>66.55</v>
+        <v>46.05</v>
       </c>
       <c r="E840" s="4">
-        <v>91.508333333332999</v>
+        <v>68.310909090909007</v>
       </c>
     </row>
     <row r="841" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A841" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B841" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C841" s="3" t="s">
         <v>271</v>
       </c>
       <c r="D841" s="4">
-        <v>9.8311464968150002</v>
+        <v>9.2765838509310008</v>
       </c>
       <c r="E841" s="4">
-        <v>17.608111658456</v>
+        <v>18.057665130568001</v>
       </c>
     </row>
     <row r="842" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A842" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B842" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C842" s="3" t="s">
         <v>272</v>
       </c>
       <c r="D842" s="4">
-        <v>6.568346640053</v>
+        <v>6.6527445109779997</v>
       </c>
       <c r="E842" s="4">
-        <v>15.155953271741</v>
+        <v>15.400479914681</v>
       </c>
     </row>
     <row r="843" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A843" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B843" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C843" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D843" s="4">
-        <v>16.649462365590999</v>
+        <v>16.756489361701998</v>
       </c>
       <c r="E843" s="4">
-        <v>22.82291793313</v>
+        <v>21.812492997198</v>
       </c>
     </row>
     <row r="844" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A844" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B844" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C844" s="3" t="s">
         <v>274</v>
       </c>
       <c r="D844" s="4">
-        <v>18.067692307691999</v>
+        <v>22.757272727271999</v>
       </c>
       <c r="E844" s="4">
-        <v>28.029298245614001</v>
+        <v>31.381599999999999</v>
       </c>
     </row>
     <row r="845" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A845" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B845" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C845" s="3" t="s">
         <v>275</v>
       </c>
       <c r="D845" s="4">
-        <v>10.440347490346999</v>
+        <v>9.9330402930399995</v>
       </c>
       <c r="E845" s="4">
-        <v>15.159120370369999</v>
+        <v>14.523086053411999</v>
       </c>
     </row>
     <row r="846" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A846" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B846" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C846" s="3" t="s">
         <v>276</v>
       </c>
       <c r="D846" s="4">
-        <v>20.333809523808998</v>
+        <v>23.138249999999999</v>
       </c>
       <c r="E846" s="4">
-        <v>27.464881889762999</v>
+        <v>28.457919463086998</v>
       </c>
     </row>
     <row r="847" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A847" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B847" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C847" s="3" t="s">
         <v>277</v>
       </c>
       <c r="D847" s="4">
-        <v>14.729634146341001</v>
+        <v>16.248875000000002</v>
       </c>
       <c r="E847" s="4">
-        <v>23.344444444444001</v>
+        <v>22.536138107416001</v>
       </c>
     </row>
     <row r="848" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A848" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B848" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C848" s="3" t="s">
         <v>278</v>
       </c>
       <c r="D848" s="4">
-        <v>26.278947368421001</v>
+        <v>35.236666666665997</v>
       </c>
       <c r="E848" s="4">
-        <v>44.982535211266999</v>
+        <v>39.009516129032001</v>
       </c>
     </row>
     <row r="849" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A849" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B849" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C849" s="3" t="s">
         <v>279</v>
       </c>
       <c r="D849" s="4">
-        <v>50.392352941176</v>
+        <v>43.294210526314998</v>
       </c>
       <c r="E849" s="4">
-        <v>51.077073170730998</v>
+        <v>55.542333333332998</v>
       </c>
     </row>
     <row r="850" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A850" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B850" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C850" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D850" s="4">
-        <v>23.167169811320001</v>
+        <v>18.338939393939</v>
       </c>
       <c r="E850" s="4">
-        <v>26.763100775192999</v>
+        <v>21.709313304721</v>
       </c>
     </row>
     <row r="851" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A851" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B851" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C851" s="3" t="s">
         <v>281</v>
       </c>
       <c r="D851" s="4">
-        <v>25.495416666665999</v>
+        <v>24.281500000000001</v>
       </c>
       <c r="E851" s="4">
-        <v>28.816111111110999</v>
+        <v>35.974505494505003</v>
       </c>
     </row>
     <row r="852" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A852" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B852" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C852" s="3" t="s">
         <v>282</v>
       </c>
       <c r="D852" s="4">
-        <v>15.032068965517</v>
+        <v>14.517647058823</v>
       </c>
       <c r="E852" s="4">
-        <v>26.743559322033001</v>
+        <v>23.409797979798</v>
       </c>
     </row>
     <row r="853" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A853" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B853" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C853" s="3" t="s">
         <v>283</v>
       </c>
       <c r="D853" s="4">
-        <v>23.37</v>
+        <v>25.344999999999999</v>
       </c>
       <c r="E853" s="4">
-        <v>34.459285714285002</v>
+        <v>37.140714285713997</v>
       </c>
     </row>
     <row r="854" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A854" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B854" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C854" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D854" s="4">
-        <v>19.67453488372</v>
+        <v>18.941123595505001</v>
       </c>
       <c r="E854" s="4">
-        <v>28.259269841268999</v>
+        <v>26.841072463768</v>
       </c>
     </row>
     <row r="855" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A855" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B855" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C855" s="3" t="s">
         <v>285</v>
       </c>
       <c r="D855" s="4">
-        <v>23.226623376622999</v>
+        <v>19.161830985915</v>
       </c>
       <c r="E855" s="4">
-        <v>32.445546558704002</v>
+        <v>31.941422924901001</v>
       </c>
     </row>
     <row r="856" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A856" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B856" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C856" s="3" t="s">
         <v>286</v>
       </c>
       <c r="D856" s="4">
-        <v>21.877073170730998</v>
+        <v>20.352</v>
       </c>
       <c r="E856" s="4">
-        <v>28.384274193547999</v>
+        <v>30.861904761904</v>
       </c>
     </row>
     <row r="857" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A857" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B857" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C857" s="3" t="s">
         <v>287</v>
       </c>
       <c r="D857" s="4">
-        <v>9.9406315789470003</v>
+        <v>8.9601000000000006</v>
       </c>
       <c r="E857" s="4">
-        <v>13.944513481828</v>
+        <v>14.764622124862999</v>
       </c>
     </row>
     <row r="858" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A858" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B858" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C858" s="3" t="s">
         <v>289</v>
       </c>
       <c r="D858" s="4">
-        <v>75.978571428571001</v>
+        <v>76.78</v>
       </c>
       <c r="E858" s="4">
-        <v>86.808999999999997</v>
+        <v>78.554716981132003</v>
       </c>
     </row>
     <row r="859" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A859" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B859" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C859" s="3" t="s">
         <v>290</v>
       </c>
       <c r="D859" s="4">
-        <v>19.292000000000002</v>
+        <v>16.720874999999999</v>
       </c>
       <c r="E859" s="4">
-        <v>29.125658362989</v>
+        <v>26.121745562129998</v>
       </c>
     </row>
     <row r="860" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A860" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B860" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C860" s="3" t="s">
         <v>291</v>
       </c>
       <c r="D860" s="4">
-        <v>16.453589743588999</v>
+        <v>19.178289473684</v>
       </c>
       <c r="E860" s="4">
-        <v>22.327493606137999</v>
+        <v>25.464568245125001</v>
       </c>
     </row>
     <row r="861" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A861" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B861" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C861" s="3" t="s">
         <v>292</v>
       </c>
       <c r="D861" s="4">
-        <v>37.265000000000001</v>
+        <v>36.602499999999999</v>
       </c>
       <c r="E861" s="4">
-        <v>61.676774193547999</v>
+        <v>51.574761904760997</v>
       </c>
     </row>
     <row r="862" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A862" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B862" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C862" s="3" t="s">
         <v>293</v>
       </c>
       <c r="D862" s="4">
-        <v>50.65</v>
+        <v>66.525000000000006</v>
       </c>
       <c r="E862" s="4">
-        <v>104.02181818181801</v>
+        <v>97.442499999999995</v>
       </c>
     </row>
     <row r="863" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A863" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B863" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C863" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D863" s="4">
-        <v>6.4325298329349998</v>
+        <v>6.3007322654460003</v>
       </c>
       <c r="E863" s="4">
-        <v>14.104657461497</v>
+        <v>13.970957605984999</v>
       </c>
     </row>
     <row r="864" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A864" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B864" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C864" s="3" t="s">
         <v>295</v>
       </c>
       <c r="D864" s="4">
-        <v>9.2896470588230002</v>
+        <v>10.815434782608</v>
       </c>
       <c r="E864" s="4">
-        <v>20.109803278687998</v>
+        <v>20.858365384614999</v>
       </c>
     </row>
     <row r="865" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A865" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B865" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C865" s="3" t="s">
         <v>296</v>
       </c>
       <c r="D865" s="4">
-        <v>18.033777777777001</v>
+        <v>17.438431372549001</v>
       </c>
       <c r="E865" s="4">
-        <v>30.225766871165</v>
+        <v>27.34736196319</v>
       </c>
     </row>
     <row r="866" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A866" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B866" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C866" s="3" t="s">
         <v>297</v>
       </c>
       <c r="D866" s="4">
-        <v>28.956666666665999</v>
+        <v>27.538571428571</v>
       </c>
       <c r="E866" s="4">
-        <v>42.445714285713997</v>
+        <v>37.455789473684</v>
       </c>
     </row>
     <row r="867" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A867" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B867" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C867" s="3" t="s">
         <v>298</v>
       </c>
       <c r="D867" s="4">
-        <v>20.124242424241999</v>
+        <v>23.722452830188001</v>
       </c>
       <c r="E867" s="4">
-        <v>26.095314533621998</v>
+        <v>27.590347071583</v>
       </c>
     </row>
     <row r="868" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A868" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B868" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C868" s="3" t="s">
         <v>299</v>
       </c>
       <c r="D868" s="4">
-        <v>35.130000000000003</v>
+        <v>36.110285714284998</v>
       </c>
       <c r="E868" s="4">
-        <v>54.150481927709997</v>
+        <v>48.03275</v>
       </c>
     </row>
     <row r="869" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A869" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B869" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C869" s="3" t="s">
         <v>300</v>
       </c>
       <c r="D869" s="4">
-        <v>28.503636363636002</v>
+        <v>33.123076923075999</v>
       </c>
       <c r="E869" s="4">
-        <v>47.615128205128002</v>
+        <v>52.186875000000001</v>
       </c>
     </row>
     <row r="870" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A870" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B870" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C870" s="3" t="s">
         <v>301</v>
       </c>
       <c r="D870" s="4">
-        <v>46.722222222222001</v>
+        <v>31.305499999999999</v>
       </c>
       <c r="E870" s="4">
-        <v>40.868833333333001</v>
+        <v>51.446562499999999</v>
       </c>
     </row>
     <row r="871" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A871" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B871" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C871" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D871" s="4">
-        <v>33.203571428571003</v>
+        <v>32.099130434781998</v>
       </c>
       <c r="E871" s="4">
-        <v>55.040113636363003</v>
+        <v>51.297428571428</v>
       </c>
     </row>
     <row r="872" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A872" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B872" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C872" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D872" s="4">
-        <v>32.684117647058002</v>
+        <v>47.010624999999997</v>
       </c>
       <c r="E872" s="4">
-        <v>53.872166666665997</v>
+        <v>60.384571428571</v>
       </c>
     </row>
     <row r="873" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A873" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B873" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C873" s="3" t="s">
         <v>304</v>
       </c>
       <c r="D873" s="4">
-        <v>7.6662153846149996</v>
+        <v>7.8207030430220001</v>
       </c>
       <c r="E873" s="4">
-        <v>13.881139559286</v>
+        <v>13.803291986611001</v>
       </c>
     </row>
     <row r="874" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A874" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B874" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C874" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D874" s="4">
-        <v>35.004800000000003</v>
+        <v>44.055624999999999</v>
       </c>
       <c r="E874" s="4">
-        <v>45.3095</v>
+        <v>63.973950617283997</v>
       </c>
     </row>
     <row r="875" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A875" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B875" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C875" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D875" s="4">
-        <v>17.673292682926</v>
+        <v>17.060434782607999</v>
       </c>
       <c r="E875" s="4">
-        <v>21.669925187032</v>
+        <v>22.560397877983998</v>
       </c>
     </row>
     <row r="876" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A876" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B876" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C876" s="3" t="s">
         <v>307</v>
       </c>
       <c r="D876" s="4">
-        <v>8.6675438596489993</v>
+        <v>8.7725992779779993</v>
       </c>
       <c r="E876" s="4">
-        <v>15.596781802863999</v>
+        <v>15.030844409695</v>
       </c>
     </row>
     <row r="877" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A877" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B877" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C877" s="3" t="s">
         <v>308</v>
       </c>
       <c r="D877" s="4">
-        <v>33.976666666665999</v>
+        <v>70.155000000000001</v>
       </c>
       <c r="E877" s="4">
-        <v>79.588181818180999</v>
+        <v>99.275789473684</v>
       </c>
     </row>
     <row r="878" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A878" s="3" t="s">
         <v>311</v>
       </c>
       <c r="B878" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C878" s="3" t="s">
         <v>309</v>
       </c>
       <c r="D878" s="4">
-        <v>33.272413793102999</v>
+        <v>24.339545454545</v>
       </c>
       <c r="E878" s="4">
-        <v>34.440097087378</v>
+        <v>45.702352941176002</v>
       </c>
     </row>
     <row r="879" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A879" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B879" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C879" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D879" s="4">
-        <v>5.0214400458970001</v>
+        <v>4.8600929629219998</v>
       </c>
       <c r="E879" s="4">
-        <v>12.847609797472</v>
+        <v>13.070935899487001</v>
       </c>
     </row>
     <row r="880" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A880" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B880" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C880" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D880" s="4">
-        <v>6.6686490939040004</v>
+        <v>6.6423920863300001</v>
       </c>
       <c r="E880" s="4">
-        <v>13.624408644400001</v>
+        <v>14.771860848085</v>
       </c>
     </row>
     <row r="881" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A881" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B881" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C881" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D881" s="4">
-        <v>6.089609609609</v>
+        <v>6.2660754189940002</v>
       </c>
       <c r="E881" s="4">
-        <v>14.855672749768001</v>
+        <v>15.213466581386999</v>
       </c>
     </row>
     <row r="882" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A882" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B882" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C882" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D882" s="4">
-        <v>9.268512720156</v>
+        <v>9.3327915194340001</v>
       </c>
       <c r="E882" s="4">
-        <v>19.076259231904999</v>
+        <v>20.893323053199001</v>
       </c>
     </row>
     <row r="883" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A883" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B883" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C883" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D883" s="4">
-        <v>17.137272727271998</v>
+        <v>18.105652173913001</v>
       </c>
       <c r="E883" s="4">
-        <v>35.034631578947</v>
+        <v>35.931904761904001</v>
       </c>
     </row>
     <row r="884" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A884" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B884" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C884" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D884" s="4">
-        <v>9.8479202279199995</v>
+        <v>9.3749871465289996</v>
       </c>
       <c r="E884" s="4">
-        <v>20.948915989159001</v>
+        <v>21.456203703703</v>
       </c>
     </row>
     <row r="885" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A885" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B885" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C885" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D885" s="4">
-        <v>17.440909090908999</v>
+        <v>21.952758620689</v>
       </c>
       <c r="E885" s="4">
-        <v>38.137608695651998</v>
+        <v>36.561132075471001</v>
       </c>
     </row>
     <row r="886" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A886" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B886" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C886" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D886" s="4">
-        <v>15.524198473282</v>
+        <v>17.673274336283001</v>
       </c>
       <c r="E886" s="4">
-        <v>28.385140388768001</v>
+        <v>29.771231422505</v>
       </c>
     </row>
     <row r="887" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A887" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B887" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C887" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D887" s="4">
-        <v>14.934973544972999</v>
+        <v>15.240722222222001</v>
       </c>
       <c r="E887" s="4">
-        <v>28.672967542502999</v>
+        <v>28.391825273009999</v>
       </c>
     </row>
     <row r="888" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A888" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B888" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C888" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D888" s="4">
-        <v>12.918797653958</v>
+        <v>13.450806916426</v>
       </c>
       <c r="E888" s="4">
-        <v>22.928941761362999</v>
+        <v>24.749039426523002</v>
       </c>
     </row>
     <row r="889" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A889" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B889" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C889" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D889" s="4">
-        <v>17.433103448274998</v>
+        <v>15.720256410256001</v>
       </c>
       <c r="E889" s="4">
-        <v>30.961858407078999</v>
+        <v>35.847117117117001</v>
       </c>
     </row>
     <row r="890" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A890" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B890" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C890" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D890" s="4">
-        <v>23.562000000000001</v>
+        <v>20.748571428571001</v>
       </c>
       <c r="E890" s="4">
-        <v>46.110294117647001</v>
+        <v>43.690606060606001</v>
       </c>
     </row>
     <row r="891" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A891" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B891" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C891" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D891" s="4">
-        <v>8.0904615384609997</v>
+        <v>8.7375000000000007</v>
       </c>
       <c r="E891" s="4">
-        <v>16.576356877323001</v>
+        <v>18.403995515695001</v>
       </c>
     </row>
     <row r="892" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A892" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B892" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C892" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D892" s="4">
-        <v>25.397272727272</v>
+        <v>36</v>
       </c>
       <c r="E892" s="4">
-        <v>39.3675</v>
+        <v>47.948888888888</v>
       </c>
     </row>
     <row r="893" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A893" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B893" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C893" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D893" s="4">
-        <v>15.648888888887999</v>
+        <v>14.196363636362999</v>
       </c>
       <c r="E893" s="4">
-        <v>26.350942812983</v>
+        <v>28.787388632871998</v>
       </c>
     </row>
     <row r="894" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A894" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B894" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C894" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D894" s="4">
-        <v>7.1942450142450003</v>
+        <v>7.6325801104969999</v>
       </c>
       <c r="E894" s="4">
-        <v>15.850301357517001</v>
+        <v>17.526299828130998</v>
       </c>
     </row>
     <row r="895" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A895" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B895" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C895" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D895" s="4">
-        <v>12.470416666666001</v>
+        <v>13.549919354838</v>
       </c>
       <c r="E895" s="4">
-        <v>22.563950233280998</v>
+        <v>20.876589595374998</v>
       </c>
     </row>
     <row r="896" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A896" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B896" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C896" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D896" s="4">
-        <v>28.816666666665999</v>
+        <v>29.708749999999998</v>
       </c>
       <c r="E896" s="4">
-        <v>48.838461538460997</v>
+        <v>47.374375000000001</v>
       </c>
     </row>
     <row r="897" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A897" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B897" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C897" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D897" s="4">
-        <v>25.118333333332998</v>
+        <v>31.517499999999998</v>
       </c>
       <c r="E897" s="4">
-        <v>32.153962264150003</v>
+        <v>34.910188679245003</v>
       </c>
     </row>
     <row r="898" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A898" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B898" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C898" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D898" s="4">
-        <v>8.5311494252869995</v>
+        <v>8.3395307917880004</v>
       </c>
       <c r="E898" s="4">
-        <v>14.946933005530999</v>
+        <v>14.489858548585</v>
       </c>
     </row>
     <row r="899" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A899" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B899" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C899" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D899" s="4">
-        <v>32.456363636363001</v>
+        <v>33.084800000000001</v>
       </c>
       <c r="E899" s="4">
-        <v>42.719871794870997</v>
+        <v>47.232168674698002</v>
       </c>
     </row>
     <row r="900" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A900" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B900" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C900" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D900" s="4">
-        <v>19.663043478260001</v>
+        <v>19.599615384614999</v>
       </c>
       <c r="E900" s="4">
-        <v>32.369277108433003</v>
+        <v>37.470624999999998</v>
       </c>
     </row>
     <row r="901" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A901" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B901" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C901" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D901" s="4">
-        <v>18.196285714285001</v>
+        <v>18.300666666666</v>
       </c>
       <c r="E901" s="4">
-        <v>26.717283236994</v>
+        <v>24.783413173652001</v>
       </c>
     </row>
     <row r="902" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A902" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B902" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C902" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D902" s="4">
-        <v>7.0800405405399998</v>
+        <v>6.5284810126580002</v>
       </c>
       <c r="E902" s="4">
-        <v>15.394546884833</v>
+        <v>15.0764622057</v>
       </c>
     </row>
     <row r="903" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A903" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B903" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C903" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D903" s="4">
-        <v>13.344651162790001</v>
+        <v>13.802702702702</v>
       </c>
       <c r="E903" s="4">
-        <v>24.536103896103</v>
+        <v>24.533851351351</v>
       </c>
     </row>
     <row r="904" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A904" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B904" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C904" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D904" s="4">
-        <v>8.96875</v>
+        <v>9.1073433874709995</v>
       </c>
       <c r="E904" s="4">
-        <v>15.214621085345</v>
+        <v>15.427963759909</v>
       </c>
     </row>
     <row r="905" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A905" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B905" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C905" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D905" s="4">
-        <v>7.5130033003300003</v>
+        <v>7.0017363344049999</v>
       </c>
       <c r="E905" s="4">
-        <v>15.044663865545999</v>
+        <v>14.696223437827999</v>
       </c>
     </row>
     <row r="906" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A906" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B906" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C906" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D906" s="4">
-        <v>17.580416666666</v>
+        <v>21.57</v>
       </c>
       <c r="E906" s="4">
-        <v>29.672105263157</v>
+        <v>26.669782608695002</v>
       </c>
     </row>
     <row r="907" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A907" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B907" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C907" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D907" s="4">
-        <v>18.919791666666001</v>
+        <v>19.424210526315001</v>
       </c>
       <c r="E907" s="4">
-        <v>27.088773006135</v>
+        <v>28.731428571428001</v>
       </c>
     </row>
     <row r="908" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A908" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B908" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C908" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D908" s="4">
-        <v>26.623043478260001</v>
+        <v>21.177142857142002</v>
       </c>
       <c r="E908" s="4">
-        <v>40.808734177215001</v>
+        <v>43.620149253731</v>
       </c>
     </row>
     <row r="909" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A909" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B909" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C909" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D909" s="4">
-        <v>14.693333333332999</v>
+        <v>12.975</v>
       </c>
       <c r="E909" s="4">
-        <v>25.066463414634001</v>
+        <v>26.216449275361999</v>
       </c>
     </row>
     <row r="910" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A910" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B910" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C910" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D910" s="4">
-        <v>7.5080542635649996</v>
+        <v>7.939800958348</v>
       </c>
       <c r="E910" s="4">
-        <v>14.676658192090001</v>
+        <v>15.829759432949</v>
       </c>
     </row>
     <row r="911" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A911" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B911" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C911" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D911" s="4">
-        <v>5.8750909090899999</v>
+        <v>6.2268292682919997</v>
       </c>
       <c r="E911" s="4">
-        <v>13.407477876106</v>
+        <v>13.859683794465999</v>
       </c>
     </row>
     <row r="912" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A912" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B912" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C912" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D912" s="4">
-        <v>13.558888888887999</v>
+        <v>15.237159090909</v>
       </c>
       <c r="E912" s="4">
-        <v>24.983695652173001</v>
+        <v>27.653924731181998</v>
       </c>
     </row>
     <row r="913" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A913" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B913" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C913" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D913" s="4">
-        <v>9.5138541666660004</v>
+        <v>9.6733759590789994</v>
       </c>
       <c r="E913" s="4">
-        <v>17.026857785272</v>
+        <v>19.814958677686</v>
       </c>
     </row>
     <row r="914" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A914" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B914" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C914" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D914" s="4">
-        <v>11.800178571428001</v>
+        <v>16.64725</v>
       </c>
       <c r="E914" s="4">
-        <v>26.162432432431999</v>
+        <v>25.233393939393</v>
       </c>
     </row>
     <row r="915" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A915" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B915" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C915" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D915" s="4">
-        <v>16.895777777776999</v>
+        <v>17.980769230768999</v>
       </c>
       <c r="E915" s="4">
-        <v>26.601232876712</v>
+        <v>25.697378048779999</v>
       </c>
     </row>
     <row r="916" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A916" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B916" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C916" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D916" s="4">
-        <v>10.732293233082</v>
+        <v>11.211115618660999</v>
       </c>
       <c r="E916" s="4">
-        <v>17.411609195402001</v>
+        <v>18.990710764174001</v>
       </c>
     </row>
     <row r="917" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A917" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B917" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C917" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D917" s="4">
-        <v>13.098014440432999</v>
+        <v>12.833553008596001</v>
       </c>
       <c r="E917" s="4">
-        <v>19.889171548117002</v>
+        <v>21.088843930635001</v>
       </c>
     </row>
     <row r="918" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A918" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B918" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C918" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D918" s="4">
-        <v>13.792222222222</v>
+        <v>17.532558139534</v>
       </c>
       <c r="E918" s="4">
-        <v>29.026439393939</v>
+        <v>33.490784313725001</v>
       </c>
     </row>
     <row r="919" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A919" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B919" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C919" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D919" s="4">
-        <v>10.6673828125</v>
+        <v>11.368054298642001</v>
       </c>
       <c r="E919" s="4">
-        <v>17.693561058924001</v>
+        <v>19.685530164532999</v>
       </c>
     </row>
     <row r="920" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A920" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B920" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C920" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D920" s="4">
-        <v>7.0272043010749998</v>
+        <v>8.5882142857140007</v>
       </c>
       <c r="E920" s="4">
-        <v>15.538427299703001</v>
+        <v>15.306204620461999</v>
       </c>
     </row>
     <row r="921" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A921" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B921" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C921" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D921" s="4">
-        <v>16.726875</v>
+        <v>17.678000000000001</v>
       </c>
       <c r="E921" s="4">
-        <v>20.897540983606</v>
+        <v>24.413506493505999</v>
       </c>
     </row>
     <row r="922" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A922" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B922" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C922" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D922" s="4">
-        <v>11.025777777777</v>
+        <v>10.041162790696999</v>
       </c>
       <c r="E922" s="4">
-        <v>20.548322981365999</v>
+        <v>20.214264705882002</v>
       </c>
     </row>
     <row r="923" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A923" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B923" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C923" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D923" s="4">
-        <v>12.915932203389</v>
+        <v>15.7</v>
       </c>
       <c r="E923" s="4">
-        <v>21.973989071038002</v>
+        <v>23.325963855421001</v>
       </c>
     </row>
     <row r="924" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A924" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B924" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C924" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D924" s="4">
-        <v>21.751111111111001</v>
+        <v>21.753636363636002</v>
       </c>
       <c r="E924" s="4">
-        <v>27.257000000000001</v>
+        <v>27.017818181818001</v>
       </c>
     </row>
     <row r="925" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A925" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B925" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C925" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D925" s="4">
-        <v>28.98</v>
+        <v>30.657241379310001</v>
       </c>
       <c r="E925" s="4">
-        <v>41.225846153846</v>
+        <v>43.062826086956001</v>
       </c>
     </row>
     <row r="926" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A926" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B926" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C926" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D926" s="4">
-        <v>9.1119047619040003</v>
+        <v>9.76844</v>
       </c>
       <c r="E926" s="4">
-        <v>18.230709555345001</v>
+        <v>18.335092250921999</v>
       </c>
     </row>
     <row r="927" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A927" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B927" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C927" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D927" s="4">
-        <v>28.785833333332999</v>
+        <v>24.91</v>
       </c>
       <c r="E927" s="4">
-        <v>48.113111111111003</v>
+        <v>52.548275862068998</v>
       </c>
     </row>
     <row r="928" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A928" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B928" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C928" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D928" s="4">
-        <v>12.648199999999999</v>
+        <v>11.641538461538</v>
       </c>
       <c r="E928" s="4">
-        <v>20.757542372881002</v>
+        <v>21.432526690391001</v>
       </c>
     </row>
     <row r="929" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A929" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B929" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C929" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D929" s="4">
-        <v>8.9039821882950001</v>
+        <v>9.7760172626379997</v>
       </c>
       <c r="E929" s="4">
-        <v>18.096163745891999</v>
+        <v>17.289981111709999</v>
       </c>
     </row>
     <row r="930" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A930" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B930" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C930" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D930" s="4">
-        <v>12.134114285714</v>
+        <v>12.130520833333</v>
       </c>
       <c r="E930" s="4">
-        <v>23.116994047618999</v>
+        <v>24.245823129251001</v>
       </c>
     </row>
     <row r="931" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A931" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B931" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C931" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D931" s="4">
-        <v>21.7425</v>
+        <v>21.266999999999999</v>
       </c>
       <c r="E931" s="4">
-        <v>36.773018867924002</v>
+        <v>35.956778846153</v>
       </c>
     </row>
     <row r="932" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A932" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B932" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C932" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D932" s="4">
-        <v>13.098554216867001</v>
+        <v>12.271436464088</v>
       </c>
       <c r="E932" s="4">
-        <v>21.439097127223</v>
+        <v>22.194916344915999</v>
       </c>
     </row>
     <row r="933" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A933" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B933" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C933" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D933" s="4">
-        <v>21.431857142857002</v>
+        <v>21.952500000000001</v>
       </c>
       <c r="E933" s="4">
-        <v>39.470199999999998</v>
+        <v>43.118920454544998</v>
       </c>
     </row>
     <row r="934" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A934" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B934" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C934" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D934" s="4">
-        <v>19.305555555554999</v>
+        <v>21.121111111110999</v>
       </c>
       <c r="E934" s="4">
-        <v>32.483020833333001</v>
+        <v>33.300121951218998</v>
       </c>
     </row>
     <row r="935" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A935" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B935" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C935" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D935" s="4">
-        <v>7.6311907983760001</v>
+        <v>7.9675810635530002</v>
       </c>
       <c r="E935" s="4">
-        <v>15.465329124283</v>
+        <v>15.797317666126</v>
       </c>
     </row>
     <row r="936" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A936" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B936" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C936" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D936" s="4">
-        <v>33.716111111110997</v>
+        <v>34.093076923075998</v>
       </c>
       <c r="E936" s="4">
-        <v>54.772592592591998</v>
+        <v>49.666458333332997</v>
       </c>
     </row>
     <row r="937" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A937" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B937" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C937" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D937" s="4">
-        <v>15.847425742574</v>
+        <v>16.812066666665999</v>
       </c>
       <c r="E937" s="4">
-        <v>26.877708333333</v>
+        <v>26.014911504423999</v>
       </c>
     </row>
     <row r="938" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A938" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B938" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C938" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D938" s="4">
-        <v>15.844363636362999</v>
+        <v>15.476086956521</v>
       </c>
       <c r="E938" s="4">
-        <v>28.304965517241001</v>
+        <v>25.902175572518999</v>
       </c>
     </row>
     <row r="939" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A939" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B939" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C939" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D939" s="4">
-        <v>18.06159090909</v>
+        <v>18.697608695652001</v>
       </c>
       <c r="E939" s="4">
-        <v>28.952692307692001</v>
+        <v>30.887419354837998</v>
       </c>
     </row>
     <row r="940" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A940" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B940" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C940" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D940" s="4">
-        <v>8.1220053475929994</v>
+        <v>7.0279024390240004</v>
       </c>
       <c r="E940" s="4">
-        <v>16.326131664853001</v>
+        <v>15.408864809081001</v>
       </c>
     </row>
     <row r="941" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A941" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B941" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C941" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D941" s="4">
-        <v>15.427325581394999</v>
+        <v>14.899305555554999</v>
       </c>
       <c r="E941" s="4">
-        <v>26.282975778546</v>
+        <v>26.503357142856999</v>
       </c>
     </row>
     <row r="942" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A942" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B942" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C942" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D942" s="4">
-        <v>15.632666666665999</v>
+        <v>12.682871287128</v>
       </c>
       <c r="E942" s="4">
-        <v>23.939710743801001</v>
+        <v>24.672255319148</v>
       </c>
     </row>
     <row r="943" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A943" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B943" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C943" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D943" s="4">
-        <v>31.603333333333001</v>
+        <v>25.63</v>
       </c>
       <c r="E943" s="4">
-        <v>48.386842105263</v>
+        <v>49.278823529411</v>
       </c>
     </row>
     <row r="944" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A944" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B944" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C944" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D944" s="4">
-        <v>25.220714285713999</v>
+        <v>25.751846153846</v>
       </c>
       <c r="E944" s="4">
-        <v>33.266759776535999</v>
+        <v>36.135277777776999</v>
       </c>
     </row>
     <row r="945" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A945" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B945" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C945" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D945" s="4">
-        <v>24.779298245614001</v>
+        <v>24.804067796609999</v>
       </c>
       <c r="E945" s="4">
-        <v>31.362167487684001</v>
+        <v>35.430742857142</v>
       </c>
     </row>
     <row r="946" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A946" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B946" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C946" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D946" s="4">
-        <v>37.880000000000003</v>
+        <v>22.625</v>
       </c>
       <c r="E946" s="4">
-        <v>52.022857142856999</v>
+        <v>38.273333333332999</v>
       </c>
     </row>
     <row r="947" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A947" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B947" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C947" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D947" s="4">
-        <v>26.398947368420998</v>
+        <v>23.0624</v>
       </c>
       <c r="E947" s="4">
-        <v>34.87475409836</v>
+        <v>30.875362318840001</v>
       </c>
     </row>
     <row r="948" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A948" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B948" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C948" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D948" s="4">
-        <v>27.599285714284999</v>
+        <v>27.936129032257998</v>
       </c>
       <c r="E948" s="4">
-        <v>44.127325581394999</v>
+        <v>41.295229357798</v>
       </c>
     </row>
     <row r="949" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A949" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B949" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C949" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D949" s="4">
-        <v>7.208069179143</v>
+        <v>7.0263561377970003</v>
       </c>
       <c r="E949" s="4">
-        <v>14.344753477905</v>
+        <v>14.584735458082999</v>
       </c>
     </row>
     <row r="950" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A950" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B950" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C950" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D950" s="4">
-        <v>16.815592105263001</v>
+        <v>17.672156862744998</v>
       </c>
       <c r="E950" s="4">
-        <v>27.746971235194</v>
+        <v>26.680832025116999</v>
       </c>
     </row>
     <row r="951" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A951" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B951" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C951" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D951" s="4">
-        <v>13.566607142857</v>
+        <v>10.850694444444001</v>
       </c>
       <c r="E951" s="4">
-        <v>20.890342679126999</v>
+        <v>21.617073170731</v>
       </c>
     </row>
     <row r="952" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A952" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B952" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C952" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D952" s="4">
-        <v>20.751818181817999</v>
+        <v>22.335333333333001</v>
       </c>
       <c r="E952" s="4">
-        <v>31.553888888888</v>
+        <v>29.779571428571</v>
       </c>
     </row>
     <row r="953" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A953" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B953" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C953" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D953" s="4">
-        <v>10.135909090908999</v>
+        <v>9.8725203252030003</v>
       </c>
       <c r="E953" s="4">
-        <v>15.519377559377</v>
+        <v>15.306424870466</v>
       </c>
     </row>
     <row r="954" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A954" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B954" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C954" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D954" s="4">
-        <v>36.543333333333003</v>
+        <v>25.602777777777</v>
       </c>
       <c r="E954" s="4">
-        <v>53.299777777777003</v>
+        <v>52.035283018866998</v>
       </c>
     </row>
     <row r="955" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A955" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B955" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C955" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D955" s="4">
-        <v>9.7987412587409999</v>
+        <v>10.729288389513</v>
       </c>
       <c r="E955" s="4">
-        <v>18.4224071991</v>
+        <v>18.912786489746001</v>
       </c>
     </row>
     <row r="956" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A956" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B956" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C956" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D956" s="4">
-        <v>19.71868852459</v>
+        <v>18.939019607843001</v>
       </c>
       <c r="E956" s="4">
-        <v>34.060157480314999</v>
+        <v>35.376106194690003</v>
       </c>
     </row>
     <row r="957" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A957" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B957" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C957" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D957" s="4">
-        <v>11.323186813186</v>
+        <v>11.183157894736</v>
       </c>
       <c r="E957" s="4">
-        <v>19.201772151897998</v>
+        <v>20.907541766108999</v>
       </c>
     </row>
     <row r="958" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A958" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B958" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C958" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D958" s="4">
-        <v>27.510909090908999</v>
+        <v>23.576000000000001</v>
       </c>
       <c r="E958" s="4">
-        <v>34.990322580645</v>
+        <v>35.149500000000003</v>
       </c>
     </row>
     <row r="959" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A959" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B959" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C959" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D959" s="4">
-        <v>20.548461538461002</v>
+        <v>18.682941176469999</v>
       </c>
       <c r="E959" s="4">
-        <v>31.971566265060002</v>
+        <v>30.961744186046001</v>
       </c>
     </row>
     <row r="960" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A960" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B960" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C960" s="3" t="s">
         <v>94</v>
       </c>
       <c r="D960" s="4">
-        <v>11.067511111110999</v>
+        <v>12.062959641255</v>
       </c>
       <c r="E960" s="4">
-        <v>19.537973333332999</v>
+        <v>22.295694050990999</v>
       </c>
     </row>
     <row r="961" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A961" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B961" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C961" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D961" s="4">
-        <v>20.743888888888002</v>
+        <v>20.034545454545</v>
       </c>
       <c r="E961" s="4">
-        <v>31.406315789472998</v>
+        <v>32.356575342465</v>
       </c>
     </row>
     <row r="962" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A962" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B962" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C962" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D962" s="4">
-        <v>20.711896551723999</v>
+        <v>23.202686567164001</v>
       </c>
       <c r="E962" s="4">
-        <v>37.584127659574001</v>
+        <v>40.228682170542001</v>
       </c>
     </row>
     <row r="963" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A963" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B963" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C963" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D963" s="4">
-        <v>8.0577398720679998</v>
+        <v>8.3191022964499997</v>
       </c>
       <c r="E963" s="4">
-        <v>15.382841260037001</v>
+        <v>15.14216507177</v>
       </c>
     </row>
     <row r="964" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A964" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B964" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C964" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D964" s="4">
-        <v>8.4886896551719992</v>
+        <v>8.7834285714280007</v>
       </c>
       <c r="E964" s="4">
-        <v>17.757864077669002</v>
+        <v>17.510961240309999</v>
       </c>
     </row>
     <row r="965" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A965" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B965" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C965" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D965" s="4">
-        <v>14.934285714285</v>
+        <v>26.972857142856999</v>
       </c>
       <c r="E965" s="4">
-        <v>29.424761904760999</v>
+        <v>29.475999999999999</v>
       </c>
     </row>
     <row r="966" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A966" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B966" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C966" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D966" s="4">
-        <v>14.798928571428</v>
+        <v>13.704597701149</v>
       </c>
       <c r="E966" s="4">
-        <v>20.643750000000001</v>
+        <v>20.554333333332998</v>
       </c>
     </row>
     <row r="967" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A967" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B967" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C967" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D967" s="4">
-        <v>17.038571428571</v>
+        <v>23.746666666665998</v>
       </c>
       <c r="E967" s="4">
-        <v>44.734634146341001</v>
+        <v>60.659090909089997</v>
       </c>
     </row>
     <row r="968" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A968" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B968" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C968" s="3" t="s">
         <v>102</v>
       </c>
       <c r="D968" s="4">
-        <v>34.955652173913002</v>
+        <v>37.352499999999999</v>
       </c>
       <c r="E968" s="4">
-        <v>44.176000000000002</v>
+        <v>53.870833333333003</v>
       </c>
     </row>
     <row r="969" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A969" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B969" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C969" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D969" s="4">
-        <v>33.828000000000003</v>
+        <v>32.08</v>
       </c>
       <c r="E969" s="4">
-        <v>54.219565217391001</v>
+        <v>65.524230769230002</v>
       </c>
     </row>
     <row r="970" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A970" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B970" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C970" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D970" s="4">
-        <v>32.648571428571003</v>
+        <v>33.376666666665997</v>
       </c>
       <c r="E970" s="4">
-        <v>51.515599999999999</v>
+        <v>45.8645</v>
       </c>
     </row>
     <row r="971" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A971" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B971" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C971" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D971" s="4">
-        <v>16.361388888888001</v>
+        <v>17.021794871794</v>
       </c>
       <c r="E971" s="4">
-        <v>31.500597484276</v>
+        <v>30.880494296577002</v>
       </c>
     </row>
     <row r="972" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A972" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B972" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C972" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D972" s="4">
-        <v>28.969411764705001</v>
+        <v>32.980666666666004</v>
       </c>
       <c r="E972" s="4">
-        <v>46.632083333333</v>
+        <v>44.231458333333002</v>
       </c>
     </row>
     <row r="973" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A973" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B973" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C973" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D973" s="4">
-        <v>11.945836575874999</v>
+        <v>13.246769911504</v>
       </c>
       <c r="E973" s="4">
-        <v>20.508262032085</v>
+        <v>19.679761904761001</v>
       </c>
     </row>
     <row r="974" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A974" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B974" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C974" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D974" s="4">
-        <v>6.8496012994679996</v>
+        <v>7.0383079732190001</v>
       </c>
       <c r="E974" s="4">
-        <v>16.070587461032002</v>
+        <v>15.95800646476</v>
       </c>
     </row>
     <row r="975" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A975" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B975" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C975" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D975" s="4">
-        <v>14.768832116787999</v>
+        <v>15.431041666665999</v>
       </c>
       <c r="E975" s="4">
-        <v>23.998982758619999</v>
+        <v>26.415951035780999</v>
       </c>
     </row>
     <row r="976" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A976" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B976" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C976" s="3" t="s">
         <v>110</v>
       </c>
       <c r="D976" s="4">
-        <v>23.359032258064001</v>
+        <v>24.392352941176</v>
       </c>
       <c r="E976" s="4">
-        <v>39.592920353982002</v>
+        <v>37.384108527130998</v>
       </c>
     </row>
     <row r="977" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A977" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B977" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C977" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D977" s="4">
-        <v>9.0161111111109999</v>
+        <v>10.279606741573</v>
       </c>
       <c r="E977" s="4">
-        <v>17.70063172043</v>
+        <v>17.534309815949999</v>
       </c>
     </row>
     <row r="978" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A978" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B978" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C978" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D978" s="4">
-        <v>41.874000000000002</v>
+        <v>33.35</v>
       </c>
       <c r="E978" s="4">
-        <v>67.042352941176006</v>
+        <v>76.565294117646999</v>
       </c>
     </row>
     <row r="979" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A979" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B979" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C979" s="3" t="s">
         <v>113</v>
       </c>
       <c r="D979" s="4">
-        <v>38.003513513512999</v>
+        <v>37.578260869565</v>
       </c>
       <c r="E979" s="4">
-        <v>40.164285714285</v>
+        <v>42.750598290597999</v>
       </c>
     </row>
     <row r="980" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A980" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B980" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C980" s="3" t="s">
         <v>114</v>
       </c>
       <c r="D980" s="4">
-        <v>21.72609375</v>
+        <v>24.185438596491</v>
       </c>
       <c r="E980" s="4">
-        <v>31.668653846152999</v>
+        <v>33.5745</v>
       </c>
     </row>
     <row r="981" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A981" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B981" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C981" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D981" s="4">
-        <v>22.924375000000001</v>
+        <v>23.91</v>
       </c>
       <c r="E981" s="4">
-        <v>36.062272727272003</v>
+        <v>41.315148514851003</v>
       </c>
     </row>
     <row r="982" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A982" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B982" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C982" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D982" s="4">
-        <v>17.957551020408001</v>
+        <v>27.782448979590999</v>
       </c>
       <c r="E982" s="4">
-        <v>31.608017241378999</v>
+        <v>33.954365079364997</v>
       </c>
     </row>
     <row r="983" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A983" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B983" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C983" s="3" t="s">
         <v>117</v>
       </c>
       <c r="D983" s="4">
-        <v>12.56110738255</v>
+        <v>12.458525179856</v>
       </c>
       <c r="E983" s="4">
-        <v>22.726457831325</v>
+        <v>24.180357142857002</v>
       </c>
     </row>
     <row r="984" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A984" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B984" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C984" s="3" t="s">
         <v>118</v>
       </c>
       <c r="D984" s="4">
-        <v>29.780476190476001</v>
+        <v>21.267777777776999</v>
       </c>
       <c r="E984" s="4">
-        <v>39.606724137931003</v>
+        <v>40.095238095238003</v>
       </c>
     </row>
     <row r="985" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A985" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B985" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C985" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D985" s="4">
-        <v>11.572736318407999</v>
+        <v>10.915355450237</v>
       </c>
       <c r="E985" s="4">
-        <v>17.744650047937998</v>
+        <v>18.507639175257001</v>
       </c>
     </row>
     <row r="986" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A986" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B986" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C986" s="3" t="s">
         <v>121</v>
       </c>
       <c r="D986" s="4">
-        <v>19.224752475247001</v>
+        <v>23.448395061728</v>
       </c>
       <c r="E986" s="4">
-        <v>36.452946428571003</v>
+        <v>36.818925233644002</v>
       </c>
     </row>
     <row r="987" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A987" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B987" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C987" s="3" t="s">
         <v>122</v>
       </c>
       <c r="D987" s="4">
-        <v>18.327471264366999</v>
+        <v>15.275952380952001</v>
       </c>
       <c r="E987" s="4">
-        <v>22.198168316831001</v>
+        <v>22.613784946235999</v>
       </c>
     </row>
     <row r="988" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A988" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B988" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C988" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D988" s="4">
-        <v>21.694117647058</v>
+        <v>17.270666666665999</v>
       </c>
       <c r="E988" s="4">
-        <v>31.149404761904002</v>
+        <v>26.031911764705001</v>
       </c>
     </row>
     <row r="989" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A989" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B989" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C989" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D989" s="4">
-        <v>28.782857142857001</v>
+        <v>26.80125</v>
       </c>
       <c r="E989" s="4">
-        <v>50.07</v>
+        <v>45.498750000000001</v>
       </c>
     </row>
     <row r="990" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A990" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B990" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C990" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D990" s="4">
-        <v>27.543714285714</v>
+        <v>25.436875000000001</v>
       </c>
       <c r="E990" s="4">
-        <v>42.286614173228003</v>
+        <v>35.396718749999998</v>
       </c>
     </row>
     <row r="991" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A991" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B991" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C991" s="3" t="s">
         <v>126</v>
       </c>
       <c r="D991" s="4">
-        <v>26.650666666666002</v>
+        <v>26.854062500000001</v>
       </c>
       <c r="E991" s="4">
-        <v>36.837142857141998</v>
+        <v>36.140810810810002</v>
       </c>
     </row>
     <row r="992" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A992" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B992" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C992" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D992" s="4">
-        <v>44.902500000000003</v>
+        <v>58.96</v>
       </c>
       <c r="E992" s="4">
-        <v>58.976363636362997</v>
+        <v>36.015555555554997</v>
       </c>
     </row>
     <row r="993" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A993" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B993" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C993" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D993" s="4">
-        <v>29.172499999999999</v>
+        <v>34.434285714284997</v>
       </c>
       <c r="E993" s="4">
-        <v>47.428775510203998</v>
+        <v>41.573999999999998</v>
       </c>
     </row>
     <row r="994" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A994" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B994" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C994" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D994" s="4">
-        <v>35.088000000000001</v>
+        <v>28.832222222222001</v>
       </c>
       <c r="E994" s="4">
-        <v>45.6328125</v>
+        <v>45.08</v>
       </c>
     </row>
     <row r="995" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A995" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B995" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C995" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D995" s="4">
-        <v>48.58</v>
+        <v>27.36</v>
       </c>
       <c r="E995" s="4">
-        <v>33.483076923075998</v>
+        <v>32.01</v>
       </c>
     </row>
     <row r="996" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A996" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B996" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C996" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D996" s="4">
-        <v>14.737299999999999</v>
+        <v>13.20247706422</v>
       </c>
       <c r="E996" s="4">
-        <v>19.495276679841002</v>
+        <v>20.422108433734</v>
       </c>
     </row>
     <row r="997" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A997" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B997" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C997" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D997" s="4">
-        <v>22.078543046357002</v>
+        <v>21.575408805031</v>
       </c>
       <c r="E997" s="4">
-        <v>30.566478102188999</v>
+        <v>31.099496268656001</v>
       </c>
     </row>
     <row r="998" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A998" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B998" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C998" s="3" t="s">
         <v>133</v>
       </c>
       <c r="D998" s="4">
-        <v>23.052173913042999</v>
+        <v>22.71</v>
       </c>
       <c r="E998" s="4">
-        <v>35.404672131147002</v>
+        <v>30.487765957446001</v>
       </c>
     </row>
     <row r="999" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A999" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B999" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C999" s="3" t="s">
         <v>134</v>
       </c>
       <c r="D999" s="4">
-        <v>14.445</v>
+        <v>33.04</v>
       </c>
       <c r="E999" s="4">
-        <v>45.634761904761</v>
+        <v>34.071578947368003</v>
       </c>
     </row>
     <row r="1000" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1000" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1000" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1000" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D1000" s="4">
-        <v>17.423913043477999</v>
+        <v>13.2925</v>
       </c>
       <c r="E1000" s="4">
-        <v>20.566870229007002</v>
+        <v>18.563821138211001</v>
       </c>
     </row>
     <row r="1001" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1001" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1001" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1001" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D1001" s="4">
-        <v>36.831363636363001</v>
+        <v>38.984444444444001</v>
       </c>
       <c r="E1001" s="4">
-        <v>47.725909090908999</v>
+        <v>45.22</v>
       </c>
     </row>
     <row r="1002" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1002" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1002" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1002" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D1002" s="4">
-        <v>25.065000000000001</v>
+        <v>15.992000000000001</v>
       </c>
       <c r="E1002" s="4">
-        <v>28.969605263157</v>
+        <v>24.145652173913</v>
       </c>
     </row>
     <row r="1003" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1003" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1003" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1003" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D1003" s="4">
-        <v>9.7416949152539996</v>
+        <v>9.8279580152670007</v>
       </c>
       <c r="E1003" s="4">
-        <v>14.064732571006999</v>
+        <v>14.889042638776999</v>
       </c>
     </row>
     <row r="1004" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1004" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1004" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1004" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D1004" s="4">
-        <v>22.425000000000001</v>
+        <v>13.561999999999999</v>
       </c>
       <c r="E1004" s="4">
-        <v>24.555161290322001</v>
+        <v>37.86652173913</v>
       </c>
     </row>
     <row r="1005" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1005" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1005" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1005" s="3" t="s">
         <v>140</v>
       </c>
       <c r="D1005" s="4">
-        <v>18.89</v>
+        <v>22.112702702701998</v>
       </c>
       <c r="E1005" s="4">
-        <v>28.921319444443998</v>
+        <v>31.120137931034002</v>
       </c>
     </row>
     <row r="1006" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1006" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1006" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1006" s="3" t="s">
         <v>141</v>
       </c>
       <c r="D1006" s="4">
-        <v>16.991428571427999</v>
+        <v>17.410270270270001</v>
       </c>
       <c r="E1006" s="4">
-        <v>22.274266666666001</v>
+        <v>25.471342281879</v>
       </c>
     </row>
     <row r="1007" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1007" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1007" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1007" s="3" t="s">
         <v>142</v>
       </c>
       <c r="D1007" s="4">
-        <v>22.638888888888001</v>
+        <v>20.317435897435001</v>
       </c>
       <c r="E1007" s="4">
-        <v>30.073945578231001</v>
+        <v>33.232518518517999</v>
       </c>
     </row>
     <row r="1008" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1008" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1008" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1008" s="3" t="s">
         <v>143</v>
       </c>
       <c r="D1008" s="4">
-        <v>17.060937500000001</v>
+        <v>17.628888888888</v>
       </c>
       <c r="E1008" s="4">
-        <v>23.216086956521</v>
+        <v>22.798150289016998</v>
       </c>
     </row>
     <row r="1009" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1009" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1009" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1009" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D1009" s="4">
-        <v>36.282777777777</v>
+        <v>36.159285714284998</v>
       </c>
       <c r="E1009" s="4">
-        <v>43.856268656715997</v>
+        <v>49.236351351350997</v>
       </c>
     </row>
     <row r="1010" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1010" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1010" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1010" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D1010" s="4">
-        <v>20.778446601940999</v>
+        <v>24.715</v>
       </c>
       <c r="E1010" s="4">
-        <v>26.7769476082</v>
+        <v>31.541530612243999</v>
       </c>
     </row>
     <row r="1011" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1011" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1011" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1011" s="3" t="s">
         <v>146</v>
       </c>
       <c r="D1011" s="4">
-        <v>41.288421052631001</v>
+        <v>32.26</v>
       </c>
       <c r="E1011" s="4">
-        <v>36.514310344827003</v>
+        <v>46.97296875</v>
       </c>
     </row>
     <row r="1012" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1012" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1012" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1012" s="3" t="s">
         <v>147</v>
       </c>
       <c r="D1012" s="4">
-        <v>12.325255474452</v>
+        <v>13.661157024793001</v>
       </c>
       <c r="E1012" s="4">
-        <v>17.368064516128999</v>
+        <v>18.784096834263998</v>
       </c>
     </row>
     <row r="1013" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1013" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1013" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1013" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D1013" s="4">
-        <v>36.198181818180998</v>
+        <v>36.357999999999997</v>
       </c>
       <c r="E1013" s="4">
-        <v>45.055333333333003</v>
+        <v>45.522857142856999</v>
       </c>
     </row>
     <row r="1014" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1014" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1014" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1014" s="3" t="s">
         <v>149</v>
       </c>
       <c r="D1014" s="4">
-        <v>14.841891891891001</v>
+        <v>21.282564102563999</v>
       </c>
       <c r="E1014" s="4">
-        <v>24.551919191919001</v>
+        <v>22.812296296296001</v>
       </c>
     </row>
     <row r="1015" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1015" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1015" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1015" s="3" t="s">
         <v>150</v>
       </c>
       <c r="D1015" s="4">
-        <v>11.995333333333001</v>
+        <v>14.736923076923</v>
       </c>
       <c r="E1015" s="4">
-        <v>19.243888888888002</v>
+        <v>16.621851851851002</v>
       </c>
     </row>
     <row r="1016" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1016" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1016" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1016" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D1016" s="4">
-        <v>16.587027027026998</v>
+        <v>17.024750000000001</v>
       </c>
       <c r="E1016" s="4">
-        <v>21.585958904108999</v>
+        <v>21.481645569619999</v>
       </c>
     </row>
     <row r="1017" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1017" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1017" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1017" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D1017" s="4">
-        <v>7.7521264367810003</v>
+        <v>7.2287719298240001</v>
       </c>
       <c r="E1017" s="4">
-        <v>13.161641074856</v>
+        <v>13.222963709677</v>
       </c>
     </row>
     <row r="1018" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1018" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1018" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1018" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D1018" s="4">
-        <v>25.559705882351999</v>
+        <v>20.872250000000001</v>
       </c>
       <c r="E1018" s="4">
-        <v>29.784214876033001</v>
+        <v>25.135136986300999</v>
       </c>
     </row>
     <row r="1019" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1019" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1019" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1019" s="3" t="s">
         <v>154</v>
       </c>
       <c r="D1019" s="4">
-        <v>18.523243243243002</v>
+        <v>16.64987804878</v>
       </c>
       <c r="E1019" s="4">
-        <v>22.955238095237998</v>
+        <v>24.187621776503999</v>
       </c>
     </row>
     <row r="1020" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1020" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1020" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1020" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D1020" s="4">
-        <v>9.1868774193539995</v>
+        <v>8.8573858447480003</v>
       </c>
       <c r="E1020" s="4">
-        <v>14.08771986166</v>
+        <v>14.339187466807999</v>
       </c>
     </row>
     <row r="1021" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1021" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1021" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1021" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D1021" s="4">
-        <v>30.063636363636</v>
+        <v>29.58</v>
       </c>
       <c r="E1021" s="4">
-        <v>39.435277777777003</v>
+        <v>37.032352941176001</v>
       </c>
     </row>
     <row r="1022" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1022" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1022" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1022" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D1022" s="4">
-        <v>30.483888888888</v>
+        <v>19.963076923075999</v>
       </c>
       <c r="E1022" s="4">
-        <v>27.307142857142001</v>
+        <v>25.626551724136998</v>
       </c>
     </row>
     <row r="1023" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1023" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1023" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1023" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D1023" s="4">
-        <v>12.510823529411001</v>
+        <v>11.660392156862001</v>
       </c>
       <c r="E1023" s="4">
-        <v>18.674771689497</v>
+        <v>18.948077858880001</v>
       </c>
     </row>
     <row r="1024" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1024" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1024" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1024" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D1024" s="4">
-        <v>6.7717961165040004</v>
+        <v>7.1690068965510001</v>
       </c>
       <c r="E1024" s="4">
-        <v>12.902194026499</v>
+        <v>12.984052348679</v>
       </c>
     </row>
     <row r="1025" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1025" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1025" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1025" s="3" t="s">
         <v>160</v>
       </c>
       <c r="D1025" s="4">
-        <v>23.947500000000002</v>
+        <v>23.165714285713999</v>
       </c>
       <c r="E1025" s="4">
-        <v>37.642023809523003</v>
+        <v>32.259428571428003</v>
       </c>
     </row>
     <row r="1026" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1026" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1026" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1026" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D1026" s="4">
-        <v>21.325641025641001</v>
+        <v>21.785747126436</v>
       </c>
       <c r="E1026" s="4">
-        <v>36.735595238095001</v>
+        <v>37.338898305084001</v>
       </c>
     </row>
     <row r="1027" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1027" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1027" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1027" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D1027" s="4">
-        <v>19.401250000000001</v>
+        <v>21.648235294117001</v>
       </c>
       <c r="E1027" s="4">
-        <v>28.851296296295999</v>
+        <v>33.078545454545001</v>
       </c>
     </row>
     <row r="1028" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1028" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1028" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1028" s="3" t="s">
         <v>164</v>
       </c>
       <c r="D1028" s="4">
-        <v>10.896590909089999</v>
+        <v>11.914871794871001</v>
       </c>
       <c r="E1028" s="4">
-        <v>21.622240704500999</v>
+        <v>23.392010152284001</v>
       </c>
     </row>
     <row r="1029" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1029" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1029" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1029" s="3" t="s">
         <v>165</v>
       </c>
       <c r="D1029" s="4">
-        <v>13.114142857141999</v>
+        <v>14.841329113923999</v>
       </c>
       <c r="E1029" s="4">
-        <v>25.459504950494999</v>
+        <v>28.195871559633002</v>
       </c>
     </row>
     <row r="1030" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1030" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1030" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1030" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D1030" s="4">
-        <v>17.12</v>
+        <v>19.007941176469998</v>
       </c>
       <c r="E1030" s="4">
-        <v>27.863471337579</v>
+        <v>27.510031347961998</v>
       </c>
     </row>
     <row r="1031" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1031" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1031" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1031" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D1031" s="4">
-        <v>24.034666666665998</v>
+        <v>30.054545454545</v>
       </c>
       <c r="E1031" s="4">
-        <v>37.820357142856999</v>
+        <v>57.314799999999998</v>
       </c>
     </row>
     <row r="1032" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1032" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1032" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1032" s="3" t="s">
         <v>168</v>
       </c>
       <c r="D1032" s="4">
-        <v>20.216999999999999</v>
+        <v>17.655384615384001</v>
       </c>
       <c r="E1032" s="4">
-        <v>27.256216216216</v>
+        <v>27.282916666666001</v>
       </c>
     </row>
     <row r="1033" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1033" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1033" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1033" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D1033" s="4">
-        <v>9.6841880341880007</v>
+        <v>10.851889763779001</v>
       </c>
       <c r="E1033" s="4">
-        <v>18.988811040339002</v>
+        <v>19.662666666665999</v>
       </c>
     </row>
     <row r="1034" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1034" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1034" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1034" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D1034" s="4">
-        <v>31.562692307692</v>
+        <v>31.925263157894001</v>
       </c>
       <c r="E1034" s="4">
-        <v>40.462325581395</v>
+        <v>42.156399999999998</v>
       </c>
     </row>
     <row r="1035" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1035" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1035" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1035" s="3" t="s">
         <v>171</v>
       </c>
       <c r="D1035" s="4">
-        <v>34.323999999999998</v>
+        <v>30.330434782607998</v>
       </c>
       <c r="E1035" s="4">
-        <v>52.668103448274998</v>
+        <v>58.95</v>
       </c>
     </row>
     <row r="1036" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1036" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1036" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1036" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D1036" s="4">
-        <v>21.574999999999999</v>
+        <v>31.75</v>
       </c>
       <c r="E1036" s="4">
-        <v>53.681428571428</v>
+        <v>40.503793103447997</v>
       </c>
     </row>
     <row r="1037" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1037" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1037" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1037" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D1037" s="4">
-        <v>27.938947368421001</v>
+        <v>33.302608695651998</v>
       </c>
       <c r="E1037" s="4">
-        <v>53.069428571427999</v>
+        <v>60.771649484535999</v>
       </c>
     </row>
     <row r="1038" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1038" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1038" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1038" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D1038" s="4">
-        <v>15.746494845360001</v>
+        <v>16.646333333333001</v>
       </c>
       <c r="E1038" s="4">
-        <v>27.049730639730001</v>
+        <v>25.868088737200999</v>
       </c>
     </row>
     <row r="1039" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1039" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1039" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1039" s="3" t="s">
         <v>175</v>
       </c>
       <c r="D1039" s="4">
-        <v>14.571619047619</v>
+        <v>11.652337662337001</v>
       </c>
       <c r="E1039" s="4">
-        <v>21.059604743083</v>
+        <v>21.141517509726999</v>
       </c>
     </row>
     <row r="1040" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1040" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1040" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1040" s="3" t="s">
         <v>176</v>
       </c>
       <c r="D1040" s="4">
-        <v>22.074000000000002</v>
+        <v>24.176136363636001</v>
       </c>
       <c r="E1040" s="4">
-        <v>33.754159999999999</v>
+        <v>36.73984962406</v>
       </c>
     </row>
     <row r="1041" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1041" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1041" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1041" s="3" t="s">
         <v>177</v>
       </c>
       <c r="D1041" s="4">
-        <v>18.358499999999999</v>
+        <v>18.325384615383999</v>
       </c>
       <c r="E1041" s="4">
-        <v>27.821999999999999</v>
+        <v>29.709800000000001</v>
       </c>
     </row>
     <row r="1042" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1042" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1042" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1042" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="D1042" s="4">
-        <v>28.675000000000001</v>
+      <c r="D1042" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1042" s="4">
-        <v>43.240816326530002</v>
+        <v>43.755777777776999</v>
       </c>
     </row>
     <row r="1043" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1043" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1043" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1043" s="3" t="s">
         <v>179</v>
       </c>
       <c r="D1043" s="4">
-        <v>12.083793103448</v>
+        <v>12.162576687115999</v>
       </c>
       <c r="E1043" s="4">
-        <v>21.98449386503</v>
+        <v>22.298358895705</v>
       </c>
     </row>
     <row r="1044" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1044" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1044" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1044" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D1044" s="4">
-        <v>17.261666666665999</v>
+        <v>25.265000000000001</v>
       </c>
       <c r="E1044" s="4">
-        <v>47.086176470588001</v>
+        <v>49.052799999999998</v>
       </c>
     </row>
     <row r="1045" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1045" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1045" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1045" s="3" t="s">
         <v>181</v>
       </c>
       <c r="D1045" s="4">
-        <v>25.315000000000001</v>
+        <v>26.207142857141999</v>
       </c>
       <c r="E1045" s="4">
-        <v>29.103076923075999</v>
+        <v>39.786666666666001</v>
       </c>
     </row>
     <row r="1046" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1046" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1046" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1046" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D1046" s="4">
-        <v>21.272307692306999</v>
+        <v>23.327457627118001</v>
       </c>
       <c r="E1046" s="4">
-        <v>37.208917197452003</v>
+        <v>43.365454545454</v>
       </c>
     </row>
     <row r="1047" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1047" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1047" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1047" s="3" t="s">
         <v>183</v>
       </c>
       <c r="D1047" s="4">
-        <v>18.817656249999999</v>
+        <v>24.932031250000001</v>
       </c>
       <c r="E1047" s="4">
-        <v>35.658801843318003</v>
+        <v>34.623385214007001</v>
       </c>
     </row>
     <row r="1048" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1048" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1048" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1048" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D1048" s="4">
-        <v>12.534375000000001</v>
+        <v>11.965833333333</v>
       </c>
       <c r="E1048" s="4">
-        <v>25.082846715327999</v>
+        <v>24.410733944954</v>
       </c>
     </row>
     <row r="1049" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1049" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1049" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1049" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D1049" s="4">
-        <v>21.026666666665999</v>
+        <v>22.530952380952002</v>
       </c>
       <c r="E1049" s="4">
-        <v>26.736101694915</v>
+        <v>45.774999999999999</v>
       </c>
     </row>
     <row r="1050" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1050" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1050" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1050" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D1050" s="4">
-        <v>7.9272392086329999</v>
+        <v>7.6784728610849999</v>
       </c>
       <c r="E1050" s="4">
-        <v>14.904089316986999</v>
+        <v>15.369200270331</v>
       </c>
     </row>
     <row r="1051" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1051" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1051" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1051" s="3" t="s">
         <v>187</v>
       </c>
       <c r="D1051" s="4">
-        <v>12.639633027522001</v>
+        <v>10.549572649571999</v>
       </c>
       <c r="E1051" s="4">
-        <v>19.414223918575001</v>
+        <v>20.194656716417001</v>
       </c>
     </row>
     <row r="1052" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1052" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1052" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1052" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D1052" s="4">
-        <v>17.071764705882</v>
+        <v>13.447457627118</v>
       </c>
       <c r="E1052" s="4">
-        <v>24.917610062893001</v>
+        <v>24.916273291924998</v>
       </c>
     </row>
     <row r="1053" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1053" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1053" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1053" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D1053" s="4">
-        <v>13.514537037037</v>
+        <v>13.007999999999999</v>
       </c>
       <c r="E1053" s="4">
-        <v>26.083370786515999</v>
+        <v>26.054164705881998</v>
       </c>
     </row>
     <row r="1054" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1054" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1054" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1054" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D1054" s="4">
-        <v>16.296785714285001</v>
+        <v>19.460344827585999</v>
       </c>
       <c r="E1054" s="4">
-        <v>28.481979166666001</v>
+        <v>29.161298701298001</v>
       </c>
     </row>
     <row r="1055" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1055" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1055" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1055" s="3" t="s">
         <v>191</v>
       </c>
       <c r="D1055" s="4">
-        <v>7.8628673835120004</v>
+        <v>9.0794265232970002</v>
       </c>
       <c r="E1055" s="4">
-        <v>19.335514579759</v>
+        <v>20.855171232876</v>
       </c>
     </row>
     <row r="1056" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1056" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1056" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1056" s="3" t="s">
         <v>192</v>
       </c>
       <c r="D1056" s="4">
-        <v>12.038125000000001</v>
+        <v>15.188823529411</v>
       </c>
       <c r="E1056" s="4">
-        <v>24.604947368421001</v>
+        <v>29.634878048779999</v>
       </c>
     </row>
     <row r="1057" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1057" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1057" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1057" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D1057" s="4">
-        <v>15.554690265486</v>
+        <v>15.557297297297</v>
       </c>
       <c r="E1057" s="4">
-        <v>25.151250000000001</v>
+        <v>25.041590909090001</v>
       </c>
     </row>
     <row r="1058" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1058" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1058" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1058" s="3" t="s">
         <v>194</v>
       </c>
       <c r="D1058" s="4">
-        <v>7.5349728260860003</v>
+        <v>7.5723780487800001</v>
       </c>
       <c r="E1058" s="4">
-        <v>14.622392115077</v>
+        <v>13.608689119171</v>
       </c>
     </row>
     <row r="1059" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1059" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1059" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1059" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D1059" s="4">
-        <v>11.183157894736</v>
+        <v>11.23616981132</v>
       </c>
       <c r="E1059" s="4">
-        <v>20.666061776060999</v>
+        <v>23.040667280257001</v>
       </c>
     </row>
     <row r="1060" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1060" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1060" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1060" s="3" t="s">
         <v>196</v>
       </c>
       <c r="D1060" s="4">
-        <v>24.556486486486001</v>
+        <v>27.753</v>
       </c>
       <c r="E1060" s="4">
-        <v>42.661513513513</v>
+        <v>43.504581005585997</v>
       </c>
     </row>
     <row r="1061" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1061" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1061" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1061" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D1061" s="4">
-        <v>6.5683488569000001</v>
+        <v>7.3148462484619996</v>
       </c>
       <c r="E1061" s="4">
-        <v>15.666232119914</v>
+        <v>16.988270112914002</v>
       </c>
     </row>
     <row r="1062" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1062" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1062" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1062" s="3" t="s">
         <v>198</v>
       </c>
       <c r="D1062" s="4">
-        <v>28.05</v>
+        <v>29.175000000000001</v>
       </c>
       <c r="E1062" s="4">
-        <v>58.13</v>
+        <v>66.191999999999993</v>
       </c>
     </row>
     <row r="1063" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1063" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1063" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1063" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D1063" s="4">
-        <v>14.468</v>
+        <v>17.122179487179</v>
       </c>
       <c r="E1063" s="4">
-        <v>28.974782608695001</v>
+        <v>29.977701149424998</v>
       </c>
     </row>
     <row r="1064" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1064" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1064" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1064" s="3" t="s">
         <v>200</v>
       </c>
       <c r="D1064" s="4">
-        <v>20.171481481480999</v>
+        <v>18.698305084745002</v>
       </c>
       <c r="E1064" s="4">
-        <v>32.833028169014</v>
+        <v>33.118083333332997</v>
       </c>
     </row>
     <row r="1065" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1065" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1065" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1065" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D1065" s="4">
-        <v>18.961538461538002</v>
+        <v>18.403333333332998</v>
       </c>
       <c r="E1065" s="4">
-        <v>38.710212765957003</v>
+        <v>30.216734693877001</v>
       </c>
     </row>
     <row r="1066" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1066" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1066" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1066" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D1066" s="4">
-        <v>19.098333333332999</v>
+        <v>25.983750000000001</v>
       </c>
       <c r="E1066" s="4">
-        <v>36.126538461537997</v>
+        <v>37.351875</v>
       </c>
     </row>
     <row r="1067" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1067" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1067" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1067" s="3" t="s">
         <v>203</v>
       </c>
       <c r="D1067" s="4">
-        <v>10.081282051282001</v>
+        <v>11.830703124999999</v>
       </c>
       <c r="E1067" s="4">
-        <v>18.719823999999999</v>
+        <v>18.615338345864</v>
       </c>
     </row>
     <row r="1068" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1068" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1068" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1068" s="3" t="s">
         <v>204</v>
       </c>
       <c r="D1068" s="4">
-        <v>25.158000000000001</v>
+        <v>22.403749999999999</v>
       </c>
       <c r="E1068" s="4">
-        <v>35.71</v>
+        <v>37.928035714285002</v>
       </c>
     </row>
     <row r="1069" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1069" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1069" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1069" s="3" t="s">
         <v>206</v>
       </c>
       <c r="D1069" s="4">
-        <v>7.4566554054049998</v>
+        <v>9.0735249042140005</v>
       </c>
       <c r="E1069" s="4">
-        <v>14.315876288659</v>
+        <v>14.786434231377999</v>
       </c>
     </row>
     <row r="1070" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1070" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1070" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1070" s="3" t="s">
         <v>207</v>
       </c>
       <c r="D1070" s="4">
-        <v>41.637500000000003</v>
+        <v>48.928571428570997</v>
       </c>
       <c r="E1070" s="4">
-        <v>60.907037037037</v>
+        <v>57.503999999999998</v>
       </c>
     </row>
     <row r="1071" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1071" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1071" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1071" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D1071" s="4">
-        <v>24.042985074625999</v>
+        <v>27.981967213114</v>
       </c>
       <c r="E1071" s="4">
-        <v>42.479361702127001</v>
+        <v>41.711459227467003</v>
       </c>
     </row>
     <row r="1072" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1072" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1072" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1072" s="3" t="s">
         <v>209</v>
       </c>
       <c r="D1072" s="4">
-        <v>21.266160714285</v>
+        <v>20.753611111110999</v>
       </c>
       <c r="E1072" s="4">
-        <v>30.331</v>
+        <v>30.133289902280001</v>
       </c>
     </row>
     <row r="1073" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1073" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1073" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1073" s="3" t="s">
         <v>210</v>
       </c>
       <c r="D1073" s="4">
-        <v>32.082500000000003</v>
+        <v>39.907575757575003</v>
       </c>
       <c r="E1073" s="4">
-        <v>51.325568181817999</v>
+        <v>45.697534246575003</v>
       </c>
     </row>
     <row r="1074" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1074" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1074" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1074" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D1074" s="4">
-        <v>23.373823529410998</v>
+        <v>24.556206896551</v>
       </c>
       <c r="E1074" s="4">
-        <v>34.969357798164999</v>
+        <v>37.477319587628003</v>
       </c>
     </row>
     <row r="1075" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1075" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1075" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1075" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D1075" s="4">
-        <v>27.504705882351999</v>
+        <v>20.765238095238001</v>
       </c>
       <c r="E1075" s="4">
-        <v>38.255652173912999</v>
+        <v>33.794800000000002</v>
       </c>
     </row>
     <row r="1076" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1076" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1076" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1076" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D1076" s="4">
-        <v>44.113888888887999</v>
+        <v>44.869583333332997</v>
       </c>
       <c r="E1076" s="4">
-        <v>56.299882352940998</v>
+        <v>52.770684931505997</v>
       </c>
     </row>
     <row r="1077" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1077" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1077" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1077" s="3" t="s">
         <v>214</v>
       </c>
       <c r="D1077" s="4">
-        <v>8.4663528245779993</v>
+        <v>8.2965297297290004</v>
       </c>
       <c r="E1077" s="4">
-        <v>15.254330567390999</v>
+        <v>15.078358499756</v>
       </c>
     </row>
     <row r="1078" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1078" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1078" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1078" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D1078" s="4">
-        <v>16.008872180451</v>
+        <v>14.223111111111001</v>
       </c>
       <c r="E1078" s="4">
-        <v>22.104452380952001</v>
+        <v>21.702749391727</v>
       </c>
     </row>
     <row r="1079" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1079" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1079" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1079" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D1079" s="4">
-        <v>31.713913043478001</v>
+        <v>35.462499999999999</v>
       </c>
       <c r="E1079" s="4">
-        <v>48.361147540982998</v>
+        <v>49.337934782608002</v>
       </c>
     </row>
     <row r="1080" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1080" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1080" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1080" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D1080" s="4">
-        <v>34.464285714284998</v>
+        <v>36.078000000000003</v>
       </c>
       <c r="E1080" s="4">
-        <v>65.099743589742999</v>
+        <v>60.096499999999999</v>
       </c>
     </row>
     <row r="1081" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1081" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1081" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1081" s="3" t="s">
         <v>218</v>
       </c>
       <c r="D1081" s="4">
-        <v>31.154736842104999</v>
+        <v>31.867249999999999</v>
       </c>
       <c r="E1081" s="4">
-        <v>45.655972222221997</v>
+        <v>48.698834951456</v>
       </c>
     </row>
     <row r="1082" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1082" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1082" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1082" s="3" t="s">
         <v>219</v>
       </c>
       <c r="D1082" s="4">
-        <v>15.805714285714</v>
+        <v>17.472244897959001</v>
       </c>
       <c r="E1082" s="4">
-        <v>28.030223880596999</v>
+        <v>25.669111111111</v>
       </c>
     </row>
     <row r="1083" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1083" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1083" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1083" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D1083" s="4">
-        <v>22.23627118644</v>
+        <v>20.492280701754002</v>
       </c>
       <c r="E1083" s="4">
-        <v>37.426928571428</v>
+        <v>37.330414201182997</v>
       </c>
     </row>
     <row r="1084" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1084" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1084" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1084" s="3" t="s">
         <v>221</v>
       </c>
       <c r="D1084" s="4">
-        <v>37.433333333333003</v>
+        <v>31.812727272726999</v>
       </c>
       <c r="E1084" s="4">
-        <v>48.306557377049003</v>
+        <v>48.511948051948004</v>
       </c>
     </row>
     <row r="1085" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1085" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1085" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1085" s="3" t="s">
         <v>222</v>
       </c>
       <c r="D1085" s="4">
-        <v>26.456</v>
+        <v>32.749259259258999</v>
       </c>
       <c r="E1085" s="4">
-        <v>42.567</v>
+        <v>40.873768115941999</v>
       </c>
     </row>
     <row r="1086" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1086" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1086" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1086" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D1086" s="4">
-        <v>32.816000000000003</v>
+        <v>33.14</v>
       </c>
       <c r="E1086" s="4">
-        <v>47.683620689655001</v>
+        <v>51.367719298244999</v>
       </c>
     </row>
     <row r="1087" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1087" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1087" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1087" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D1087" s="4">
-        <v>25.919090909089999</v>
+        <v>26.097301587301001</v>
       </c>
       <c r="E1087" s="4">
-        <v>35.165304347826002</v>
+        <v>36.256307692306997</v>
       </c>
     </row>
     <row r="1088" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1088" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1088" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1088" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D1088" s="4">
-        <v>23.498333333333001</v>
+        <v>42.734999999999999</v>
       </c>
       <c r="E1088" s="4">
-        <v>41.585862068965</v>
+        <v>43.050434782608001</v>
       </c>
     </row>
     <row r="1089" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1089" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1089" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1089" s="3" t="s">
         <v>226</v>
       </c>
       <c r="D1089" s="4">
-        <v>25.852222222222</v>
+        <v>23.923333333333002</v>
       </c>
       <c r="E1089" s="4">
-        <v>36.695263157893997</v>
+        <v>36.612903225806001</v>
       </c>
     </row>
     <row r="1090" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1090" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1090" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1090" s="3" t="s">
         <v>227</v>
       </c>
       <c r="D1090" s="4">
-        <v>9.4022791293210002</v>
+        <v>8.9876005188059995</v>
       </c>
       <c r="E1090" s="4">
-        <v>15.630445664666</v>
+        <v>15.346855773072001</v>
       </c>
     </row>
     <row r="1091" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1091" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1091" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1091" s="3" t="s">
         <v>228</v>
       </c>
       <c r="D1091" s="4">
-        <v>21.886516853932001</v>
+        <v>23.828749999999999</v>
       </c>
       <c r="E1091" s="4">
-        <v>29.378351351351</v>
+        <v>29.819928571428001</v>
       </c>
     </row>
     <row r="1092" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1092" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1092" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1092" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D1092" s="4">
-        <v>28.620625</v>
+        <v>24.89619047619</v>
       </c>
       <c r="E1092" s="4">
-        <v>44.576785714285002</v>
+        <v>42.471044776119001</v>
       </c>
     </row>
     <row r="1093" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1093" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1093" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1093" s="3" t="s">
         <v>230</v>
       </c>
       <c r="D1093" s="4">
-        <v>36.599210526314998</v>
+        <v>33.424137931033997</v>
       </c>
       <c r="E1093" s="4">
-        <v>51.544375000000002</v>
+        <v>53.789294117647003</v>
       </c>
     </row>
     <row r="1094" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1094" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1094" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1094" s="3" t="s">
         <v>231</v>
       </c>
       <c r="D1094" s="4">
-        <v>10.802882882882001</v>
+        <v>10.114579288025</v>
       </c>
       <c r="E1094" s="4">
-        <v>18.122912371133999</v>
+        <v>18.033226369026</v>
       </c>
     </row>
     <row r="1095" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1095" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1095" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1095" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D1095" s="4">
-        <v>30.983888888888</v>
+        <v>29.687228915662001</v>
       </c>
       <c r="E1095" s="4">
-        <v>46.738791946307998</v>
+        <v>47.445784313724999</v>
       </c>
     </row>
     <row r="1096" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1096" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1096" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1096" s="3" t="s">
         <v>233</v>
       </c>
       <c r="D1096" s="4">
-        <v>30.41606060606</v>
+        <v>34.625217391303998</v>
       </c>
       <c r="E1096" s="4">
-        <v>45.606666666666001</v>
+        <v>43.753178807947002</v>
       </c>
     </row>
     <row r="1097" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1097" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1097" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1097" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D1097" s="4">
-        <v>19.749390243901999</v>
+        <v>16.889318181817998</v>
       </c>
       <c r="E1097" s="4">
-        <v>22.771122448979</v>
+        <v>26.023573573573</v>
       </c>
     </row>
     <row r="1098" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1098" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1098" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1098" s="3" t="s">
         <v>235</v>
       </c>
       <c r="D1098" s="4">
-        <v>15.710496453899999</v>
+        <v>15.738625954198</v>
       </c>
       <c r="E1098" s="4">
-        <v>24.106376811594</v>
+        <v>24.275251509054002</v>
       </c>
     </row>
     <row r="1099" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1099" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1099" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1099" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D1099" s="4">
-        <v>25.833188405796999</v>
+        <v>25.431551724137002</v>
       </c>
       <c r="E1099" s="4">
-        <v>33.087466666666003</v>
+        <v>41.361948051947998</v>
       </c>
     </row>
     <row r="1100" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1100" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1100" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1100" s="3" t="s">
         <v>237</v>
       </c>
       <c r="D1100" s="4">
-        <v>27.914545454544999</v>
+        <v>27.433513513512999</v>
       </c>
       <c r="E1100" s="4">
-        <v>44.143313609467</v>
+        <v>38.781320754717001</v>
       </c>
     </row>
     <row r="1101" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1101" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1101" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1101" s="3" t="s">
         <v>238</v>
       </c>
       <c r="D1101" s="4">
-        <v>10.022413793103</v>
+        <v>9.7758015267170002</v>
       </c>
       <c r="E1101" s="4">
-        <v>17.369835255354001</v>
+        <v>15.743552511415</v>
       </c>
     </row>
     <row r="1102" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1102" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1102" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1102" s="3" t="s">
         <v>239</v>
       </c>
       <c r="D1102" s="4">
-        <v>33.729999999999997</v>
+        <v>33.383000000000003</v>
       </c>
       <c r="E1102" s="4">
-        <v>42.936470588234997</v>
+        <v>42.744285714284999</v>
       </c>
     </row>
     <row r="1103" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1103" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1103" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1103" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D1103" s="4">
-        <v>31.860303030303001</v>
+        <v>33.823076923076002</v>
       </c>
       <c r="E1103" s="4">
-        <v>48.668035714284997</v>
+        <v>53.269491525423</v>
       </c>
     </row>
     <row r="1104" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1104" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1104" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1104" s="3" t="s">
         <v>241</v>
       </c>
       <c r="D1104" s="4">
-        <v>13.497209302325</v>
+        <v>13.896525096525</v>
       </c>
       <c r="E1104" s="4">
-        <v>19.629231274637998</v>
+        <v>19.367344589409001</v>
       </c>
     </row>
     <row r="1105" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1105" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1105" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1105" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D1105" s="4">
-        <v>13.950093896713</v>
+        <v>12.650524017466999</v>
       </c>
       <c r="E1105" s="4">
-        <v>22.467628294036</v>
+        <v>20.850581395348001</v>
       </c>
     </row>
     <row r="1106" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1106" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1106" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1106" s="3" t="s">
         <v>243</v>
       </c>
       <c r="D1106" s="4">
-        <v>32.135294117647</v>
+        <v>35.913913043477997</v>
       </c>
       <c r="E1106" s="4">
-        <v>45.820196078431003</v>
+        <v>49.089868421052003</v>
       </c>
     </row>
     <row r="1107" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1107" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1107" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1107" s="3" t="s">
         <v>244</v>
       </c>
       <c r="D1107" s="4">
-        <v>21.042465753424</v>
+        <v>18.872741935482999</v>
       </c>
       <c r="E1107" s="4">
-        <v>28.982966101694</v>
+        <v>33.032425373133997</v>
       </c>
     </row>
     <row r="1108" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1108" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1108" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1108" s="3" t="s">
         <v>245</v>
       </c>
       <c r="D1108" s="4">
-        <v>36.142666666666003</v>
+        <v>32.950000000000003</v>
       </c>
       <c r="E1108" s="4">
-        <v>52.880952380952003</v>
+        <v>49.151333333333</v>
       </c>
     </row>
     <row r="1109" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1109" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1109" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1109" s="3" t="s">
         <v>246</v>
       </c>
       <c r="D1109" s="4">
-        <v>46.283000000000001</v>
+        <v>53.003999999999998</v>
       </c>
       <c r="E1109" s="4">
-        <v>50.970476190475999</v>
+        <v>53.677</v>
       </c>
     </row>
     <row r="1110" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1110" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1110" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1110" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D1110" s="4">
-        <v>18.209251700679999</v>
+        <v>18.028306451612</v>
       </c>
       <c r="E1110" s="4">
-        <v>29.24911392405</v>
+        <v>28.809028776978</v>
       </c>
     </row>
     <row r="1111" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1111" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1111" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1111" s="3" t="s">
         <v>248</v>
       </c>
       <c r="D1111" s="4">
-        <v>8.8182958199350008</v>
+        <v>9.1989818181810001</v>
       </c>
       <c r="E1111" s="4">
-        <v>16.386131868130999</v>
+        <v>17.037775960752001</v>
       </c>
     </row>
     <row r="1112" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1112" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1112" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1112" s="3" t="s">
         <v>250</v>
       </c>
       <c r="D1112" s="4">
-        <v>11.020172413793</v>
+        <v>12.167608695652</v>
       </c>
       <c r="E1112" s="4">
-        <v>19.892880000000002</v>
+        <v>19.810829015544002</v>
       </c>
     </row>
     <row r="1113" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1113" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1113" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1113" s="3" t="s">
         <v>251</v>
       </c>
       <c r="D1113" s="4">
-        <v>26.874461538460999</v>
+        <v>29.796122448978998</v>
       </c>
       <c r="E1113" s="4">
-        <v>36.315527638191</v>
+        <v>35.263529411763997</v>
       </c>
     </row>
     <row r="1114" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1114" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1114" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1114" s="3" t="s">
         <v>252</v>
       </c>
       <c r="D1114" s="4">
-        <v>22.512727272726998</v>
+        <v>33.808461538461003</v>
       </c>
       <c r="E1114" s="4">
-        <v>38.535573770490998</v>
+        <v>43.785625000000003</v>
       </c>
     </row>
     <row r="1115" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1115" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1115" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1115" s="3" t="s">
         <v>253</v>
       </c>
       <c r="D1115" s="4">
-        <v>15.965675675675</v>
+        <v>16.863606557377</v>
       </c>
       <c r="E1115" s="4">
-        <v>20.693700440528001</v>
+        <v>21.657598425195999</v>
       </c>
     </row>
     <row r="1116" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1116" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1116" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1116" s="3" t="s">
         <v>254</v>
       </c>
       <c r="D1116" s="4">
-        <v>23.715333333333</v>
+        <v>28.803125000000001</v>
       </c>
       <c r="E1116" s="4">
-        <v>32.492183908046002</v>
+        <v>30.01</v>
       </c>
     </row>
     <row r="1117" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1117" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1117" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1117" s="3" t="s">
         <v>255</v>
       </c>
       <c r="D1117" s="4">
-        <v>35.926666666666002</v>
+        <v>45.573333333332997</v>
       </c>
       <c r="E1117" s="4">
-        <v>39.781851851851002</v>
+        <v>51.291052631577998</v>
       </c>
     </row>
     <row r="1118" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1118" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1118" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1118" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D1118" s="4">
-        <v>26.467755102040002</v>
+        <v>26.998648648648</v>
       </c>
       <c r="E1118" s="4">
-        <v>37.037919463087</v>
+        <v>38.707027027027003</v>
       </c>
     </row>
     <row r="1119" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1119" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1119" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1119" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D1119" s="4">
-        <v>15.152444444444001</v>
+        <v>15.979010989011</v>
       </c>
       <c r="E1119" s="4">
-        <v>24.697139175257</v>
+        <v>26.557935323382999</v>
       </c>
     </row>
     <row r="1120" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1120" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1120" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1120" s="3" t="s">
         <v>258</v>
       </c>
       <c r="D1120" s="4">
-        <v>7.3604246284499997</v>
+        <v>7.1899782608690002</v>
       </c>
       <c r="E1120" s="4">
-        <v>13.951841803591</v>
+        <v>13.731354051054</v>
       </c>
     </row>
     <row r="1121" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1121" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1121" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1121" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D1121" s="4">
-        <v>24.937027027027</v>
+        <v>25.326153846153002</v>
       </c>
       <c r="E1121" s="4">
-        <v>33.227714285714001</v>
+        <v>35.185444444444002</v>
       </c>
     </row>
     <row r="1122" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1122" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1122" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1122" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D1122" s="4">
-        <v>32.072499999999998</v>
+        <v>23.053333333333001</v>
       </c>
       <c r="E1122" s="4">
-        <v>41.895555555554999</v>
+        <v>39.62294117647</v>
       </c>
     </row>
     <row r="1123" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1123" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1123" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1123" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D1123" s="4">
-        <v>15.613032786885</v>
+        <v>16.368217821782</v>
       </c>
       <c r="E1123" s="4">
-        <v>23.615448851774001</v>
+        <v>19.646574074074</v>
       </c>
     </row>
     <row r="1124" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1124" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1124" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1124" s="3" t="s">
         <v>262</v>
       </c>
       <c r="D1124" s="4">
-        <v>21.445573770490999</v>
+        <v>23.660204081631999</v>
       </c>
       <c r="E1124" s="4">
-        <v>29.837219917012</v>
+        <v>29.759192825111999</v>
       </c>
     </row>
     <row r="1125" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1125" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1125" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1125" s="3" t="s">
         <v>263</v>
       </c>
       <c r="D1125" s="4">
-        <v>10.487203791469</v>
+        <v>8.6882031249999994</v>
       </c>
       <c r="E1125" s="4">
-        <v>17.074000000000002</v>
+        <v>15.89897338403</v>
       </c>
     </row>
     <row r="1126" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1126" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1126" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1126" s="3" t="s">
         <v>264</v>
       </c>
       <c r="D1126" s="4">
-        <v>15.296380952381</v>
+        <v>14.545757575756999</v>
       </c>
       <c r="E1126" s="4">
-        <v>21.524519230768998</v>
+        <v>21.113716814159002</v>
       </c>
     </row>
     <row r="1127" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1127" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1127" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1127" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D1127" s="4">
-        <v>21.986428571428</v>
+        <v>20.671333333332999</v>
       </c>
       <c r="E1127" s="4">
-        <v>29.518867924527999</v>
+        <v>37.584883720930002</v>
       </c>
     </row>
     <row r="1128" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1128" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1128" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1128" s="3" t="s">
         <v>266</v>
       </c>
       <c r="D1128" s="4">
-        <v>17.248387096774</v>
+        <v>18.028918918917999</v>
       </c>
       <c r="E1128" s="4">
-        <v>26.338558558557999</v>
+        <v>29.993009708736999</v>
       </c>
     </row>
     <row r="1129" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1129" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1129" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1129" s="3" t="s">
         <v>267</v>
       </c>
       <c r="D1129" s="4">
-        <v>15.751764705882</v>
+        <v>14.870608108108</v>
       </c>
       <c r="E1129" s="4">
-        <v>24.192760416666001</v>
+        <v>23.242520107238001</v>
       </c>
     </row>
     <row r="1130" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1130" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1130" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1130" s="3" t="s">
         <v>268</v>
       </c>
       <c r="D1130" s="4">
-        <v>28.762727272726998</v>
+        <v>24.152380952381002</v>
       </c>
       <c r="E1130" s="4">
-        <v>39.900714285714002</v>
+        <v>41.210833333332999</v>
       </c>
     </row>
     <row r="1131" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1131" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1131" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1131" s="3" t="s">
         <v>269</v>
       </c>
       <c r="D1131" s="4">
-        <v>38.086666666665998</v>
+        <v>39.479999999999997</v>
       </c>
       <c r="E1131" s="4">
-        <v>47.834189189188997</v>
+        <v>52.146666666666</v>
       </c>
     </row>
     <row r="1132" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1132" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1132" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1132" s="3" t="s">
         <v>270</v>
       </c>
       <c r="D1132" s="4">
-        <v>46.05</v>
+        <v>26.34</v>
       </c>
       <c r="E1132" s="4">
-        <v>68.310909090909007</v>
+        <v>76.465000000000003</v>
       </c>
     </row>
     <row r="1133" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1133" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1133" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1133" s="3" t="s">
         <v>271</v>
       </c>
       <c r="D1133" s="4">
-        <v>9.2765838509310008</v>
+        <v>8.9250657894730008</v>
       </c>
       <c r="E1133" s="4">
-        <v>18.057665130568001</v>
+        <v>18.515692307691999</v>
       </c>
     </row>
     <row r="1134" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1134" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1134" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1134" s="3" t="s">
         <v>272</v>
       </c>
       <c r="D1134" s="4">
-        <v>6.6527445109779997</v>
+        <v>6.8255106382969997</v>
       </c>
       <c r="E1134" s="4">
-        <v>15.400479914681</v>
+        <v>15.432376488829</v>
       </c>
     </row>
     <row r="1135" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1135" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1135" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1135" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D1135" s="4">
-        <v>16.756489361701998</v>
+        <v>18.238823529411</v>
       </c>
       <c r="E1135" s="4">
-        <v>21.812492997198</v>
+        <v>22.283440233236</v>
       </c>
     </row>
     <row r="1136" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1136" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1136" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1136" s="3" t="s">
         <v>274</v>
       </c>
       <c r="D1136" s="4">
-        <v>22.757272727271999</v>
+        <v>22.103478260869</v>
       </c>
       <c r="E1136" s="4">
-        <v>31.381599999999999</v>
+        <v>33.408490566037003</v>
       </c>
     </row>
     <row r="1137" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1137" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1137" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1137" s="3" t="s">
         <v>275</v>
       </c>
       <c r="D1137" s="4">
-        <v>9.9330402930399995</v>
+        <v>9.9832183908039998</v>
       </c>
       <c r="E1137" s="4">
-        <v>14.523086053411999</v>
+        <v>16.275817737998</v>
       </c>
     </row>
     <row r="1138" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1138" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1138" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1138" s="3" t="s">
         <v>276</v>
       </c>
       <c r="D1138" s="4">
-        <v>23.138249999999999</v>
+        <v>21.03875</v>
       </c>
       <c r="E1138" s="4">
-        <v>28.457919463086998</v>
+        <v>29.616136363635999</v>
       </c>
     </row>
     <row r="1139" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1139" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1139" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1139" s="3" t="s">
         <v>277</v>
       </c>
       <c r="D1139" s="4">
-        <v>16.248875000000002</v>
+        <v>15.041600000000001</v>
       </c>
       <c r="E1139" s="4">
-        <v>22.536138107416001</v>
+        <v>22.332639296187001</v>
       </c>
     </row>
     <row r="1140" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1140" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1140" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1140" s="3" t="s">
         <v>278</v>
       </c>
       <c r="D1140" s="4">
-        <v>35.236666666665997</v>
+        <v>22.468</v>
       </c>
       <c r="E1140" s="4">
-        <v>39.009516129032001</v>
+        <v>37.241846153845998</v>
       </c>
     </row>
     <row r="1141" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1141" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1141" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1141" s="3" t="s">
         <v>279</v>
       </c>
       <c r="D1141" s="4">
-        <v>43.294210526314998</v>
+        <v>36.421428571428002</v>
       </c>
       <c r="E1141" s="4">
-        <v>55.542333333332998</v>
+        <v>57.593548387096</v>
       </c>
     </row>
     <row r="1142" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1142" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1142" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1142" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D1142" s="4">
-        <v>18.338939393939</v>
+        <v>25.263076923076</v>
       </c>
       <c r="E1142" s="4">
-        <v>21.709313304721</v>
+        <v>24.197299578058999</v>
       </c>
     </row>
     <row r="1143" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1143" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1143" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1143" s="3" t="s">
         <v>281</v>
       </c>
       <c r="D1143" s="4">
-        <v>24.281500000000001</v>
+        <v>29.384285714284999</v>
       </c>
       <c r="E1143" s="4">
-        <v>35.974505494505003</v>
+        <v>37.735983606556999</v>
       </c>
     </row>
     <row r="1144" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1144" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1144" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1144" s="3" t="s">
         <v>282</v>
       </c>
       <c r="D1144" s="4">
-        <v>14.517647058823</v>
+        <v>14.765652173913001</v>
       </c>
       <c r="E1144" s="4">
-        <v>23.409797979798</v>
+        <v>22.463484848484001</v>
       </c>
     </row>
     <row r="1145" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1145" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1145" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1145" s="3" t="s">
         <v>283</v>
       </c>
       <c r="D1145" s="4">
-        <v>25.344999999999999</v>
+        <v>26.326666666666</v>
       </c>
       <c r="E1145" s="4">
-        <v>37.140714285713997</v>
+        <v>41.155999999999999</v>
       </c>
     </row>
     <row r="1146" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1146" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1146" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1146" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D1146" s="4">
-        <v>18.941123595505001</v>
+        <v>18.893000000000001</v>
       </c>
       <c r="E1146" s="4">
-        <v>26.841072463768</v>
+        <v>26.733522012578</v>
       </c>
     </row>
     <row r="1147" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1147" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1147" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1147" s="3" t="s">
         <v>285</v>
       </c>
       <c r="D1147" s="4">
-        <v>19.161830985915</v>
+        <v>22.573139534883001</v>
       </c>
       <c r="E1147" s="4">
-        <v>31.941422924901001</v>
+        <v>32.976641509434003</v>
       </c>
     </row>
     <row r="1148" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1148" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1148" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1148" s="3" t="s">
         <v>286</v>
       </c>
       <c r="D1148" s="4">
-        <v>20.352</v>
+        <v>18.11606060606</v>
       </c>
       <c r="E1148" s="4">
-        <v>30.861904761904</v>
+        <v>32.428712871286997</v>
       </c>
     </row>
     <row r="1149" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1149" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1149" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1149" s="3" t="s">
         <v>287</v>
       </c>
       <c r="D1149" s="4">
-        <v>8.9601000000000006</v>
+        <v>7.9558064516120002</v>
       </c>
       <c r="E1149" s="4">
-        <v>14.764622124862999</v>
+        <v>16.882941176469998</v>
       </c>
     </row>
     <row r="1150" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1150" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1150" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1150" s="3" t="s">
         <v>289</v>
       </c>
       <c r="D1150" s="4">
-        <v>76.78</v>
+        <v>76.288888888887996</v>
       </c>
       <c r="E1150" s="4">
-        <v>78.554716981132003</v>
+        <v>105.368604651163</v>
       </c>
     </row>
     <row r="1151" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1151" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1151" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1151" s="3" t="s">
         <v>290</v>
       </c>
       <c r="D1151" s="4">
-        <v>16.720874999999999</v>
+        <v>19.449852941176001</v>
       </c>
       <c r="E1151" s="4">
-        <v>26.121745562129998</v>
+        <v>24.322865329511998</v>
       </c>
     </row>
     <row r="1152" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1152" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1152" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1152" s="3" t="s">
         <v>291</v>
       </c>
       <c r="D1152" s="4">
-        <v>19.178289473684</v>
+        <v>19.345614035086999</v>
       </c>
       <c r="E1152" s="4">
-        <v>25.464568245125001</v>
+        <v>26.261676829268001</v>
       </c>
     </row>
     <row r="1153" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1153" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1153" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1153" s="3" t="s">
         <v>292</v>
       </c>
       <c r="D1153" s="4">
-        <v>36.602499999999999</v>
+        <v>41.84</v>
       </c>
       <c r="E1153" s="4">
-        <v>51.574761904760997</v>
+        <v>49.182142857141997</v>
       </c>
     </row>
     <row r="1154" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1154" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1154" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1154" s="3" t="s">
         <v>293</v>
       </c>
       <c r="D1154" s="4">
-        <v>66.525000000000006</v>
+        <v>61.42</v>
       </c>
       <c r="E1154" s="4">
-        <v>97.442499999999995</v>
+        <v>59.659285714284998</v>
       </c>
     </row>
     <row r="1155" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1155" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1155" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1155" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D1155" s="4">
-        <v>6.3007322654460003</v>
+        <v>7.0344021739129996</v>
       </c>
       <c r="E1155" s="4">
-        <v>13.970957605984999</v>
+        <v>13.681475694444</v>
       </c>
     </row>
     <row r="1156" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1156" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1156" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1156" s="3" t="s">
         <v>295</v>
       </c>
       <c r="D1156" s="4">
-        <v>10.815434782608</v>
+        <v>10.691354166666001</v>
       </c>
       <c r="E1156" s="4">
-        <v>20.858365384614999</v>
+        <v>20.242879256965001</v>
       </c>
     </row>
     <row r="1157" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1157" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1157" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1157" s="3" t="s">
         <v>296</v>
       </c>
       <c r="D1157" s="4">
-        <v>17.438431372549001</v>
+        <v>15.002564102564</v>
       </c>
       <c r="E1157" s="4">
-        <v>27.34736196319</v>
+        <v>25.334666666665999</v>
       </c>
     </row>
     <row r="1158" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1158" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1158" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1158" s="3" t="s">
         <v>297</v>
       </c>
       <c r="D1158" s="4">
-        <v>27.538571428571</v>
+        <v>27.379361702126999</v>
       </c>
       <c r="E1158" s="4">
-        <v>37.455789473684</v>
+        <v>45.219673913043003</v>
       </c>
     </row>
     <row r="1159" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1159" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1159" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1159" s="3" t="s">
         <v>298</v>
       </c>
       <c r="D1159" s="4">
-        <v>23.722452830188001</v>
+        <v>23.618736842105001</v>
       </c>
       <c r="E1159" s="4">
-        <v>27.590347071583</v>
+        <v>25.416805555555001</v>
       </c>
     </row>
     <row r="1160" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1160" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1160" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1160" s="3" t="s">
         <v>299</v>
       </c>
       <c r="D1160" s="4">
-        <v>36.110285714284998</v>
+        <v>34.574285714284997</v>
       </c>
       <c r="E1160" s="4">
-        <v>48.03275</v>
+        <v>57.708823529410999</v>
       </c>
     </row>
     <row r="1161" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1161" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1161" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1161" s="3" t="s">
         <v>300</v>
       </c>
       <c r="D1161" s="4">
-        <v>33.123076923075999</v>
+        <v>36.811999999999998</v>
       </c>
       <c r="E1161" s="4">
-        <v>52.186875000000001</v>
+        <v>43.787358490566</v>
       </c>
     </row>
     <row r="1162" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1162" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1162" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1162" s="3" t="s">
         <v>301</v>
       </c>
       <c r="D1162" s="4">
-        <v>31.305499999999999</v>
+        <v>31.031578947368001</v>
       </c>
       <c r="E1162" s="4">
-        <v>51.446562499999999</v>
+        <v>41.930483870967002</v>
       </c>
     </row>
     <row r="1163" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1163" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1163" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1163" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D1163" s="4">
-        <v>32.099130434781998</v>
+        <v>27.507999999999999</v>
       </c>
       <c r="E1163" s="4">
-        <v>51.297428571428</v>
+        <v>52.898857142856997</v>
       </c>
     </row>
     <row r="1164" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1164" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1164" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1164" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D1164" s="4">
-        <v>47.010624999999997</v>
+        <v>41.946521739129999</v>
       </c>
       <c r="E1164" s="4">
-        <v>60.384571428571</v>
+        <v>53.412705882352</v>
       </c>
     </row>
     <row r="1165" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1165" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1165" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1165" s="3" t="s">
         <v>304</v>
       </c>
       <c r="D1165" s="4">
-        <v>7.8207030430220001</v>
+        <v>7.542149253731</v>
       </c>
       <c r="E1165" s="4">
-        <v>13.803291986611001</v>
+        <v>13.363078134225001</v>
       </c>
     </row>
     <row r="1166" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1166" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1166" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1166" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D1166" s="4">
-        <v>44.055624999999999</v>
+        <v>37.916153846153001</v>
       </c>
       <c r="E1166" s="4">
-        <v>63.973950617283997</v>
+        <v>57.630897435896998</v>
       </c>
     </row>
     <row r="1167" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1167" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1167" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1167" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D1167" s="4">
-        <v>17.060434782607999</v>
+        <v>15.452696629212999</v>
       </c>
       <c r="E1167" s="4">
-        <v>22.560397877983998</v>
+        <v>26.028265582654999</v>
       </c>
     </row>
     <row r="1168" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1168" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1168" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1168" s="3" t="s">
         <v>307</v>
       </c>
       <c r="D1168" s="4">
-        <v>8.7725992779779993</v>
+        <v>10.737091633465999</v>
       </c>
       <c r="E1168" s="4">
-        <v>15.030844409695</v>
+        <v>16.182173546756001</v>
       </c>
     </row>
     <row r="1169" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1169" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1169" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1169" s="3" t="s">
         <v>308</v>
       </c>
       <c r="D1169" s="4">
-        <v>70.155000000000001</v>
+        <v>57.905000000000001</v>
       </c>
       <c r="E1169" s="4">
-        <v>99.275789473684</v>
+        <v>91.25</v>
       </c>
     </row>
     <row r="1170" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1170" s="3" t="s">
         <v>312</v>
       </c>
       <c r="B1170" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1170" s="3" t="s">
         <v>309</v>
       </c>
       <c r="D1170" s="4">
-        <v>24.339545454545</v>
+        <v>31.104642857142</v>
       </c>
       <c r="E1170" s="4">
-        <v>45.702352941176002</v>
+        <v>46.110609756096999</v>
       </c>
     </row>
     <row r="1171" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1171" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1171" s="3" t="s">
         <v>7</v>
       </c>
       <c r="C1171" s="3" t="s">
         <v>8</v>
       </c>
       <c r="D1171" s="4">
-        <v>4.8601826829529999</v>
+        <v>4.7549255298829998</v>
       </c>
       <c r="E1171" s="4">
-        <v>13.070935899487001</v>
+        <v>12.738562668538</v>
       </c>
     </row>
     <row r="1172" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1172" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1172" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1172" s="3" t="s">
         <v>10</v>
       </c>
       <c r="D1172" s="4">
-        <v>6.6423920863300001</v>
+        <v>6.3648135593220001</v>
       </c>
       <c r="E1172" s="4">
-        <v>14.771860848085</v>
+        <v>14.936417089678001</v>
       </c>
     </row>
     <row r="1173" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1173" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1173" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1173" s="3" t="s">
         <v>11</v>
       </c>
       <c r="D1173" s="4">
-        <v>6.2660754189940002</v>
+        <v>5.9738082556589998</v>
       </c>
       <c r="E1173" s="4">
-        <v>15.213466581386999</v>
+        <v>15.702987280852</v>
       </c>
     </row>
     <row r="1174" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1174" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1174" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1174" s="3" t="s">
         <v>12</v>
       </c>
       <c r="D1174" s="4">
-        <v>9.3327915194340001</v>
+        <v>8.3989873417719991</v>
       </c>
       <c r="E1174" s="4">
-        <v>20.893323053199001</v>
+        <v>19.969467710370999</v>
       </c>
     </row>
     <row r="1175" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1175" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1175" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1175" s="3" t="s">
         <v>13</v>
       </c>
       <c r="D1175" s="4">
-        <v>18.105652173913001</v>
+        <v>14.397307692307001</v>
       </c>
       <c r="E1175" s="4">
-        <v>35.931904761904001</v>
+        <v>36.501162790697002</v>
       </c>
     </row>
     <row r="1176" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1176" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1176" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1176" s="3" t="s">
         <v>14</v>
       </c>
       <c r="D1176" s="4">
-        <v>9.3749871465289996</v>
+        <v>9.9393446601939992</v>
       </c>
       <c r="E1176" s="4">
-        <v>21.456203703703</v>
+        <v>21.807230081905999</v>
       </c>
     </row>
     <row r="1177" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1177" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1177" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1177" s="3" t="s">
         <v>15</v>
       </c>
       <c r="D1177" s="4">
-        <v>21.952758620689</v>
+        <v>25.5153125</v>
       </c>
       <c r="E1177" s="4">
-        <v>36.561132075471001</v>
+        <v>39.149871794870997</v>
       </c>
     </row>
     <row r="1178" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1178" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1178" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1178" s="3" t="s">
         <v>16</v>
       </c>
       <c r="D1178" s="4">
-        <v>17.673274336283001</v>
+        <v>14.959731543624001</v>
       </c>
       <c r="E1178" s="4">
-        <v>29.771231422505</v>
+        <v>29.783454935622</v>
       </c>
     </row>
     <row r="1179" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1179" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1179" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1179" s="3" t="s">
         <v>17</v>
       </c>
       <c r="D1179" s="4">
-        <v>15.240722222222001</v>
+        <v>15.012938596491001</v>
       </c>
       <c r="E1179" s="4">
-        <v>28.391825273009999</v>
+        <v>28.31503021148</v>
       </c>
     </row>
     <row r="1180" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1180" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1180" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1180" s="3" t="s">
         <v>18</v>
       </c>
       <c r="D1180" s="4">
-        <v>13.450806916426</v>
+        <v>12.815784061696</v>
       </c>
       <c r="E1180" s="4">
-        <v>24.749039426523002</v>
+        <v>23.725649717513999</v>
       </c>
     </row>
     <row r="1181" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1181" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1181" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1181" s="3" t="s">
         <v>19</v>
       </c>
       <c r="D1181" s="4">
-        <v>15.720256410256001</v>
+        <v>17.298947368421</v>
       </c>
       <c r="E1181" s="4">
-        <v>35.847117117117001</v>
+        <v>30.510791366905998</v>
       </c>
     </row>
     <row r="1182" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1182" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1182" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1182" s="3" t="s">
         <v>20</v>
       </c>
       <c r="D1182" s="4">
-        <v>20.748571428571001</v>
+        <v>23.66</v>
       </c>
       <c r="E1182" s="4">
-        <v>43.690606060606001</v>
+        <v>40.221578947368002</v>
       </c>
     </row>
     <row r="1183" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1183" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1183" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1183" s="3" t="s">
         <v>21</v>
       </c>
       <c r="D1183" s="4">
-        <v>8.7375000000000007</v>
+        <v>8.3705630630630008</v>
       </c>
       <c r="E1183" s="4">
-        <v>18.403995515695001</v>
+        <v>17.639767329131999</v>
       </c>
     </row>
     <row r="1184" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1184" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1184" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1184" s="3" t="s">
         <v>22</v>
       </c>
       <c r="D1184" s="4">
-        <v>36</v>
+        <v>26.440833333333</v>
       </c>
       <c r="E1184" s="4">
-        <v>47.948888888888</v>
+        <v>48.297499999999999</v>
       </c>
     </row>
     <row r="1185" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1185" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1185" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1185" s="3" t="s">
         <v>23</v>
       </c>
       <c r="D1185" s="4">
-        <v>14.196363636362999</v>
+        <v>13.382648648648001</v>
       </c>
       <c r="E1185" s="4">
-        <v>28.787388632871998</v>
+        <v>27.292296650716999</v>
       </c>
     </row>
     <row r="1186" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1186" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1186" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1186" s="3" t="s">
         <v>24</v>
       </c>
       <c r="D1186" s="4">
-        <v>7.6325801104969999</v>
+        <v>7.615200304259</v>
       </c>
       <c r="E1186" s="4">
-        <v>17.526299828130998</v>
+        <v>18.585715708515</v>
       </c>
     </row>
     <row r="1187" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1187" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1187" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1187" s="3" t="s">
         <v>26</v>
       </c>
       <c r="D1187" s="4">
-        <v>13.549919354838</v>
+        <v>12.523133333333</v>
       </c>
       <c r="E1187" s="4">
-        <v>20.876589595374998</v>
+        <v>21.932372372372001</v>
       </c>
     </row>
     <row r="1188" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1188" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1188" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1188" s="3" t="s">
         <v>27</v>
       </c>
       <c r="D1188" s="4">
-        <v>29.708749999999998</v>
+        <v>30.708749999999998</v>
       </c>
       <c r="E1188" s="4">
-        <v>47.374375000000001</v>
+        <v>43.695675675674998</v>
       </c>
     </row>
     <row r="1189" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1189" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1189" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1189" s="3" t="s">
         <v>28</v>
       </c>
       <c r="D1189" s="4">
-        <v>31.517499999999998</v>
+        <v>19.481052631577999</v>
       </c>
       <c r="E1189" s="4">
-        <v>34.910188679245003</v>
+        <v>40.137647058822999</v>
       </c>
     </row>
     <row r="1190" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1190" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1190" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1190" s="3" t="s">
         <v>29</v>
       </c>
       <c r="D1190" s="4">
-        <v>8.3395307917880004</v>
+        <v>8.9772916666659999</v>
       </c>
       <c r="E1190" s="4">
-        <v>14.489858548585</v>
+        <v>15.500678391958999</v>
       </c>
     </row>
     <row r="1191" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1191" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1191" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1191" s="3" t="s">
         <v>30</v>
       </c>
       <c r="D1191" s="4">
-        <v>33.084800000000001</v>
+        <v>34.749230769230003</v>
       </c>
       <c r="E1191" s="4">
-        <v>47.232168674698002</v>
+        <v>53.490337078651002</v>
       </c>
     </row>
     <row r="1192" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1192" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1192" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1192" s="3" t="s">
         <v>31</v>
       </c>
       <c r="D1192" s="4">
-        <v>19.599615384614999</v>
+        <v>17.633333333332999</v>
       </c>
       <c r="E1192" s="4">
-        <v>37.470624999999998</v>
+        <v>30.260952380951998</v>
       </c>
     </row>
     <row r="1193" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1193" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1193" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1193" s="3" t="s">
         <v>32</v>
       </c>
       <c r="D1193" s="4">
-        <v>18.300666666666</v>
+        <v>13.705348837209</v>
       </c>
       <c r="E1193" s="4">
-        <v>24.783413173652001</v>
+        <v>27.484892086329999</v>
       </c>
     </row>
     <row r="1194" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1194" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1194" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1194" s="3" t="s">
         <v>33</v>
       </c>
       <c r="D1194" s="4">
-        <v>6.5284810126580002</v>
+        <v>6.577997218358</v>
       </c>
       <c r="E1194" s="4">
-        <v>15.0764622057</v>
+        <v>15.559688385269</v>
       </c>
     </row>
     <row r="1195" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1195" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1195" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1195" s="3" t="s">
         <v>34</v>
       </c>
       <c r="D1195" s="4">
-        <v>13.802702702702</v>
+        <v>14.132272727271999</v>
       </c>
       <c r="E1195" s="4">
-        <v>24.533851351351</v>
+        <v>27.260844155844001</v>
       </c>
     </row>
     <row r="1196" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1196" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1196" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1196" s="3" t="s">
         <v>35</v>
       </c>
       <c r="D1196" s="4">
-        <v>9.1073433874709995</v>
+        <v>9.4115688367120001</v>
       </c>
       <c r="E1196" s="4">
-        <v>15.427963759909</v>
+        <v>15.153857517274</v>
       </c>
     </row>
     <row r="1197" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1197" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1197" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1197" s="3" t="s">
         <v>36</v>
       </c>
       <c r="D1197" s="4">
-        <v>7.0017363344049999</v>
+        <v>7.2908081896550003</v>
       </c>
       <c r="E1197" s="4">
-        <v>14.696223437827999</v>
+        <v>15.270880517679</v>
       </c>
     </row>
     <row r="1198" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1198" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1198" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1198" s="3" t="s">
         <v>37</v>
       </c>
       <c r="D1198" s="4">
-        <v>21.57</v>
+        <v>16.554761904761001</v>
       </c>
       <c r="E1198" s="4">
-        <v>26.669782608695002</v>
+        <v>23.145581395348</v>
       </c>
     </row>
     <row r="1199" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1199" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1199" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1199" s="3" t="s">
         <v>38</v>
       </c>
       <c r="D1199" s="4">
-        <v>19.424210526315001</v>
+        <v>18.882000000000001</v>
       </c>
       <c r="E1199" s="4">
-        <v>28.731428571428001</v>
+        <v>29.523113772455002</v>
       </c>
     </row>
     <row r="1200" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1200" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1200" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1200" s="3" t="s">
         <v>39</v>
       </c>
       <c r="D1200" s="4">
-        <v>21.177142857142002</v>
+        <v>25.909411764704998</v>
       </c>
       <c r="E1200" s="4">
-        <v>43.620149253731</v>
+        <v>45.314696969697003</v>
       </c>
     </row>
     <row r="1201" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1201" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1201" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1201" s="3" t="s">
         <v>40</v>
       </c>
       <c r="D1201" s="4">
-        <v>12.975</v>
+        <v>20.191290322579999</v>
       </c>
       <c r="E1201" s="4">
-        <v>26.216449275361999</v>
+        <v>29.639739130433998</v>
       </c>
     </row>
     <row r="1202" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1202" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1202" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1202" s="3" t="s">
         <v>42</v>
       </c>
       <c r="D1202" s="4">
-        <v>7.939800958348</v>
+        <v>8.185232520325</v>
       </c>
       <c r="E1202" s="4">
-        <v>15.829759432949</v>
+        <v>16.276724342426</v>
       </c>
     </row>
     <row r="1203" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1203" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1203" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1203" s="3" t="s">
         <v>43</v>
       </c>
       <c r="D1203" s="4">
-        <v>6.2268292682919997</v>
+        <v>7.2226530612240003</v>
       </c>
       <c r="E1203" s="4">
-        <v>13.859683794465999</v>
+        <v>17.053891891890999</v>
       </c>
     </row>
     <row r="1204" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1204" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1204" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1204" s="3" t="s">
         <v>44</v>
       </c>
       <c r="D1204" s="4">
-        <v>15.237159090909</v>
+        <v>12.992321428571</v>
       </c>
       <c r="E1204" s="4">
-        <v>27.653924731181998</v>
+        <v>29.024738461538</v>
       </c>
     </row>
     <row r="1205" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1205" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1205" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1205" s="3" t="s">
         <v>45</v>
       </c>
       <c r="D1205" s="4">
-        <v>9.6733759590789994</v>
+        <v>10.051189873417</v>
       </c>
       <c r="E1205" s="4">
-        <v>19.814958677686</v>
+        <v>21.715661080074</v>
       </c>
     </row>
     <row r="1206" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1206" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1206" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1206" s="3" t="s">
         <v>46</v>
       </c>
       <c r="D1206" s="4">
-        <v>16.64725</v>
+        <v>16.290701754385999</v>
       </c>
       <c r="E1206" s="4">
-        <v>25.233393939393</v>
+        <v>28.376117021275999</v>
       </c>
     </row>
     <row r="1207" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1207" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1207" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1207" s="3" t="s">
         <v>47</v>
       </c>
       <c r="D1207" s="4">
-        <v>17.980769230768999</v>
+        <v>16.382337662337001</v>
       </c>
       <c r="E1207" s="4">
-        <v>25.697378048779999</v>
+        <v>28.759692307691999</v>
       </c>
     </row>
     <row r="1208" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1208" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1208" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1208" s="3" t="s">
         <v>48</v>
       </c>
       <c r="D1208" s="4">
-        <v>11.211115618660999</v>
+        <v>10.413988095238</v>
       </c>
       <c r="E1208" s="4">
-        <v>18.990710764174001</v>
+        <v>19.095164835163999</v>
       </c>
     </row>
     <row r="1209" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1209" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1209" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1209" s="3" t="s">
         <v>49</v>
       </c>
       <c r="D1209" s="4">
-        <v>12.833553008596001</v>
+        <v>12.125511363636001</v>
       </c>
       <c r="E1209" s="4">
-        <v>21.088843930635001</v>
+        <v>22.176420966420999</v>
       </c>
     </row>
     <row r="1210" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1210" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1210" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1210" s="3" t="s">
         <v>50</v>
       </c>
       <c r="D1210" s="4">
-        <v>17.532558139534</v>
+        <v>16.1708</v>
       </c>
       <c r="E1210" s="4">
-        <v>33.490784313725001</v>
+        <v>36.014175824174998</v>
       </c>
     </row>
     <row r="1211" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1211" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1211" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1211" s="3" t="s">
         <v>51</v>
       </c>
       <c r="D1211" s="4">
-        <v>11.368054298642001</v>
+        <v>12.19979253112</v>
       </c>
       <c r="E1211" s="4">
-        <v>19.685530164532999</v>
+        <v>21.157879078693998</v>
       </c>
     </row>
     <row r="1212" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1212" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1212" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1212" s="3" t="s">
         <v>53</v>
       </c>
       <c r="D1212" s="4">
-        <v>8.5882142857140007</v>
+        <v>8.2358604651159997</v>
       </c>
       <c r="E1212" s="4">
-        <v>15.306204620461999</v>
+        <v>16.363811434302001</v>
       </c>
     </row>
     <row r="1213" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1213" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1213" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1213" s="3" t="s">
         <v>54</v>
       </c>
       <c r="D1213" s="4">
-        <v>17.678000000000001</v>
+        <v>15.750400000000001</v>
       </c>
       <c r="E1213" s="4">
-        <v>24.413506493505999</v>
+        <v>23.204473684210001</v>
       </c>
     </row>
     <row r="1214" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1214" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1214" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1214" s="3" t="s">
         <v>55</v>
       </c>
       <c r="D1214" s="4">
-        <v>10.041162790696999</v>
+        <v>11.165454545454001</v>
       </c>
       <c r="E1214" s="4">
-        <v>20.214264705882002</v>
+        <v>23.581463414634001</v>
       </c>
     </row>
     <row r="1215" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1215" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1215" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1215" s="3" t="s">
         <v>56</v>
       </c>
       <c r="D1215" s="4">
-        <v>15.7</v>
+        <v>13.233818181818</v>
       </c>
       <c r="E1215" s="4">
-        <v>23.325963855421001</v>
+        <v>22.44</v>
       </c>
     </row>
     <row r="1216" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1216" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1216" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1216" s="3" t="s">
         <v>57</v>
       </c>
       <c r="D1216" s="4">
-        <v>21.753636363636002</v>
+        <v>16.920625000000001</v>
       </c>
       <c r="E1216" s="4">
-        <v>27.017818181818001</v>
+        <v>30.251355932203001</v>
       </c>
     </row>
     <row r="1217" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1217" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1217" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1217" s="3" t="s">
         <v>58</v>
       </c>
       <c r="D1217" s="4">
-        <v>30.657241379310001</v>
+        <v>26.228260869564998</v>
       </c>
       <c r="E1217" s="4">
-        <v>43.062826086956001</v>
+        <v>38.820109890109002</v>
       </c>
     </row>
     <row r="1218" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1218" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1218" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1218" s="3" t="s">
         <v>59</v>
       </c>
       <c r="D1218" s="4">
-        <v>9.76844</v>
+        <v>8.5741949152539991</v>
       </c>
       <c r="E1218" s="4">
-        <v>18.335092250921999</v>
+        <v>16.569232245681</v>
       </c>
     </row>
     <row r="1219" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1219" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1219" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1219" s="3" t="s">
         <v>60</v>
       </c>
       <c r="D1219" s="4">
-        <v>24.91</v>
+        <v>26.679583333332999</v>
       </c>
       <c r="E1219" s="4">
-        <v>52.548275862068998</v>
+        <v>44.996590909090003</v>
       </c>
     </row>
     <row r="1220" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1220" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1220" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1220" s="3" t="s">
         <v>61</v>
       </c>
       <c r="D1220" s="4">
-        <v>11.641538461538</v>
+        <v>12.031428571428</v>
       </c>
       <c r="E1220" s="4">
-        <v>21.432526690391001</v>
+        <v>19.544747899158999</v>
       </c>
     </row>
     <row r="1221" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1221" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1221" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1221" s="3" t="s">
         <v>62</v>
       </c>
       <c r="D1221" s="4">
-        <v>9.7760172626379997</v>
+        <v>9.2454322580639996</v>
       </c>
       <c r="E1221" s="4">
-        <v>17.289981111709999</v>
+        <v>17.058513853904</v>
       </c>
     </row>
     <row r="1222" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1222" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1222" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1222" s="3" t="s">
         <v>63</v>
       </c>
       <c r="D1222" s="4">
-        <v>12.130520833333</v>
+        <v>13.616787878786999</v>
       </c>
       <c r="E1222" s="4">
-        <v>24.245823129251001</v>
+        <v>24.088618618618</v>
       </c>
     </row>
     <row r="1223" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1223" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1223" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1223" s="3" t="s">
         <v>64</v>
       </c>
       <c r="D1223" s="4">
-        <v>21.266999999999999</v>
+        <v>20.032407407407</v>
       </c>
       <c r="E1223" s="4">
-        <v>35.956778846153</v>
+        <v>33.060972972972998</v>
       </c>
     </row>
     <row r="1224" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1224" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1224" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1224" s="3" t="s">
         <v>65</v>
       </c>
       <c r="D1224" s="4">
-        <v>12.271436464088</v>
+        <v>12.330285714285001</v>
       </c>
       <c r="E1224" s="4">
-        <v>22.194916344915999</v>
+        <v>21.204040995606999</v>
       </c>
     </row>
     <row r="1225" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1225" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1225" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1225" s="3" t="s">
         <v>66</v>
       </c>
       <c r="D1225" s="4">
-        <v>21.952500000000001</v>
+        <v>20.621276595744</v>
       </c>
       <c r="E1225" s="4">
-        <v>43.118920454544998</v>
+        <v>41.751970802918997</v>
       </c>
     </row>
     <row r="1226" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1226" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1226" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1226" s="3" t="s">
         <v>67</v>
       </c>
       <c r="D1226" s="4">
-        <v>21.121111111110999</v>
+        <v>19.438749999999999</v>
       </c>
       <c r="E1226" s="4">
-        <v>33.300121951218998</v>
+        <v>32.498723404255003</v>
       </c>
     </row>
     <row r="1227" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1227" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1227" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1227" s="3" t="s">
         <v>68</v>
       </c>
       <c r="D1227" s="4">
-        <v>7.9675810635530002</v>
+        <v>7.3292098765429996</v>
       </c>
       <c r="E1227" s="4">
-        <v>15.797317666126</v>
+        <v>15.759567915970001</v>
       </c>
     </row>
     <row r="1228" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1228" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1228" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1228" s="3" t="s">
         <v>69</v>
       </c>
       <c r="D1228" s="4">
-        <v>34.093076923075998</v>
+        <v>31.2315</v>
       </c>
       <c r="E1228" s="4">
-        <v>49.666458333332997</v>
+        <v>48.640638297872002</v>
       </c>
     </row>
     <row r="1229" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1229" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1229" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1229" s="3" t="s">
         <v>70</v>
       </c>
       <c r="D1229" s="4">
-        <v>16.812066666665999</v>
+        <v>15.841940298507</v>
       </c>
       <c r="E1229" s="4">
-        <v>26.014911504423999</v>
+        <v>27.730172786177</v>
       </c>
     </row>
     <row r="1230" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1230" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1230" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1230" s="3" t="s">
         <v>71</v>
       </c>
       <c r="D1230" s="4">
-        <v>15.476086956521</v>
+        <v>16.602105263157</v>
       </c>
       <c r="E1230" s="4">
-        <v>25.902175572518999</v>
+        <v>28.424405940593999</v>
       </c>
     </row>
     <row r="1231" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1231" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1231" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1231" s="3" t="s">
         <v>72</v>
       </c>
       <c r="D1231" s="4">
-        <v>18.697608695652001</v>
+        <v>17.602884615383999</v>
       </c>
       <c r="E1231" s="4">
-        <v>30.887419354837998</v>
+        <v>30.949695431472001</v>
       </c>
     </row>
     <row r="1232" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1232" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1232" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1232" s="3" t="s">
         <v>73</v>
       </c>
       <c r="D1232" s="4">
-        <v>7.0279024390240004</v>
+        <v>7.5379608938539997</v>
       </c>
       <c r="E1232" s="4">
-        <v>15.408864809081001</v>
+        <v>15.172684381778</v>
       </c>
     </row>
     <row r="1233" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1233" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1233" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1233" s="3" t="s">
         <v>75</v>
       </c>
       <c r="D1233" s="4">
-        <v>14.899305555554999</v>
+        <v>15.807545454545</v>
       </c>
       <c r="E1233" s="4">
-        <v>26.503357142856999</v>
+        <v>27.168143322475</v>
       </c>
     </row>
     <row r="1234" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1234" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1234" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1234" s="3" t="s">
         <v>76</v>
       </c>
       <c r="D1234" s="4">
-        <v>12.682871287128</v>
+        <v>15.06575</v>
       </c>
       <c r="E1234" s="4">
-        <v>24.672255319148</v>
+        <v>24.918494208494</v>
       </c>
     </row>
     <row r="1235" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1235" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1235" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1235" s="3" t="s">
         <v>77</v>
       </c>
       <c r="D1235" s="4">
-        <v>25.63</v>
+        <v>37.604999999999997</v>
       </c>
       <c r="E1235" s="4">
-        <v>49.278823529411</v>
+        <v>49.920526315788997</v>
       </c>
     </row>
     <row r="1236" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1236" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1236" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1236" s="3" t="s">
         <v>78</v>
       </c>
       <c r="D1236" s="4">
-        <v>25.751846153846</v>
+        <v>20.995084745762</v>
       </c>
       <c r="E1236" s="4">
-        <v>36.135277777776999</v>
+        <v>39.809863013697999</v>
       </c>
     </row>
     <row r="1237" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1237" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1237" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1237" s="3" t="s">
         <v>79</v>
       </c>
       <c r="D1237" s="4">
-        <v>24.804067796609999</v>
+        <v>25.443076923075999</v>
       </c>
       <c r="E1237" s="4">
-        <v>35.430742857142</v>
+        <v>32.959850746268003</v>
       </c>
     </row>
     <row r="1238" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1238" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1238" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1238" s="3" t="s">
         <v>80</v>
       </c>
       <c r="D1238" s="4">
-        <v>22.625</v>
+        <v>29.628333333333</v>
       </c>
       <c r="E1238" s="4">
-        <v>38.273333333332999</v>
+        <v>65.061999999999998</v>
       </c>
     </row>
     <row r="1239" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1239" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1239" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1239" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D1239" s="4">
-        <v>23.0624</v>
+        <v>20.899285714285</v>
       </c>
       <c r="E1239" s="4">
-        <v>30.875362318840001</v>
+        <v>28.242676056337999</v>
       </c>
     </row>
     <row r="1240" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1240" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1240" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1240" s="3" t="s">
         <v>82</v>
       </c>
       <c r="D1240" s="4">
-        <v>27.936129032257998</v>
+        <v>24.971363636363002</v>
       </c>
       <c r="E1240" s="4">
-        <v>41.295229357798</v>
+        <v>41.536509433962003</v>
       </c>
     </row>
     <row r="1241" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1241" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1241" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1241" s="3" t="s">
         <v>83</v>
       </c>
       <c r="D1241" s="4">
-        <v>7.0263561377970003</v>
+        <v>7.2486389029960003</v>
       </c>
       <c r="E1241" s="4">
-        <v>14.584743872935</v>
+        <v>14.451736118627</v>
       </c>
     </row>
     <row r="1242" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1242" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1242" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1242" s="3" t="s">
         <v>84</v>
       </c>
       <c r="D1242" s="4">
-        <v>17.672156862744998</v>
+        <v>16.000506329113001</v>
       </c>
       <c r="E1242" s="4">
-        <v>26.680832025116999</v>
+        <v>28.759037433155001</v>
       </c>
     </row>
     <row r="1243" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1243" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1243" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1243" s="3" t="s">
         <v>85</v>
       </c>
       <c r="D1243" s="4">
-        <v>10.850694444444001</v>
+        <v>12.458352941176001</v>
       </c>
       <c r="E1243" s="4">
-        <v>21.617073170731</v>
+        <v>21.383322683706002</v>
       </c>
     </row>
     <row r="1244" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1244" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1244" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1244" s="3" t="s">
         <v>86</v>
       </c>
       <c r="D1244" s="4">
-        <v>22.335333333333001</v>
+        <v>20.921428571427999</v>
       </c>
       <c r="E1244" s="4">
-        <v>29.779571428571</v>
+        <v>31.09734375</v>
       </c>
     </row>
     <row r="1245" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1245" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1245" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1245" s="3" t="s">
         <v>87</v>
       </c>
       <c r="D1245" s="4">
-        <v>9.8725203252030003</v>
+        <v>10.81699074074</v>
       </c>
       <c r="E1245" s="4">
-        <v>15.306424870466</v>
+        <v>16.398482824426999</v>
       </c>
     </row>
     <row r="1246" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1246" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1246" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1246" s="3" t="s">
         <v>88</v>
       </c>
       <c r="D1246" s="4">
-        <v>25.602777777777</v>
+        <v>37.334117647058001</v>
       </c>
       <c r="E1246" s="4">
-        <v>52.035283018866998</v>
+        <v>48.332692307692</v>
       </c>
     </row>
     <row r="1247" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1247" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1247" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1247" s="3" t="s">
         <v>89</v>
       </c>
       <c r="D1247" s="4">
-        <v>10.729288389513</v>
+        <v>11.081387900355001</v>
       </c>
       <c r="E1247" s="4">
-        <v>18.912786489746001</v>
+        <v>19.315417118092999</v>
       </c>
     </row>
     <row r="1248" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1248" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1248" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1248" s="3" t="s">
         <v>90</v>
       </c>
       <c r="D1248" s="4">
-        <v>18.939019607843001</v>
+        <v>18.135454545453999</v>
       </c>
       <c r="E1248" s="4">
-        <v>35.376106194690003</v>
+        <v>36.022881355932</v>
       </c>
     </row>
     <row r="1249" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1249" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1249" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1249" s="3" t="s">
         <v>91</v>
       </c>
       <c r="D1249" s="4">
-        <v>11.183157894736</v>
+        <v>12.766666666666</v>
       </c>
       <c r="E1249" s="4">
-        <v>20.907541766108999</v>
+        <v>22.115542168674001</v>
       </c>
     </row>
     <row r="1250" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1250" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1250" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1250" s="3" t="s">
         <v>92</v>
       </c>
       <c r="D1250" s="4">
-        <v>23.576000000000001</v>
+        <v>21.02</v>
       </c>
       <c r="E1250" s="4">
-        <v>35.149500000000003</v>
+        <v>35.764705882351997</v>
       </c>
     </row>
     <row r="1251" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1251" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1251" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1251" s="3" t="s">
         <v>93</v>
       </c>
       <c r="D1251" s="4">
-        <v>18.682941176469999</v>
+        <v>23.295333333333001</v>
       </c>
       <c r="E1251" s="4">
-        <v>30.961744186046001</v>
+        <v>35.185543478260001</v>
       </c>
     </row>
     <row r="1252" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1252" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1252" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1252" s="3" t="s">
         <v>94</v>
       </c>
       <c r="D1252" s="4">
-        <v>12.062959641255</v>
+        <v>12.58</v>
       </c>
       <c r="E1252" s="4">
-        <v>22.295694050990999</v>
+        <v>23.004650077760001</v>
       </c>
     </row>
     <row r="1253" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1253" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1253" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1253" s="3" t="s">
         <v>95</v>
       </c>
       <c r="D1253" s="4">
-        <v>20.034545454545</v>
+        <v>22.439545454545001</v>
       </c>
       <c r="E1253" s="4">
-        <v>32.356575342465</v>
+        <v>38.113472222222001</v>
       </c>
     </row>
     <row r="1254" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1254" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1254" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1254" s="3" t="s">
         <v>96</v>
       </c>
       <c r="D1254" s="4">
-        <v>23.202686567164001</v>
+        <v>27.738307692307</v>
       </c>
       <c r="E1254" s="4">
-        <v>40.228682170542001</v>
+        <v>45.174950495049004</v>
       </c>
     </row>
     <row r="1255" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1255" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1255" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1255" s="3" t="s">
         <v>97</v>
       </c>
       <c r="D1255" s="4">
-        <v>8.3191022964499997</v>
+        <v>8.0964270152500006</v>
       </c>
       <c r="E1255" s="4">
-        <v>15.14216507177</v>
+        <v>16.048716343142999</v>
       </c>
     </row>
     <row r="1256" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1256" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1256" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1256" s="3" t="s">
         <v>98</v>
       </c>
       <c r="D1256" s="4">
-        <v>8.7834285714280007</v>
+        <v>8.7882857142849993</v>
       </c>
       <c r="E1256" s="4">
-        <v>17.510961240309999</v>
+        <v>17.963630041723999</v>
       </c>
     </row>
     <row r="1257" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1257" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1257" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1257" s="3" t="s">
         <v>99</v>
       </c>
       <c r="D1257" s="4">
-        <v>26.972857142856999</v>
+        <v>18.790769230769001</v>
       </c>
       <c r="E1257" s="4">
-        <v>29.475999999999999</v>
+        <v>30.783999999999999</v>
       </c>
     </row>
     <row r="1258" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1258" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1258" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1258" s="3" t="s">
         <v>100</v>
       </c>
       <c r="D1258" s="4">
-        <v>13.704597701149</v>
+        <v>11.691956521739</v>
       </c>
       <c r="E1258" s="4">
-        <v>20.554333333332998</v>
+        <v>22.648244514106</v>
       </c>
     </row>
     <row r="1259" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1259" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1259" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1259" s="3" t="s">
         <v>101</v>
       </c>
       <c r="D1259" s="4">
-        <v>23.746666666665998</v>
+        <v>45.825000000000003</v>
       </c>
       <c r="E1259" s="4">
-        <v>60.659090909089997</v>
+        <v>43.38</v>
       </c>
     </row>
     <row r="1260" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1260" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1260" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1260" s="3" t="s">
         <v>102</v>
       </c>
       <c r="D1260" s="4">
-        <v>37.352499999999999</v>
+        <v>32.228400000000001</v>
       </c>
       <c r="E1260" s="4">
-        <v>53.870833333333003</v>
+        <v>46.775937499999998</v>
       </c>
     </row>
     <row r="1261" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1261" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1261" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1261" s="3" t="s">
         <v>103</v>
       </c>
       <c r="D1261" s="4">
-        <v>32.08</v>
+        <v>41.091999999999999</v>
       </c>
       <c r="E1261" s="4">
-        <v>65.524230769230002</v>
+        <v>43.433124999999997</v>
       </c>
     </row>
     <row r="1262" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1262" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1262" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1262" s="3" t="s">
         <v>104</v>
       </c>
       <c r="D1262" s="4">
-        <v>33.376666666665997</v>
+        <v>40.494</v>
       </c>
       <c r="E1262" s="4">
-        <v>45.8645</v>
+        <v>58.652799999999999</v>
       </c>
     </row>
     <row r="1263" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1263" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1263" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1263" s="3" t="s">
         <v>105</v>
       </c>
       <c r="D1263" s="4">
-        <v>17.021794871794</v>
+        <v>18.352195121950999</v>
       </c>
       <c r="E1263" s="4">
-        <v>30.880494296577002</v>
+        <v>28.816026490066001</v>
       </c>
     </row>
     <row r="1264" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1264" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1264" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1264" s="3" t="s">
         <v>106</v>
       </c>
       <c r="D1264" s="4">
-        <v>32.980666666666004</v>
+        <v>29.468636363636001</v>
       </c>
       <c r="E1264" s="4">
-        <v>44.231458333333002</v>
+        <v>42.598775510204</v>
       </c>
     </row>
     <row r="1265" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1265" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1265" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1265" s="3" t="s">
         <v>107</v>
       </c>
       <c r="D1265" s="4">
-        <v>13.246769911504</v>
+        <v>14.742041666665999</v>
       </c>
       <c r="E1265" s="4">
-        <v>19.679761904761001</v>
+        <v>23.290078843625999</v>
       </c>
     </row>
     <row r="1266" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1266" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1266" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1266" s="3" t="s">
         <v>108</v>
       </c>
       <c r="D1266" s="4">
-        <v>7.0383079732190001</v>
+        <v>7.0213098514030001</v>
       </c>
       <c r="E1266" s="4">
-        <v>15.95800646476</v>
+        <v>16.196545281608</v>
       </c>
     </row>
     <row r="1267" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1267" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1267" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1267" s="3" t="s">
         <v>109</v>
       </c>
       <c r="D1267" s="4">
-        <v>15.431041666665999</v>
+        <v>15.675460526315</v>
       </c>
       <c r="E1267" s="4">
-        <v>26.415951035780999</v>
+        <v>27.540864440078</v>
       </c>
     </row>
     <row r="1268" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1268" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1268" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1268" s="3" t="s">
         <v>110</v>
       </c>
       <c r="D1268" s="4">
-        <v>24.392352941176</v>
+        <v>24.208333333333002</v>
       </c>
       <c r="E1268" s="4">
-        <v>37.384108527130998</v>
+        <v>38.976449275362</v>
       </c>
     </row>
     <row r="1269" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1269" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1269" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1269" s="3" t="s">
         <v>111</v>
       </c>
       <c r="D1269" s="4">
-        <v>10.279606741573</v>
+        <v>9.8688586956519995</v>
       </c>
       <c r="E1269" s="4">
-        <v>17.534309815949999</v>
+        <v>18.632198473281999</v>
       </c>
     </row>
     <row r="1270" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1270" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1270" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1270" s="3" t="s">
         <v>112</v>
       </c>
       <c r="D1270" s="4">
-        <v>33.35</v>
+        <v>42.911999999999999</v>
       </c>
       <c r="E1270" s="4">
-        <v>76.565294117646999</v>
+        <v>50.715000000000003</v>
       </c>
     </row>
     <row r="1271" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1271" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1271" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1271" s="3" t="s">
         <v>113</v>
       </c>
       <c r="D1271" s="4">
-        <v>37.578260869565</v>
+        <v>33.037777777777002</v>
       </c>
       <c r="E1271" s="4">
-        <v>42.750598290597999</v>
+        <v>46.930900000000001</v>
       </c>
     </row>
     <row r="1272" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1272" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1272" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1272" s="3" t="s">
         <v>114</v>
       </c>
       <c r="D1272" s="4">
-        <v>24.185438596491</v>
+        <v>22.721451612903</v>
       </c>
       <c r="E1272" s="4">
-        <v>33.5745</v>
+        <v>31.280521739129998</v>
       </c>
     </row>
     <row r="1273" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1273" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1273" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1273" s="3" t="s">
         <v>115</v>
       </c>
       <c r="D1273" s="4">
-        <v>23.91</v>
+        <v>30.82619047619</v>
       </c>
       <c r="E1273" s="4">
-        <v>41.315148514851003</v>
+        <v>39.612921348314003</v>
       </c>
     </row>
     <row r="1274" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1274" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1274" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1274" s="3" t="s">
         <v>116</v>
       </c>
       <c r="D1274" s="4">
-        <v>27.782448979590999</v>
+        <v>23.248918918918001</v>
       </c>
       <c r="E1274" s="4">
-        <v>33.954365079364997</v>
+        <v>33.630420168066998</v>
       </c>
     </row>
     <row r="1275" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1275" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1275" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1275" s="3" t="s">
         <v>117</v>
       </c>
       <c r="D1275" s="4">
-        <v>12.458525179856</v>
+        <v>13.550814814814</v>
       </c>
       <c r="E1275" s="4">
-        <v>24.180357142857002</v>
+        <v>26.489399727148001</v>
       </c>
     </row>
     <row r="1276" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1276" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1276" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1276" s="3" t="s">
         <v>118</v>
       </c>
       <c r="D1276" s="4">
-        <v>21.267777777776999</v>
+        <v>23.253846153845998</v>
       </c>
       <c r="E1276" s="4">
-        <v>40.095238095238003</v>
+        <v>45.495434782608001</v>
       </c>
     </row>
     <row r="1277" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1277" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1277" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1277" s="3" t="s">
         <v>119</v>
       </c>
       <c r="D1277" s="4">
-        <v>10.915355450237</v>
+        <v>12.307696969697</v>
       </c>
       <c r="E1277" s="4">
-        <v>18.507639175257001</v>
+        <v>19.679176904176</v>
       </c>
     </row>
     <row r="1278" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1278" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1278" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1278" s="3" t="s">
         <v>121</v>
       </c>
       <c r="D1278" s="4">
-        <v>23.448395061728</v>
+        <v>23.684594594594</v>
       </c>
       <c r="E1278" s="4">
-        <v>36.818925233644002</v>
+        <v>38.607346938775002</v>
       </c>
     </row>
     <row r="1279" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1279" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1279" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1279" s="3" t="s">
         <v>122</v>
       </c>
       <c r="D1279" s="4">
-        <v>15.275952380952001</v>
+        <v>19.276105263157</v>
       </c>
       <c r="E1279" s="4">
-        <v>22.613784946235999</v>
+        <v>22.553370044051999</v>
       </c>
     </row>
     <row r="1280" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1280" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1280" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1280" s="3" t="s">
         <v>123</v>
       </c>
       <c r="D1280" s="4">
-        <v>17.270666666665999</v>
+        <v>25.152631578946998</v>
       </c>
       <c r="E1280" s="4">
-        <v>26.031911764705001</v>
+        <v>33.438103448275001</v>
       </c>
     </row>
     <row r="1281" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1281" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1281" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1281" s="3" t="s">
         <v>124</v>
       </c>
       <c r="D1281" s="4">
-        <v>26.80125</v>
+        <v>41.003333333333003</v>
       </c>
       <c r="E1281" s="4">
-        <v>45.498750000000001</v>
+        <v>62.494285714284999</v>
       </c>
     </row>
     <row r="1282" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1282" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1282" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1282" s="3" t="s">
         <v>125</v>
       </c>
       <c r="D1282" s="4">
-        <v>25.436875000000001</v>
+        <v>30.384333333333</v>
       </c>
       <c r="E1282" s="4">
-        <v>35.396718749999998</v>
+        <v>37.967719298245001</v>
       </c>
     </row>
     <row r="1283" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1283" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1283" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1283" s="3" t="s">
         <v>126</v>
       </c>
       <c r="D1283" s="4">
-        <v>26.854062500000001</v>
+        <v>29.373333333333001</v>
       </c>
       <c r="E1283" s="4">
-        <v>36.140810810810002</v>
+        <v>38.335566037734999</v>
       </c>
     </row>
     <row r="1284" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1284" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1284" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1284" s="3" t="s">
         <v>127</v>
       </c>
       <c r="D1284" s="4">
-        <v>58.96</v>
+        <v>44.3</v>
       </c>
       <c r="E1284" s="4">
-        <v>36.015555555554997</v>
+        <v>60.234999999999999</v>
       </c>
     </row>
     <row r="1285" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1285" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1285" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1285" s="3" t="s">
         <v>128</v>
       </c>
       <c r="D1285" s="4">
-        <v>34.434285714284997</v>
+        <v>30.003333333333</v>
       </c>
       <c r="E1285" s="4">
-        <v>41.573999999999998</v>
+        <v>40.541874999999997</v>
       </c>
     </row>
     <row r="1286" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1286" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1286" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1286" s="3" t="s">
         <v>129</v>
       </c>
       <c r="D1286" s="4">
-        <v>28.832222222222001</v>
+        <v>33.475999999999999</v>
       </c>
       <c r="E1286" s="4">
-        <v>45.08</v>
+        <v>43.374482758619997</v>
       </c>
     </row>
     <row r="1287" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1287" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1287" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1287" s="3" t="s">
         <v>130</v>
       </c>
       <c r="D1287" s="4">
-        <v>27.36</v>
+        <v>23.2</v>
       </c>
       <c r="E1287" s="4">
-        <v>32.01</v>
+        <v>40.919565217391003</v>
       </c>
     </row>
     <row r="1288" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1288" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1288" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1288" s="3" t="s">
         <v>131</v>
       </c>
       <c r="D1288" s="4">
-        <v>13.20247706422</v>
+        <v>14.076116504853999</v>
       </c>
       <c r="E1288" s="4">
-        <v>20.422108433734</v>
+        <v>20.366021276594999</v>
       </c>
     </row>
     <row r="1289" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1289" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1289" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1289" s="3" t="s">
         <v>132</v>
       </c>
       <c r="D1289" s="4">
-        <v>21.575408805031</v>
+        <v>23.931079136689998</v>
       </c>
       <c r="E1289" s="4">
-        <v>31.099496268656001</v>
+        <v>31.355141903172001</v>
       </c>
     </row>
     <row r="1290" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1290" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1290" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1290" s="3" t="s">
         <v>133</v>
       </c>
       <c r="D1290" s="4">
-        <v>22.71</v>
+        <v>22.572272727272001</v>
       </c>
       <c r="E1290" s="4">
-        <v>30.487765957446001</v>
+        <v>34.515909090908998</v>
       </c>
     </row>
     <row r="1291" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1291" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1291" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1291" s="3" t="s">
         <v>134</v>
       </c>
       <c r="D1291" s="4">
-        <v>33.04</v>
+        <v>45.07</v>
       </c>
       <c r="E1291" s="4">
-        <v>34.071578947368003</v>
+        <v>44.336666666665998</v>
       </c>
     </row>
     <row r="1292" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1292" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1292" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1292" s="3" t="s">
         <v>135</v>
       </c>
       <c r="D1292" s="4">
-        <v>13.2925</v>
+        <v>12.080277777777001</v>
       </c>
       <c r="E1292" s="4">
-        <v>18.563821138211001</v>
+        <v>19.802192982455999</v>
       </c>
     </row>
     <row r="1293" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1293" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1293" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1293" s="3" t="s">
         <v>136</v>
       </c>
       <c r="D1293" s="4">
-        <v>38.984444444444001</v>
+        <v>30.638666666666001</v>
       </c>
       <c r="E1293" s="4">
-        <v>45.22</v>
+        <v>54.557659574467998</v>
       </c>
     </row>
     <row r="1294" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1294" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1294" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1294" s="3" t="s">
         <v>137</v>
       </c>
       <c r="D1294" s="4">
-        <v>15.992000000000001</v>
+        <v>22.098500000000001</v>
       </c>
       <c r="E1294" s="4">
-        <v>24.145652173913</v>
+        <v>31.481898734177001</v>
       </c>
     </row>
     <row r="1295" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1295" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1295" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1295" s="3" t="s">
         <v>138</v>
       </c>
       <c r="D1295" s="4">
-        <v>9.8279580152670007</v>
+        <v>7.2413219284599997</v>
       </c>
       <c r="E1295" s="4">
-        <v>14.889042638776999</v>
+        <v>14.741491452990999</v>
       </c>
     </row>
     <row r="1296" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1296" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1296" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1296" s="3" t="s">
         <v>139</v>
       </c>
       <c r="D1296" s="4">
-        <v>13.561999999999999</v>
+        <v>25.475000000000001</v>
       </c>
       <c r="E1296" s="4">
-        <v>37.86652173913</v>
+        <v>35.717142857142001</v>
       </c>
     </row>
     <row r="1297" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1297" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1297" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1297" s="3" t="s">
         <v>140</v>
       </c>
       <c r="D1297" s="4">
-        <v>22.112702702701998</v>
+        <v>24.61</v>
       </c>
       <c r="E1297" s="4">
-        <v>31.120137931034002</v>
+        <v>34.343308270675998</v>
       </c>
     </row>
     <row r="1298" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1298" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1298" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1298" s="3" t="s">
         <v>141</v>
       </c>
       <c r="D1298" s="4">
-        <v>17.410270270270001</v>
+        <v>14.974</v>
       </c>
       <c r="E1298" s="4">
-        <v>25.471342281879</v>
+        <v>27.479518072289</v>
       </c>
     </row>
     <row r="1299" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1299" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1299" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1299" s="3" t="s">
         <v>142</v>
       </c>
       <c r="D1299" s="4">
-        <v>20.317435897435001</v>
+        <v>21.079750000000001</v>
       </c>
       <c r="E1299" s="4">
-        <v>33.232518518517999</v>
+        <v>33.415916666666</v>
       </c>
     </row>
     <row r="1300" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1300" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1300" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1300" s="3" t="s">
         <v>143</v>
       </c>
       <c r="D1300" s="4">
-        <v>17.628888888888</v>
+        <v>17.165777777776999</v>
       </c>
       <c r="E1300" s="4">
-        <v>22.798150289016998</v>
+        <v>23.731614583332998</v>
       </c>
     </row>
     <row r="1301" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1301" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1301" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1301" s="3" t="s">
         <v>144</v>
       </c>
       <c r="D1301" s="4">
-        <v>36.159285714284998</v>
+        <v>27.657142857141999</v>
       </c>
       <c r="E1301" s="4">
-        <v>49.236351351350997</v>
+        <v>38.097543859649001</v>
       </c>
     </row>
     <row r="1302" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1302" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1302" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1302" s="3" t="s">
         <v>145</v>
       </c>
       <c r="D1302" s="4">
-        <v>24.715</v>
+        <v>20.752168674698002</v>
       </c>
       <c r="E1302" s="4">
-        <v>31.541530612243999</v>
+        <v>29.737255319148002</v>
       </c>
     </row>
     <row r="1303" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1303" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1303" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1303" s="3" t="s">
         <v>146</v>
       </c>
       <c r="D1303" s="4">
-        <v>32.26</v>
+        <v>31.328333333332999</v>
       </c>
       <c r="E1303" s="4">
-        <v>46.97296875</v>
+        <v>40.08</v>
       </c>
     </row>
     <row r="1304" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1304" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1304" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1304" s="3" t="s">
         <v>147</v>
       </c>
       <c r="D1304" s="4">
-        <v>13.661157024793001</v>
+        <v>12.053164556962001</v>
       </c>
       <c r="E1304" s="4">
-        <v>18.784096834263998</v>
+        <v>19.499350877192999</v>
       </c>
     </row>
     <row r="1305" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1305" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1305" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1305" s="3" t="s">
         <v>148</v>
       </c>
       <c r="D1305" s="4">
-        <v>36.357999999999997</v>
+        <v>25.020714285714</v>
       </c>
       <c r="E1305" s="4">
-        <v>45.522857142856999</v>
+        <v>42.186833333332999</v>
       </c>
     </row>
     <row r="1306" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1306" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1306" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1306" s="3" t="s">
         <v>149</v>
       </c>
       <c r="D1306" s="4">
-        <v>21.282564102563999</v>
+        <v>21.645121951219</v>
       </c>
       <c r="E1306" s="4">
-        <v>22.812296296296001</v>
+        <v>26.302183908046</v>
       </c>
     </row>
     <row r="1307" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1307" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1307" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1307" s="3" t="s">
         <v>150</v>
       </c>
       <c r="D1307" s="4">
-        <v>14.736923076923</v>
+        <v>12.592142857142001</v>
       </c>
       <c r="E1307" s="4">
-        <v>16.621851851851002</v>
+        <v>19.784363636363</v>
       </c>
     </row>
     <row r="1308" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1308" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1308" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1308" s="3" t="s">
         <v>151</v>
       </c>
       <c r="D1308" s="4">
-        <v>17.024750000000001</v>
+        <v>15.043513513513</v>
       </c>
       <c r="E1308" s="4">
-        <v>21.481645569619999</v>
+        <v>22.377565789473</v>
       </c>
     </row>
     <row r="1309" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1309" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1309" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1309" s="3" t="s">
         <v>152</v>
       </c>
       <c r="D1309" s="4">
-        <v>7.2287719298240001</v>
+        <v>7.6334210526310002</v>
       </c>
       <c r="E1309" s="4">
-        <v>13.222963709677</v>
+        <v>12.224704170708</v>
       </c>
     </row>
     <row r="1310" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1310" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1310" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1310" s="3" t="s">
         <v>153</v>
       </c>
       <c r="D1310" s="4">
-        <v>20.872250000000001</v>
+        <v>21.252432432431998</v>
       </c>
       <c r="E1310" s="4">
-        <v>25.135136986300999</v>
+        <v>28.792727272726999</v>
       </c>
     </row>
     <row r="1311" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1311" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1311" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1311" s="3" t="s">
         <v>154</v>
       </c>
       <c r="D1311" s="4">
-        <v>16.64987804878</v>
+        <v>18.425119047618999</v>
       </c>
       <c r="E1311" s="4">
-        <v>24.187621776503999</v>
+        <v>23.397606837605998</v>
       </c>
     </row>
     <row r="1312" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1312" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1312" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1312" s="3" t="s">
         <v>155</v>
       </c>
       <c r="D1312" s="4">
-        <v>8.8573858447480003</v>
+        <v>7.9469545957910004</v>
       </c>
       <c r="E1312" s="4">
-        <v>14.339187466807999</v>
+        <v>14.061865435355999</v>
       </c>
     </row>
     <row r="1313" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1313" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1313" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1313" s="3" t="s">
         <v>156</v>
       </c>
       <c r="D1313" s="4">
-        <v>29.58</v>
+        <v>33.328333333332999</v>
       </c>
       <c r="E1313" s="4">
-        <v>37.032352941176001</v>
+        <v>38.252068965516997</v>
       </c>
     </row>
     <row r="1314" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1314" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1314" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1314" s="3" t="s">
         <v>157</v>
       </c>
       <c r="D1314" s="4">
-        <v>19.963076923075999</v>
+        <v>22.192399999999999</v>
       </c>
       <c r="E1314" s="4">
-        <v>25.626551724136998</v>
+        <v>32.523763440860002</v>
       </c>
     </row>
     <row r="1315" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1315" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1315" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1315" s="3" t="s">
         <v>158</v>
       </c>
       <c r="D1315" s="4">
-        <v>11.660392156862001</v>
+        <v>11.716547619047001</v>
       </c>
       <c r="E1315" s="4">
-        <v>18.948077858880001</v>
+        <v>18.350412621358998</v>
       </c>
     </row>
     <row r="1316" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1316" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1316" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1316" s="3" t="s">
         <v>159</v>
       </c>
       <c r="D1316" s="4">
-        <v>7.1690068965510001</v>
+        <v>6.9043277310919997</v>
       </c>
       <c r="E1316" s="4">
-        <v>12.984052348679</v>
+        <v>12.588845391475999</v>
       </c>
     </row>
     <row r="1317" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1317" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1317" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1317" s="3" t="s">
         <v>160</v>
       </c>
       <c r="D1317" s="4">
-        <v>23.165714285713999</v>
+        <v>22.133199999999999</v>
       </c>
       <c r="E1317" s="4">
-        <v>32.259428571428003</v>
+        <v>29.571222222222001</v>
       </c>
     </row>
     <row r="1318" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1318" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1318" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1318" s="3" t="s">
         <v>162</v>
       </c>
       <c r="D1318" s="4">
-        <v>21.785747126436</v>
+        <v>23.264800000000001</v>
       </c>
       <c r="E1318" s="4">
-        <v>37.338898305084001</v>
+        <v>37.523333333332999</v>
       </c>
     </row>
     <row r="1319" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1319" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1319" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1319" s="3" t="s">
         <v>163</v>
       </c>
       <c r="D1319" s="4">
-        <v>21.648235294117001</v>
+        <v>18.742799999999999</v>
       </c>
       <c r="E1319" s="4">
-        <v>33.078545454545001</v>
+        <v>31.581343283582001</v>
       </c>
     </row>
     <row r="1320" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1320" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1320" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1320" s="3" t="s">
         <v>164</v>
       </c>
       <c r="D1320" s="4">
-        <v>11.914871794871001</v>
+        <v>10.754469696969</v>
       </c>
       <c r="E1320" s="4">
-        <v>23.392010152284001</v>
+        <v>22.118579766537</v>
       </c>
     </row>
     <row r="1321" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1321" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1321" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1321" s="3" t="s">
         <v>165</v>
       </c>
       <c r="D1321" s="4">
-        <v>14.841329113923999</v>
+        <v>14.038875000000001</v>
       </c>
       <c r="E1321" s="4">
-        <v>28.195871559633002</v>
+        <v>27.793109048723</v>
       </c>
     </row>
     <row r="1322" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1322" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1322" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1322" s="3" t="s">
         <v>166</v>
       </c>
       <c r="D1322" s="4">
-        <v>19.007941176469998</v>
+        <v>18.195841584158</v>
       </c>
       <c r="E1322" s="4">
-        <v>27.510031347961998</v>
+        <v>29.033117870721998</v>
       </c>
     </row>
     <row r="1323" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1323" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1323" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1323" s="3" t="s">
         <v>167</v>
       </c>
       <c r="D1323" s="4">
-        <v>30.054545454545</v>
+        <v>23.331875</v>
       </c>
       <c r="E1323" s="4">
-        <v>57.314799999999998</v>
+        <v>39.061379310344002</v>
       </c>
     </row>
     <row r="1324" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1324" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1324" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1324" s="3" t="s">
         <v>168</v>
       </c>
       <c r="D1324" s="4">
-        <v>17.655384615384001</v>
+        <v>18.396666666666</v>
       </c>
       <c r="E1324" s="4">
-        <v>27.282916666666001</v>
+        <v>28.824999999999999</v>
       </c>
     </row>
     <row r="1325" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1325" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1325" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1325" s="3" t="s">
         <v>169</v>
       </c>
       <c r="D1325" s="4">
-        <v>10.851889763779001</v>
+        <v>8.7581679389310008</v>
       </c>
       <c r="E1325" s="4">
-        <v>19.662666666665999</v>
+        <v>18.647300469483</v>
       </c>
     </row>
     <row r="1326" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1326" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1326" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1326" s="3" t="s">
         <v>170</v>
       </c>
       <c r="D1326" s="4">
-        <v>31.925263157894001</v>
+        <v>23.795714285713998</v>
       </c>
       <c r="E1326" s="4">
-        <v>42.156399999999998</v>
+        <v>47.080208333332997</v>
       </c>
     </row>
     <row r="1327" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1327" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1327" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1327" s="3" t="s">
         <v>171</v>
       </c>
       <c r="D1327" s="4">
-        <v>30.330434782607998</v>
+        <v>33.948888888888</v>
       </c>
       <c r="E1327" s="4">
-        <v>58.95</v>
+        <v>54.518139534882998</v>
       </c>
     </row>
     <row r="1328" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1328" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1328" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1328" s="3" t="s">
         <v>172</v>
       </c>
       <c r="D1328" s="4">
-        <v>31.75</v>
+        <v>26.878571428571</v>
       </c>
       <c r="E1328" s="4">
-        <v>40.503793103447997</v>
+        <v>48.732399999999998</v>
       </c>
     </row>
     <row r="1329" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1329" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1329" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1329" s="3" t="s">
         <v>173</v>
       </c>
       <c r="D1329" s="4">
-        <v>33.302608695651998</v>
+        <v>37.693913043477998</v>
       </c>
       <c r="E1329" s="4">
-        <v>60.771649484535999</v>
+        <v>62.542272727272</v>
       </c>
     </row>
     <row r="1330" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1330" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1330" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1330" s="3" t="s">
         <v>174</v>
       </c>
       <c r="D1330" s="4">
-        <v>16.646333333333001</v>
+        <v>15.867831325300999</v>
       </c>
       <c r="E1330" s="4">
-        <v>25.868088737200999</v>
+        <v>25.739647887322999</v>
       </c>
     </row>
     <row r="1331" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1331" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1331" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1331" s="3" t="s">
         <v>175</v>
       </c>
       <c r="D1331" s="4">
-        <v>11.652337662337001</v>
+        <v>13.975897435897</v>
       </c>
       <c r="E1331" s="4">
-        <v>21.141517509726999</v>
+        <v>20.232254545454001</v>
       </c>
     </row>
     <row r="1332" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1332" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1332" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1332" s="3" t="s">
         <v>176</v>
       </c>
       <c r="D1332" s="4">
-        <v>24.176136363636001</v>
+        <v>22.809444444444001</v>
       </c>
       <c r="E1332" s="4">
-        <v>36.73984962406</v>
+        <v>40.199689922479998</v>
       </c>
     </row>
     <row r="1333" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1333" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1333" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1333" s="3" t="s">
         <v>177</v>
       </c>
       <c r="D1333" s="4">
-        <v>18.325384615383999</v>
+        <v>19.642978723403999</v>
       </c>
       <c r="E1333" s="4">
-        <v>29.709800000000001</v>
+        <v>30.483839285714001</v>
       </c>
     </row>
     <row r="1334" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1334" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1334" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1334" s="3" t="s">
         <v>178</v>
       </c>
-      <c r="D1334" s="5" t="s">
-        <v>314</v>
+      <c r="D1334" s="4">
+        <v>25.757999999999999</v>
       </c>
       <c r="E1334" s="4">
-        <v>43.755777777776999</v>
+        <v>43.987499999999997</v>
       </c>
     </row>
     <row r="1335" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1335" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1335" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1335" s="3" t="s">
         <v>179</v>
       </c>
       <c r="D1335" s="4">
-        <v>12.162576687115999</v>
+        <v>11.656140350876999</v>
       </c>
       <c r="E1335" s="4">
-        <v>22.298358895705</v>
+        <v>21.301960784313</v>
       </c>
     </row>
     <row r="1336" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1336" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1336" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1336" s="3" t="s">
         <v>180</v>
       </c>
       <c r="D1336" s="4">
-        <v>25.265000000000001</v>
+        <v>20.537272727272001</v>
       </c>
       <c r="E1336" s="4">
-        <v>49.052799999999998</v>
+        <v>46.759545454544998</v>
       </c>
     </row>
     <row r="1337" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1337" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1337" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1337" s="3" t="s">
         <v>181</v>
       </c>
       <c r="D1337" s="4">
-        <v>26.207142857141999</v>
+        <v>25.088888888888</v>
       </c>
       <c r="E1337" s="4">
-        <v>39.786666666666001</v>
+        <v>33.603703703702998</v>
       </c>
     </row>
     <row r="1338" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1338" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1338" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1338" s="3" t="s">
         <v>182</v>
       </c>
       <c r="D1338" s="4">
-        <v>23.327457627118001</v>
+        <v>24.922580645160998</v>
       </c>
       <c r="E1338" s="4">
-        <v>43.365454545454</v>
+        <v>40.416874999999997</v>
       </c>
     </row>
     <row r="1339" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1339" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1339" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1339" s="3" t="s">
         <v>183</v>
       </c>
       <c r="D1339" s="4">
-        <v>24.932031250000001</v>
+        <v>24.761428571427999</v>
       </c>
       <c r="E1339" s="4">
-        <v>34.623385214007001</v>
+        <v>37.965793650793003</v>
       </c>
     </row>
     <row r="1340" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1340" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1340" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1340" s="3" t="s">
         <v>184</v>
       </c>
       <c r="D1340" s="4">
-        <v>11.965833333333</v>
+        <v>12.723269230769001</v>
       </c>
       <c r="E1340" s="4">
-        <v>24.410733944954</v>
+        <v>26.128904109589001</v>
       </c>
     </row>
     <row r="1341" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1341" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1341" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1341" s="3" t="s">
         <v>185</v>
       </c>
       <c r="D1341" s="4">
-        <v>22.530952380952002</v>
+        <v>19.959545454545001</v>
       </c>
       <c r="E1341" s="4">
-        <v>45.774999999999999</v>
+        <v>32.704166666665998</v>
       </c>
     </row>
     <row r="1342" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1342" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1342" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1342" s="3" t="s">
         <v>186</v>
       </c>
       <c r="D1342" s="4">
-        <v>7.6784728610849999</v>
+        <v>7.8815930018409999</v>
       </c>
       <c r="E1342" s="4">
-        <v>15.369200270331</v>
+        <v>16.065996271265</v>
       </c>
     </row>
     <row r="1343" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1343" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1343" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1343" s="3" t="s">
         <v>187</v>
       </c>
       <c r="D1343" s="4">
-        <v>10.549572649571999</v>
+        <v>11.138035714285</v>
       </c>
       <c r="E1343" s="4">
-        <v>20.194656716417001</v>
+        <v>20.219892473118001</v>
       </c>
     </row>
     <row r="1344" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1344" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1344" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1344" s="3" t="s">
         <v>188</v>
       </c>
       <c r="D1344" s="4">
-        <v>13.447457627118</v>
+        <v>15.647166666665999</v>
       </c>
       <c r="E1344" s="4">
-        <v>24.916273291924998</v>
+        <v>26.080538922155</v>
       </c>
     </row>
     <row r="1345" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1345" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1345" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1345" s="3" t="s">
         <v>189</v>
       </c>
       <c r="D1345" s="4">
-        <v>13.007999999999999</v>
+        <v>13.038796296296001</v>
       </c>
       <c r="E1345" s="4">
-        <v>26.054164705881998</v>
+        <v>26.203800904977001</v>
       </c>
     </row>
     <row r="1346" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1346" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1346" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1346" s="3" t="s">
         <v>190</v>
       </c>
       <c r="D1346" s="4">
-        <v>19.460344827585999</v>
+        <v>16.010000000000002</v>
       </c>
       <c r="E1346" s="4">
-        <v>29.161298701298001</v>
+        <v>26.004761904761001</v>
       </c>
     </row>
     <row r="1347" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1347" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1347" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1347" s="3" t="s">
         <v>191</v>
       </c>
       <c r="D1347" s="4">
-        <v>9.0794265232970002</v>
+        <v>8.9631111111109991</v>
       </c>
       <c r="E1347" s="4">
-        <v>20.855171232876</v>
+        <v>20.253623188405001</v>
       </c>
     </row>
     <row r="1348" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1348" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1348" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1348" s="3" t="s">
         <v>192</v>
       </c>
       <c r="D1348" s="4">
-        <v>15.188823529411</v>
+        <v>19.268000000000001</v>
       </c>
       <c r="E1348" s="4">
-        <v>29.634878048779999</v>
+        <v>26.803513513513</v>
       </c>
     </row>
     <row r="1349" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1349" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1349" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1349" s="3" t="s">
         <v>193</v>
       </c>
       <c r="D1349" s="4">
-        <v>15.557297297297</v>
+        <v>14.531978021978</v>
       </c>
       <c r="E1349" s="4">
-        <v>25.041590909090001</v>
+        <v>24.076465116279</v>
       </c>
     </row>
     <row r="1350" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1350" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1350" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1350" s="3" t="s">
         <v>194</v>
       </c>
       <c r="D1350" s="4">
-        <v>7.5723780487800001</v>
+        <v>7.7092012779549997</v>
       </c>
       <c r="E1350" s="4">
-        <v>13.608689119171</v>
+        <v>13.674900577293</v>
       </c>
     </row>
     <row r="1351" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1351" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1351" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1351" s="3" t="s">
         <v>195</v>
       </c>
       <c r="D1351" s="4">
-        <v>11.23616981132</v>
+        <v>11.846359447004</v>
       </c>
       <c r="E1351" s="4">
-        <v>23.040667280257001</v>
+        <v>20.382484589853</v>
       </c>
     </row>
     <row r="1352" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1352" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1352" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1352" s="3" t="s">
         <v>196</v>
       </c>
       <c r="D1352" s="4">
-        <v>27.753</v>
+        <v>27.700754716980999</v>
       </c>
       <c r="E1352" s="4">
-        <v>43.504581005585997</v>
+        <v>43.919347826086998</v>
       </c>
     </row>
     <row r="1353" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1353" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1353" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1353" s="3" t="s">
         <v>197</v>
       </c>
       <c r="D1353" s="4">
-        <v>7.3148462484619996</v>
+        <v>7.184321247892</v>
       </c>
       <c r="E1353" s="4">
-        <v>16.988270112914002</v>
+        <v>16.911572562661</v>
       </c>
     </row>
     <row r="1354" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1354" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1354" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1354" s="3" t="s">
         <v>198</v>
       </c>
       <c r="D1354" s="4">
-        <v>29.175000000000001</v>
+        <v>42.243333333332998</v>
       </c>
       <c r="E1354" s="4">
-        <v>66.191999999999993</v>
+        <v>58.110909090908997</v>
       </c>
     </row>
     <row r="1355" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1355" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1355" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1355" s="3" t="s">
         <v>199</v>
       </c>
       <c r="D1355" s="4">
-        <v>17.122179487179</v>
+        <v>18.743333333332998</v>
       </c>
       <c r="E1355" s="4">
-        <v>29.977701149424998</v>
+        <v>28.674959016393</v>
       </c>
     </row>
     <row r="1356" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1356" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1356" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1356" s="3" t="s">
         <v>200</v>
       </c>
       <c r="D1356" s="4">
-        <v>18.698305084745002</v>
+        <v>20.774230769230002</v>
       </c>
       <c r="E1356" s="4">
-        <v>33.118083333332997</v>
+        <v>33.732333333333003</v>
       </c>
     </row>
     <row r="1357" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1357" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1357" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1357" s="3" t="s">
         <v>201</v>
       </c>
       <c r="D1357" s="4">
-        <v>18.403333333332998</v>
+        <v>20.342727272727</v>
       </c>
       <c r="E1357" s="4">
-        <v>30.216734693877001</v>
+        <v>31.466470588235001</v>
       </c>
     </row>
     <row r="1358" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1358" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1358" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1358" s="3" t="s">
         <v>202</v>
       </c>
       <c r="D1358" s="4">
-        <v>25.983750000000001</v>
+        <v>20.954444444444</v>
       </c>
       <c r="E1358" s="4">
-        <v>37.351875</v>
+        <v>31.443939393939001</v>
       </c>
     </row>
     <row r="1359" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1359" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1359" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1359" s="3" t="s">
         <v>203</v>
       </c>
       <c r="D1359" s="4">
-        <v>11.830703124999999</v>
+        <v>12.09704</v>
       </c>
       <c r="E1359" s="4">
-        <v>18.615338345864</v>
+        <v>19.201959798994999</v>
       </c>
     </row>
     <row r="1360" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1360" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1360" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1360" s="3" t="s">
         <v>204</v>
       </c>
       <c r="D1360" s="4">
-        <v>22.403749999999999</v>
+        <v>21.082142857141999</v>
       </c>
       <c r="E1360" s="4">
-        <v>37.928035714285002</v>
+        <v>33.410731707316998</v>
       </c>
     </row>
     <row r="1361" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1361" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1361" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1361" s="3" t="s">
         <v>206</v>
       </c>
       <c r="D1361" s="4">
-        <v>9.0735249042140005</v>
+        <v>8.4525000000000006</v>
       </c>
       <c r="E1361" s="4">
-        <v>14.786434231377999</v>
+        <v>14.176021314387</v>
       </c>
     </row>
     <row r="1362" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1362" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1362" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1362" s="3" t="s">
         <v>207</v>
       </c>
       <c r="D1362" s="4">
-        <v>48.928571428570997</v>
+        <v>40.260833333332997</v>
       </c>
       <c r="E1362" s="4">
-        <v>57.503999999999998</v>
+        <v>58.153529411763998</v>
       </c>
     </row>
     <row r="1363" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1363" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1363" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1363" s="3" t="s">
         <v>208</v>
       </c>
       <c r="D1363" s="4">
-        <v>27.981967213114</v>
+        <v>27.139142857142001</v>
       </c>
       <c r="E1363" s="4">
-        <v>41.711459227467003</v>
+        <v>42.850677083332997</v>
       </c>
     </row>
     <row r="1364" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1364" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1364" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1364" s="3" t="s">
         <v>209</v>
       </c>
       <c r="D1364" s="4">
-        <v>20.753611111110999</v>
+        <v>20.402049180327001</v>
       </c>
       <c r="E1364" s="4">
-        <v>30.133289902280001</v>
+        <v>31.300330033003</v>
       </c>
     </row>
     <row r="1365" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1365" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1365" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1365" s="3" t="s">
         <v>210</v>
       </c>
       <c r="D1365" s="4">
-        <v>39.907575757575003</v>
+        <v>29.548076923076</v>
       </c>
       <c r="E1365" s="4">
-        <v>45.697534246575003</v>
+        <v>58.315238095238001</v>
       </c>
     </row>
     <row r="1366" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1366" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1366" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1366" s="3" t="s">
         <v>211</v>
       </c>
       <c r="D1366" s="4">
-        <v>24.556206896551</v>
+        <v>27.201562500000001</v>
       </c>
       <c r="E1366" s="4">
-        <v>37.477319587628003</v>
+        <v>31.812197802197002</v>
       </c>
     </row>
     <row r="1367" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1367" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1367" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1367" s="3" t="s">
         <v>212</v>
       </c>
       <c r="D1367" s="4">
-        <v>20.765238095238001</v>
+        <v>22.0608</v>
       </c>
       <c r="E1367" s="4">
-        <v>33.794800000000002</v>
+        <v>40.279861111111003</v>
       </c>
     </row>
     <row r="1368" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1368" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1368" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1368" s="3" t="s">
         <v>213</v>
       </c>
       <c r="D1368" s="4">
-        <v>44.869583333332997</v>
+        <v>41.616</v>
       </c>
       <c r="E1368" s="4">
-        <v>52.770684931505997</v>
+        <v>54.708028169014</v>
       </c>
     </row>
     <row r="1369" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1369" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1369" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1369" s="3" t="s">
         <v>214</v>
       </c>
       <c r="D1369" s="4">
-        <v>8.2965297297290004</v>
+        <v>8.6315864332600007</v>
       </c>
       <c r="E1369" s="4">
-        <v>15.078358499756</v>
+        <v>14.709137632814</v>
       </c>
     </row>
     <row r="1370" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1370" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1370" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1370" s="3" t="s">
         <v>215</v>
       </c>
       <c r="D1370" s="4">
-        <v>14.223111111111001</v>
+        <v>14.455322580644999</v>
       </c>
       <c r="E1370" s="4">
-        <v>21.702749391727</v>
+        <v>22.122506024096001</v>
       </c>
     </row>
     <row r="1371" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1371" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1371" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1371" s="3" t="s">
         <v>216</v>
       </c>
       <c r="D1371" s="4">
-        <v>35.462499999999999</v>
+        <v>32.323214285714002</v>
       </c>
       <c r="E1371" s="4">
-        <v>49.337934782608002</v>
+        <v>47.084230769229997</v>
       </c>
     </row>
     <row r="1372" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1372" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1372" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1372" s="3" t="s">
         <v>217</v>
       </c>
       <c r="D1372" s="4">
-        <v>36.078000000000003</v>
+        <v>58.868000000000002</v>
       </c>
       <c r="E1372" s="4">
-        <v>60.096499999999999</v>
+        <v>58.237250000000003</v>
       </c>
     </row>
     <row r="1373" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1373" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1373" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1373" s="3" t="s">
         <v>218</v>
       </c>
       <c r="D1373" s="4">
-        <v>31.867249999999999</v>
+        <v>29.619696969696999</v>
       </c>
       <c r="E1373" s="4">
-        <v>48.698834951456</v>
+        <v>51.044479166666001</v>
       </c>
     </row>
     <row r="1374" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1374" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1374" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1374" s="3" t="s">
         <v>219</v>
       </c>
       <c r="D1374" s="4">
-        <v>17.472244897959001</v>
+        <v>16.206290322579999</v>
       </c>
       <c r="E1374" s="4">
-        <v>25.669111111111</v>
+        <v>25.945</v>
       </c>
     </row>
     <row r="1375" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1375" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1375" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1375" s="3" t="s">
         <v>220</v>
       </c>
       <c r="D1375" s="4">
-        <v>20.492280701754002</v>
+        <v>23.875624999999999</v>
       </c>
       <c r="E1375" s="4">
-        <v>37.330414201182997</v>
+        <v>33.171285714284998</v>
       </c>
     </row>
     <row r="1376" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1376" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1376" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1376" s="3" t="s">
         <v>221</v>
       </c>
       <c r="D1376" s="4">
-        <v>31.812727272726999</v>
+        <v>26.424615384614999</v>
       </c>
       <c r="E1376" s="4">
-        <v>48.511948051948004</v>
+        <v>42.013768115942</v>
       </c>
     </row>
     <row r="1377" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1377" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1377" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1377" s="3" t="s">
         <v>222</v>
       </c>
       <c r="D1377" s="4">
-        <v>32.749259259258999</v>
+        <v>29.41375</v>
       </c>
       <c r="E1377" s="4">
-        <v>40.873768115941999</v>
+        <v>41.669420289854997</v>
       </c>
     </row>
     <row r="1378" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1378" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1378" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1378" s="3" t="s">
         <v>223</v>
       </c>
       <c r="D1378" s="4">
-        <v>33.14</v>
+        <v>27.914166666665999</v>
       </c>
       <c r="E1378" s="4">
-        <v>51.367719298244999</v>
+        <v>47.876666666665997</v>
       </c>
     </row>
     <row r="1379" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1379" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1379" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1379" s="3" t="s">
         <v>224</v>
       </c>
       <c r="D1379" s="4">
-        <v>26.097301587301001</v>
+        <v>26.578360655737001</v>
       </c>
       <c r="E1379" s="4">
-        <v>36.256307692306997</v>
+        <v>36.586818181818003</v>
       </c>
     </row>
     <row r="1380" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1380" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1380" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1380" s="3" t="s">
         <v>225</v>
       </c>
       <c r="D1380" s="4">
-        <v>42.734999999999999</v>
+        <v>29.346666666666</v>
       </c>
       <c r="E1380" s="4">
-        <v>43.050434782608001</v>
+        <v>42.932222222222002</v>
       </c>
     </row>
     <row r="1381" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1381" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1381" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1381" s="3" t="s">
         <v>226</v>
       </c>
       <c r="D1381" s="4">
-        <v>23.923333333333002</v>
+        <v>29.881379310343998</v>
       </c>
       <c r="E1381" s="4">
-        <v>36.612903225806001</v>
+        <v>37.798470588234999</v>
       </c>
     </row>
     <row r="1382" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1382" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1382" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1382" s="3" t="s">
         <v>227</v>
       </c>
       <c r="D1382" s="4">
-        <v>8.9876005188059995</v>
+        <v>9.1527560646899992</v>
       </c>
       <c r="E1382" s="4">
-        <v>15.346855773072001</v>
+        <v>15.66945757025</v>
       </c>
     </row>
     <row r="1383" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1383" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1383" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1383" s="3" t="s">
         <v>228</v>
       </c>
       <c r="D1383" s="4">
-        <v>23.828749999999999</v>
+        <v>20.609901960784001</v>
       </c>
       <c r="E1383" s="4">
-        <v>29.819928571428001</v>
+        <v>31.193418803418002</v>
       </c>
     </row>
     <row r="1384" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1384" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1384" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1384" s="3" t="s">
         <v>229</v>
       </c>
       <c r="D1384" s="4">
-        <v>24.89619047619</v>
+        <v>19.991333333332999</v>
       </c>
       <c r="E1384" s="4">
-        <v>42.471044776119001</v>
+        <v>42.059487179487</v>
       </c>
     </row>
     <row r="1385" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1385" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1385" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1385" s="3" t="s">
         <v>230</v>
       </c>
       <c r="D1385" s="4">
-        <v>33.424137931033997</v>
+        <v>35.965833333333002</v>
       </c>
       <c r="E1385" s="4">
-        <v>53.789294117647003</v>
+        <v>51.494196428571001</v>
       </c>
     </row>
     <row r="1386" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1386" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1386" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1386" s="3" t="s">
         <v>231</v>
       </c>
       <c r="D1386" s="4">
-        <v>10.114579288025</v>
+        <v>10.985678627145001</v>
       </c>
       <c r="E1386" s="4">
-        <v>18.033226369026</v>
+        <v>18.307532646047999</v>
       </c>
     </row>
     <row r="1387" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1387" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1387" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1387" s="3" t="s">
         <v>232</v>
       </c>
       <c r="D1387" s="4">
-        <v>29.687228915662001</v>
+        <v>27.858372093023</v>
       </c>
       <c r="E1387" s="4">
-        <v>47.445784313724999</v>
+        <v>46.240223048327003</v>
       </c>
     </row>
     <row r="1388" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1388" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1388" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1388" s="3" t="s">
         <v>233</v>
       </c>
       <c r="D1388" s="4">
-        <v>34.625217391303998</v>
+        <v>37.115675675675</v>
       </c>
       <c r="E1388" s="4">
-        <v>43.753178807947002</v>
+        <v>44.704960629920997</v>
       </c>
     </row>
     <row r="1389" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1389" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1389" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1389" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D1389" s="4">
-        <v>16.889318181817998</v>
+        <v>16.476231884057999</v>
       </c>
       <c r="E1389" s="4">
-        <v>26.023573573573</v>
+        <v>25.624240282685001</v>
       </c>
     </row>
     <row r="1390" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1390" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1390" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1390" s="3" t="s">
         <v>235</v>
       </c>
       <c r="D1390" s="4">
-        <v>15.738625954198</v>
+        <v>17.928750000000001</v>
       </c>
       <c r="E1390" s="4">
-        <v>24.275251509054002</v>
+        <v>24.11743852459</v>
       </c>
     </row>
     <row r="1391" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1391" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1391" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1391" s="3" t="s">
         <v>236</v>
       </c>
       <c r="D1391" s="4">
-        <v>25.431551724137002</v>
+        <v>23.270512820512</v>
       </c>
       <c r="E1391" s="4">
-        <v>41.361948051947998</v>
+        <v>37.645466666666003</v>
       </c>
     </row>
     <row r="1392" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1392" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1392" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1392" s="3" t="s">
         <v>237</v>
       </c>
       <c r="D1392" s="4">
-        <v>27.433513513512999</v>
+        <v>31.393225806450999</v>
       </c>
       <c r="E1392" s="4">
-        <v>38.781320754717001</v>
+        <v>40.179569892472998</v>
       </c>
     </row>
     <row r="1393" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1393" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1393" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1393" s="3" t="s">
         <v>238</v>
       </c>
       <c r="D1393" s="4">
-        <v>9.7758015267170002</v>
+        <v>11.061942446043</v>
       </c>
       <c r="E1393" s="4">
-        <v>15.743552511415</v>
+        <v>17.524634655532001</v>
       </c>
     </row>
     <row r="1394" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1394" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1394" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1394" s="3" t="s">
         <v>239</v>
       </c>
       <c r="D1394" s="4">
-        <v>33.383000000000003</v>
+        <v>38.884999999999998</v>
       </c>
       <c r="E1394" s="4">
-        <v>42.744285714284999</v>
+        <v>34.255909090909</v>
       </c>
     </row>
     <row r="1395" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1395" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1395" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1395" s="3" t="s">
         <v>240</v>
       </c>
       <c r="D1395" s="4">
-        <v>33.823076923076002</v>
+        <v>33.304333333332998</v>
       </c>
       <c r="E1395" s="4">
-        <v>53.269491525423</v>
+        <v>65.683636363635998</v>
       </c>
     </row>
     <row r="1396" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1396" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1396" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1396" s="3" t="s">
         <v>241</v>
       </c>
       <c r="D1396" s="4">
-        <v>13.896525096525</v>
+        <v>13.67794117647</v>
       </c>
       <c r="E1396" s="4">
-        <v>19.367344589409001</v>
+        <v>20.334312297734002</v>
       </c>
     </row>
     <row r="1397" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1397" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1397" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1397" s="3" t="s">
         <v>242</v>
       </c>
       <c r="D1397" s="4">
-        <v>12.650524017466999</v>
+        <v>12.544444444444</v>
       </c>
       <c r="E1397" s="4">
-        <v>20.850581395348001</v>
+        <v>22.785622732768999</v>
       </c>
     </row>
     <row r="1398" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1398" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1398" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1398" s="3" t="s">
         <v>243</v>
       </c>
       <c r="D1398" s="4">
-        <v>35.913913043477997</v>
+        <v>36.08</v>
       </c>
       <c r="E1398" s="4">
-        <v>49.089868421052003</v>
+        <v>53.454197530864</v>
       </c>
     </row>
     <row r="1399" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1399" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1399" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1399" s="3" t="s">
         <v>244</v>
       </c>
       <c r="D1399" s="4">
-        <v>18.872741935482999</v>
+        <v>19.567142857141999</v>
       </c>
       <c r="E1399" s="4">
-        <v>33.032425373133997</v>
+        <v>26.757015503876001</v>
       </c>
     </row>
     <row r="1400" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1400" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1400" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1400" s="3" t="s">
         <v>245</v>
       </c>
       <c r="D1400" s="4">
-        <v>32.950000000000003</v>
+        <v>31.065999999999999</v>
       </c>
       <c r="E1400" s="4">
-        <v>49.151333333333</v>
+        <v>51.357741935482998</v>
       </c>
     </row>
     <row r="1401" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1401" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1401" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1401" s="3" t="s">
         <v>246</v>
       </c>
       <c r="D1401" s="4">
-        <v>53.003999999999998</v>
+        <v>32.74</v>
       </c>
       <c r="E1401" s="4">
-        <v>53.677</v>
+        <v>57.073448275861999</v>
       </c>
     </row>
     <row r="1402" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1402" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1402" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1402" s="3" t="s">
         <v>247</v>
       </c>
       <c r="D1402" s="4">
-        <v>18.028306451612</v>
+        <v>18.688642857142</v>
       </c>
       <c r="E1402" s="4">
-        <v>28.809028776978</v>
+        <v>29.278021582733</v>
       </c>
     </row>
     <row r="1403" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1403" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1403" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1403" s="3" t="s">
         <v>248</v>
       </c>
       <c r="D1403" s="4">
-        <v>9.1989818181810001</v>
+        <v>9.7424999999999997</v>
       </c>
       <c r="E1403" s="4">
-        <v>17.037775960752001</v>
+        <v>16.319093959730999</v>
       </c>
     </row>
     <row r="1404" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1404" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1404" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1404" s="3" t="s">
         <v>250</v>
       </c>
       <c r="D1404" s="4">
-        <v>12.167608695652</v>
+        <v>14.49659574468</v>
       </c>
       <c r="E1404" s="4">
-        <v>19.810829015544002</v>
+        <v>23.963671497583999</v>
       </c>
     </row>
     <row r="1405" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1405" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1405" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1405" s="3" t="s">
         <v>251</v>
       </c>
       <c r="D1405" s="4">
-        <v>29.796122448978998</v>
+        <v>26.755272727272001</v>
       </c>
       <c r="E1405" s="4">
-        <v>35.263529411763997</v>
+        <v>41.704491017964003</v>
       </c>
     </row>
     <row r="1406" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1406" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1406" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1406" s="3" t="s">
         <v>252</v>
       </c>
       <c r="D1406" s="4">
-        <v>33.808461538461003</v>
+        <v>28.767777777776999</v>
       </c>
       <c r="E1406" s="4">
-        <v>43.785625000000003</v>
+        <v>46.975576923075998</v>
       </c>
     </row>
     <row r="1407" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1407" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1407" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1407" s="3" t="s">
         <v>253</v>
       </c>
       <c r="D1407" s="4">
-        <v>16.863606557377</v>
+        <v>16.935844155843998</v>
       </c>
       <c r="E1407" s="4">
-        <v>21.657598425195999</v>
+        <v>22.466108949416</v>
       </c>
     </row>
     <row r="1408" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1408" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1408" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1408" s="3" t="s">
         <v>254</v>
       </c>
       <c r="D1408" s="4">
-        <v>28.803125000000001</v>
+        <v>22.803214285713999</v>
       </c>
       <c r="E1408" s="4">
-        <v>30.01</v>
+        <v>31.076835443038</v>
       </c>
     </row>
     <row r="1409" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1409" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1409" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1409" s="3" t="s">
         <v>255</v>
       </c>
       <c r="D1409" s="4">
-        <v>45.573333333332997</v>
+        <v>40.29</v>
       </c>
       <c r="E1409" s="4">
-        <v>51.291052631577998</v>
+        <v>42.041428571428</v>
       </c>
     </row>
     <row r="1410" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1410" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1410" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1410" s="3" t="s">
         <v>256</v>
       </c>
       <c r="D1410" s="4">
-        <v>26.998648648648</v>
+        <v>26.827551020407999</v>
       </c>
       <c r="E1410" s="4">
-        <v>38.707027027027003</v>
+        <v>44.314963503648997</v>
       </c>
     </row>
     <row r="1411" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1411" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1411" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1411" s="3" t="s">
         <v>257</v>
       </c>
       <c r="D1411" s="4">
-        <v>15.979010989011</v>
+        <v>19.352</v>
       </c>
       <c r="E1411" s="4">
-        <v>26.557935323382999</v>
+        <v>28.031144578313</v>
       </c>
     </row>
     <row r="1412" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1412" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1412" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1412" s="3" t="s">
         <v>258</v>
       </c>
       <c r="D1412" s="4">
-        <v>7.1899782608690002</v>
+        <v>6.7623060344820001</v>
       </c>
       <c r="E1412" s="4">
-        <v>13.731354051054</v>
+        <v>13.965</v>
       </c>
     </row>
     <row r="1413" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1413" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1413" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1413" s="3" t="s">
         <v>259</v>
       </c>
       <c r="D1413" s="4">
-        <v>25.326153846153002</v>
+        <v>24.401470588235</v>
       </c>
       <c r="E1413" s="4">
-        <v>35.185444444444002</v>
+        <v>32.573275862069003</v>
       </c>
     </row>
     <row r="1414" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1414" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1414" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1414" s="3" t="s">
         <v>260</v>
       </c>
       <c r="D1414" s="4">
-        <v>23.053333333333001</v>
+        <v>26.039000000000001</v>
       </c>
       <c r="E1414" s="4">
-        <v>39.62294117647</v>
+        <v>45.110869565217001</v>
       </c>
     </row>
     <row r="1415" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1415" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1415" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1415" s="3" t="s">
         <v>261</v>
       </c>
       <c r="D1415" s="4">
-        <v>16.368217821782</v>
+        <v>15.215114503816</v>
       </c>
       <c r="E1415" s="4">
-        <v>19.646574074074</v>
+        <v>21.44905050505</v>
       </c>
     </row>
     <row r="1416" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1416" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1416" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1416" s="3" t="s">
         <v>262</v>
       </c>
       <c r="D1416" s="4">
-        <v>23.660204081631999</v>
+        <v>25.712307692307</v>
       </c>
       <c r="E1416" s="4">
-        <v>29.759192825111999</v>
+        <v>29.710579710144</v>
       </c>
     </row>
     <row r="1417" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1417" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1417" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1417" s="3" t="s">
         <v>263</v>
       </c>
       <c r="D1417" s="4">
-        <v>8.6882031249999994</v>
+        <v>10.135597014925001</v>
       </c>
       <c r="E1417" s="4">
-        <v>15.89897338403</v>
+        <v>16.588585572843002</v>
       </c>
     </row>
     <row r="1418" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1418" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1418" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1418" s="3" t="s">
         <v>264</v>
       </c>
       <c r="D1418" s="4">
-        <v>14.545757575756999</v>
+        <v>12.355806451612001</v>
       </c>
       <c r="E1418" s="4">
-        <v>21.113716814159002</v>
+        <v>22.877222222221999</v>
       </c>
     </row>
     <row r="1419" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1419" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1419" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1419" s="3" t="s">
         <v>265</v>
       </c>
       <c r="D1419" s="4">
-        <v>20.671333333332999</v>
+        <v>22.388181818181</v>
       </c>
       <c r="E1419" s="4">
-        <v>37.584883720930002</v>
+        <v>36.333437500000002</v>
       </c>
     </row>
     <row r="1420" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1420" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1420" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1420" s="3" t="s">
         <v>266</v>
       </c>
       <c r="D1420" s="4">
-        <v>18.028918918917999</v>
+        <v>17.689615384614999</v>
       </c>
       <c r="E1420" s="4">
-        <v>29.993009708736999</v>
+        <v>28.464777777777002</v>
       </c>
     </row>
     <row r="1421" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1421" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1421" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1421" s="3" t="s">
         <v>267</v>
       </c>
       <c r="D1421" s="4">
-        <v>14.870608108108</v>
+        <v>15.142677165354</v>
       </c>
       <c r="E1421" s="4">
-        <v>23.242520107238001</v>
+        <v>23.098611825191998</v>
       </c>
     </row>
     <row r="1422" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1422" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1422" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1422" s="3" t="s">
         <v>268</v>
       </c>
       <c r="D1422" s="4">
-        <v>24.152380952381002</v>
+        <v>29.5215</v>
       </c>
       <c r="E1422" s="4">
-        <v>41.210833333332999</v>
+        <v>41.118749999999999</v>
       </c>
     </row>
     <row r="1423" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1423" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1423" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1423" s="3" t="s">
         <v>269</v>
       </c>
       <c r="D1423" s="4">
-        <v>39.479999999999997</v>
+        <v>40.387999999999998</v>
       </c>
       <c r="E1423" s="4">
-        <v>52.146666666666</v>
+        <v>51.153714285714003</v>
       </c>
     </row>
     <row r="1424" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1424" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1424" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1424" s="3" t="s">
         <v>270</v>
       </c>
       <c r="D1424" s="4">
-        <v>26.34</v>
+        <v>74.010000000000005</v>
       </c>
       <c r="E1424" s="4">
-        <v>76.465000000000003</v>
+        <v>64.923749999999998</v>
       </c>
     </row>
     <row r="1425" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1425" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1425" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1425" s="3" t="s">
         <v>271</v>
       </c>
       <c r="D1425" s="4">
-        <v>8.9250657894730008</v>
+        <v>9.6677272727269994</v>
       </c>
       <c r="E1425" s="4">
-        <v>18.515692307691999</v>
+        <v>18.739525316455001</v>
       </c>
     </row>
     <row r="1426" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1426" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1426" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1426" s="3" t="s">
         <v>272</v>
       </c>
       <c r="D1426" s="4">
-        <v>6.8255106382969997</v>
+        <v>6.9600697748169997</v>
       </c>
       <c r="E1426" s="4">
-        <v>15.432376488829</v>
+        <v>15.761967092698001</v>
       </c>
     </row>
     <row r="1427" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1427" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1427" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1427" s="3" t="s">
         <v>273</v>
       </c>
       <c r="D1427" s="4">
-        <v>18.238823529411</v>
+        <v>21.692299999999999</v>
       </c>
       <c r="E1427" s="4">
-        <v>22.283440233236</v>
+        <v>23.241235294117001</v>
       </c>
     </row>
     <row r="1428" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1428" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1428" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1428" s="3" t="s">
         <v>274</v>
       </c>
       <c r="D1428" s="4">
-        <v>22.103478260869</v>
+        <v>22.499199999999998</v>
       </c>
       <c r="E1428" s="4">
-        <v>33.408490566037003</v>
+        <v>32.599746835443</v>
       </c>
     </row>
     <row r="1429" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1429" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1429" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1429" s="3" t="s">
         <v>275</v>
       </c>
       <c r="D1429" s="4">
-        <v>9.9832183908039998</v>
+        <v>10.303590604026001</v>
       </c>
       <c r="E1429" s="4">
-        <v>16.275817737998</v>
+        <v>15.758048595291999</v>
       </c>
     </row>
     <row r="1430" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1430" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1430" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1430" s="3" t="s">
         <v>276</v>
       </c>
       <c r="D1430" s="4">
-        <v>21.03875</v>
+        <v>23.297358490566001</v>
       </c>
       <c r="E1430" s="4">
-        <v>29.616136363635999</v>
+        <v>31.893609467455001</v>
       </c>
     </row>
     <row r="1431" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1431" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1431" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1431" s="3" t="s">
         <v>277</v>
       </c>
       <c r="D1431" s="4">
-        <v>15.041600000000001</v>
+        <v>15.326666666666</v>
       </c>
       <c r="E1431" s="4">
-        <v>22.332639296187001</v>
+        <v>20.559378881987001</v>
       </c>
     </row>
     <row r="1432" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1432" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1432" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1432" s="3" t="s">
         <v>278</v>
       </c>
       <c r="D1432" s="4">
-        <v>22.468</v>
+        <v>23.122352941176</v>
       </c>
       <c r="E1432" s="4">
-        <v>37.241846153845998</v>
+        <v>32.664218750000003</v>
       </c>
     </row>
     <row r="1433" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1433" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1433" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1433" s="3" t="s">
         <v>279</v>
       </c>
       <c r="D1433" s="4">
-        <v>36.421428571428002</v>
+        <v>39.634999999999998</v>
       </c>
       <c r="E1433" s="4">
-        <v>57.593548387096</v>
+        <v>54.092553191489003</v>
       </c>
     </row>
     <row r="1434" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1434" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1434" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1434" s="3" t="s">
         <v>280</v>
       </c>
       <c r="D1434" s="4">
-        <v>25.263076923076</v>
+        <v>18.648983050847001</v>
       </c>
       <c r="E1434" s="4">
-        <v>24.197299578058999</v>
+        <v>20.972840466926002</v>
       </c>
     </row>
     <row r="1435" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1435" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1435" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1435" s="3" t="s">
         <v>281</v>
       </c>
       <c r="D1435" s="4">
-        <v>29.384285714284999</v>
+        <v>37.476111111111003</v>
       </c>
       <c r="E1435" s="4">
-        <v>37.735983606556999</v>
+        <v>32.569595959596001</v>
       </c>
     </row>
     <row r="1436" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1436" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1436" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1436" s="3" t="s">
         <v>282</v>
       </c>
       <c r="D1436" s="4">
-        <v>14.765652173913001</v>
+        <v>11.675555555555</v>
       </c>
       <c r="E1436" s="4">
-        <v>22.463484848484001</v>
+        <v>30.833437499999999</v>
       </c>
     </row>
     <row r="1437" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1437" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1437" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1437" s="3" t="s">
         <v>283</v>
       </c>
       <c r="D1437" s="4">
-        <v>26.326666666666</v>
+        <v>28.138571428571002</v>
       </c>
       <c r="E1437" s="4">
-        <v>41.155999999999999</v>
+        <v>42.398888888888003</v>
       </c>
     </row>
     <row r="1438" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1438" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1438" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1438" s="3" t="s">
         <v>284</v>
       </c>
       <c r="D1438" s="4">
-        <v>18.893000000000001</v>
+        <v>19.963432835820001</v>
       </c>
       <c r="E1438" s="4">
-        <v>26.733522012578</v>
+        <v>28.748678571428002</v>
       </c>
     </row>
     <row r="1439" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1439" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1439" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1439" s="3" t="s">
         <v>285</v>
       </c>
       <c r="D1439" s="4">
-        <v>22.573139534883001</v>
+        <v>22.108478260868999</v>
       </c>
       <c r="E1439" s="4">
-        <v>32.976641509434003</v>
+        <v>33.126334661354001</v>
       </c>
     </row>
     <row r="1440" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1440" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1440" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1440" s="3" t="s">
         <v>286</v>
       </c>
       <c r="D1440" s="4">
-        <v>18.11606060606</v>
+        <v>20.928750000000001</v>
       </c>
       <c r="E1440" s="4">
-        <v>32.428712871286997</v>
+        <v>35.781165048543002</v>
       </c>
     </row>
     <row r="1441" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1441" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1441" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1441" s="3" t="s">
         <v>287</v>
       </c>
       <c r="D1441" s="4">
-        <v>7.9558064516120002</v>
+        <v>8.6155882352940001</v>
       </c>
       <c r="E1441" s="4">
-        <v>16.882941176469998</v>
+        <v>16.121419975932</v>
       </c>
     </row>
     <row r="1442" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1442" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1442" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1442" s="3" t="s">
         <v>289</v>
       </c>
       <c r="D1442" s="4">
-        <v>76.288888888887996</v>
+        <v>73.674545454544997</v>
       </c>
       <c r="E1442" s="4">
-        <v>105.368604651163</v>
+        <v>75.992903225806003</v>
       </c>
     </row>
     <row r="1443" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1443" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1443" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1443" s="3" t="s">
         <v>290</v>
       </c>
       <c r="D1443" s="4">
-        <v>19.449852941176001</v>
+        <v>17.520121951219</v>
       </c>
       <c r="E1443" s="4">
-        <v>24.322865329511998</v>
+        <v>24.547116104868</v>
       </c>
     </row>
     <row r="1444" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1444" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1444" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1444" s="3" t="s">
         <v>291</v>
       </c>
       <c r="D1444" s="4">
-        <v>19.345614035086999</v>
+        <v>17.485285714284998</v>
       </c>
       <c r="E1444" s="4">
-        <v>26.261676829268001</v>
+        <v>32.597973856209002</v>
       </c>
     </row>
     <row r="1445" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1445" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1445" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1445" s="3" t="s">
         <v>292</v>
       </c>
       <c r="D1445" s="4">
-        <v>41.84</v>
+        <v>32.950000000000003</v>
       </c>
       <c r="E1445" s="4">
-        <v>49.182142857141997</v>
+        <v>49.394333333333002</v>
       </c>
     </row>
     <row r="1446" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1446" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1446" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1446" s="3" t="s">
         <v>293</v>
       </c>
       <c r="D1446" s="4">
-        <v>61.42</v>
+        <v>58.884444444444</v>
       </c>
       <c r="E1446" s="4">
-        <v>59.659285714284998</v>
+        <v>68.498000000000005</v>
       </c>
     </row>
     <row r="1447" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1447" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1447" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1447" s="3" t="s">
         <v>294</v>
       </c>
       <c r="D1447" s="4">
-        <v>7.0344021739129996</v>
+        <v>6.4647058823519998</v>
       </c>
       <c r="E1447" s="4">
-        <v>13.681475694444</v>
+        <v>13.938072855464</v>
       </c>
     </row>
     <row r="1448" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1448" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1448" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1448" s="3" t="s">
         <v>295</v>
       </c>
       <c r="D1448" s="4">
-        <v>10.691354166666001</v>
+        <v>11.276336633663</v>
       </c>
       <c r="E1448" s="4">
-        <v>20.242879256965001</v>
+        <v>19.945491525423002</v>
       </c>
     </row>
     <row r="1449" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1449" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1449" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1449" s="3" t="s">
         <v>296</v>
       </c>
       <c r="D1449" s="4">
-        <v>15.002564102564</v>
+        <v>17.144761904761001</v>
       </c>
       <c r="E1449" s="4">
-        <v>25.334666666665999</v>
+        <v>25.845849056603001</v>
       </c>
     </row>
     <row r="1450" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1450" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1450" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1450" s="3" t="s">
         <v>297</v>
       </c>
       <c r="D1450" s="4">
-        <v>27.379361702126999</v>
+        <v>27.516909090909</v>
       </c>
       <c r="E1450" s="4">
-        <v>45.219673913043003</v>
+        <v>34.399890109890002</v>
       </c>
     </row>
     <row r="1451" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1451" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1451" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1451" s="3" t="s">
         <v>298</v>
       </c>
       <c r="D1451" s="4">
-        <v>23.618736842105001</v>
+        <v>15.709754098359999</v>
       </c>
       <c r="E1451" s="4">
-        <v>25.416805555555001</v>
+        <v>27.787190476189998</v>
       </c>
     </row>
     <row r="1452" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1452" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1452" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1452" s="3" t="s">
         <v>299</v>
       </c>
       <c r="D1452" s="4">
-        <v>34.574285714284997</v>
+        <v>36.010476190475998</v>
       </c>
       <c r="E1452" s="4">
-        <v>57.708823529410999</v>
+        <v>50.020632911391999</v>
       </c>
     </row>
     <row r="1453" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1453" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1453" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1453" s="3" t="s">
         <v>300</v>
       </c>
       <c r="D1453" s="4">
-        <v>36.811999999999998</v>
+        <v>47.978999999999999</v>
       </c>
       <c r="E1453" s="4">
-        <v>43.787358490566</v>
+        <v>52.626470588235001</v>
       </c>
     </row>
     <row r="1454" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1454" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1454" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1454" s="3" t="s">
         <v>301</v>
       </c>
       <c r="D1454" s="4">
-        <v>31.031578947368001</v>
+        <v>42.746521739130003</v>
       </c>
       <c r="E1454" s="4">
-        <v>41.930483870967002</v>
+        <v>52.315517241378998</v>
       </c>
     </row>
     <row r="1455" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1455" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1455" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1455" s="3" t="s">
         <v>302</v>
       </c>
       <c r="D1455" s="4">
-        <v>27.507999999999999</v>
+        <v>28.546363636363001</v>
       </c>
       <c r="E1455" s="4">
-        <v>52.898857142856997</v>
+        <v>41.002000000000002</v>
       </c>
     </row>
     <row r="1456" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1456" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1456" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1456" s="3" t="s">
         <v>303</v>
       </c>
       <c r="D1456" s="4">
-        <v>41.946521739129999</v>
+        <v>48.190526315789</v>
       </c>
       <c r="E1456" s="4">
-        <v>53.412705882352</v>
+        <v>60.556349206348997</v>
       </c>
     </row>
     <row r="1457" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1457" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1457" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1457" s="3" t="s">
         <v>304</v>
       </c>
       <c r="D1457" s="4">
-        <v>7.542149253731</v>
+        <v>7.5748148148140002</v>
       </c>
       <c r="E1457" s="4">
-        <v>13.363078134225001</v>
+        <v>13.429006875477</v>
       </c>
     </row>
     <row r="1458" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1458" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1458" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1458" s="3" t="s">
         <v>305</v>
       </c>
       <c r="D1458" s="4">
-        <v>37.916153846153001</v>
+        <v>43.119583333332997</v>
       </c>
       <c r="E1458" s="4">
-        <v>57.630897435896998</v>
+        <v>54.163125000000001</v>
       </c>
     </row>
     <row r="1459" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1459" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1459" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1459" s="3" t="s">
         <v>306</v>
       </c>
       <c r="D1459" s="4">
-        <v>15.452696629212999</v>
+        <v>16.544252873563</v>
       </c>
       <c r="E1459" s="4">
-        <v>26.028265582654999</v>
+        <v>22.268145896656002</v>
       </c>
     </row>
     <row r="1460" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1460" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1460" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1460" s="3" t="s">
         <v>307</v>
       </c>
       <c r="D1460" s="4">
-        <v>10.737091633465999</v>
+        <v>8.9120071684580005</v>
       </c>
       <c r="E1460" s="4">
-        <v>16.182173546756001</v>
+        <v>16.527977067977002</v>
       </c>
     </row>
     <row r="1461" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1461" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1461" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1461" s="3" t="s">
         <v>308</v>
       </c>
       <c r="D1461" s="4">
-        <v>57.905000000000001</v>
+        <v>108.215</v>
       </c>
       <c r="E1461" s="4">
-        <v>91.25</v>
+        <v>115.690555555556</v>
       </c>
     </row>
     <row r="1462" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1462" s="3" t="s">
-        <v>313</v>
+        <v>314</v>
       </c>
       <c r="B1462" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1462" s="3" t="s">
         <v>309</v>
       </c>
       <c r="D1462" s="4">
-        <v>31.104642857142</v>
+        <v>32.520476190476003</v>
       </c>
       <c r="E1462" s="4">
-        <v>46.110609756096999</v>
+        <v>53.780786516852999</v>
       </c>
     </row>
     <row r="1463" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1463" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="B1463" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="B1463" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1463" s="3" t="s">
-        <v>8</v>
-[...2 lines deleted...]
-        <v>4.7669523215950003</v>
+        <v>316</v>
+      </c>
+      <c r="D1463" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1463" s="4">
-        <v>12.719782648034</v>
+        <v>14.98</v>
       </c>
     </row>
     <row r="1464" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1464" s="3" t="s">
+        <v>314</v>
+      </c>
+      <c r="B1464" s="3" t="s">
         <v>315</v>
       </c>
-      <c r="B1464" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C1464" s="3" t="s">
-        <v>10</v>
+        <v>317</v>
       </c>
       <c r="D1464" s="4">
-        <v>6.43</v>
-[...2 lines deleted...]
-        <v>14.802873563218</v>
+        <v>2.12</v>
+      </c>
+      <c r="E1464" s="5" t="s">
+        <v>313</v>
       </c>
     </row>
     <row r="1465" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1465" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1465" s="3" t="s">
-        <v>9</v>
+        <v>7</v>
       </c>
       <c r="C1465" s="3" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
       <c r="D1465" s="4">
-        <v>6.0545611510789996</v>
+        <v>5.0181013470169997</v>
       </c>
       <c r="E1465" s="4">
-        <v>15.831305492851</v>
+        <v>13.058164778856</v>
       </c>
     </row>
     <row r="1466" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1466" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1466" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1466" s="3" t="s">
-        <v>12</v>
+        <v>10</v>
       </c>
       <c r="D1466" s="4">
-        <v>8.3900509337860001</v>
+        <v>7.5218181818180003</v>
       </c>
       <c r="E1466" s="4">
-        <v>19.989220281209999</v>
+        <v>15.159967532467</v>
       </c>
     </row>
     <row r="1467" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1467" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1467" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1467" s="3" t="s">
-        <v>13</v>
+        <v>11</v>
       </c>
       <c r="D1467" s="4">
-        <v>14.634545454545</v>
+        <v>6.9306862745090001</v>
       </c>
       <c r="E1467" s="4">
-        <v>36.754210526314999</v>
+        <v>16.398203124999998</v>
       </c>
     </row>
     <row r="1468" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1468" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1468" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1468" s="3" t="s">
-        <v>14</v>
+        <v>12</v>
       </c>
       <c r="D1468" s="4">
-        <v>9.8605026455020006</v>
+        <v>9.6632183908039995</v>
       </c>
       <c r="E1468" s="4">
-        <v>21.723767290480001</v>
+        <v>20.370714285714001</v>
       </c>
     </row>
     <row r="1469" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1469" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1469" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1469" s="3" t="s">
-        <v>15</v>
+        <v>13</v>
       </c>
       <c r="D1469" s="4">
-        <v>25.703870967741</v>
+        <v>24.7075</v>
       </c>
       <c r="E1469" s="4">
-        <v>39.776666666666003</v>
+        <v>28.33</v>
       </c>
     </row>
     <row r="1470" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1470" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1470" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1470" s="3" t="s">
-        <v>16</v>
+        <v>14</v>
       </c>
       <c r="D1470" s="4">
-        <v>15.17977443609</v>
+        <v>10.297777777777</v>
       </c>
       <c r="E1470" s="4">
-        <v>30.128329466356998</v>
+        <v>22.402080924854999</v>
       </c>
     </row>
     <row r="1471" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1471" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1471" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1471" s="3" t="s">
-        <v>17</v>
+        <v>15</v>
       </c>
       <c r="D1471" s="4">
-        <v>15.032347417840001</v>
+        <v>23.548333333333002</v>
       </c>
       <c r="E1471" s="4">
-        <v>27.830130718953999</v>
+        <v>35.561818181817998</v>
       </c>
     </row>
     <row r="1472" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1472" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1472" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1472" s="3" t="s">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="D1472" s="4">
-        <v>12.498323863635999</v>
+        <v>17.930526315788999</v>
       </c>
       <c r="E1472" s="4">
-        <v>23.416599297011999</v>
+        <v>34.183898305084</v>
       </c>
     </row>
     <row r="1473" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1473" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1473" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1473" s="3" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
       <c r="D1473" s="4">
-        <v>17.398108108108001</v>
+        <v>15.002424242424</v>
       </c>
       <c r="E1473" s="4">
-        <v>30.901692307691999</v>
+        <v>26.379726027396998</v>
       </c>
     </row>
     <row r="1474" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1474" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1474" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1474" s="3" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
       <c r="D1474" s="4">
-        <v>23.66</v>
+        <v>13.611578947368001</v>
       </c>
       <c r="E1474" s="4">
-        <v>40.711351351350999</v>
+        <v>25.299729729728998</v>
       </c>
     </row>
     <row r="1475" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1475" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1475" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1475" s="3" t="s">
-        <v>21</v>
+        <v>19</v>
       </c>
       <c r="D1475" s="4">
-        <v>8.4711192214109996</v>
+        <v>18.350000000000001</v>
       </c>
       <c r="E1475" s="4">
-        <v>17.572500000000002</v>
+        <v>30.962</v>
       </c>
     </row>
     <row r="1476" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1476" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1476" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1476" s="3" t="s">
-        <v>22</v>
+        <v>20</v>
       </c>
       <c r="D1476" s="4">
-        <v>26.440833333333</v>
+        <v>39.119999999999997</v>
       </c>
       <c r="E1476" s="4">
-        <v>49.402222222222001</v>
+        <v>55.708571428570998</v>
       </c>
     </row>
     <row r="1477" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1477" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1477" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1477" s="3" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="D1477" s="4">
-        <v>13.258735632183001</v>
+        <v>8.4730303030300007</v>
       </c>
       <c r="E1477" s="4">
-        <v>27.088501742159998</v>
+        <v>21.777854251011998</v>
       </c>
     </row>
     <row r="1478" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1478" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1478" s="3" t="s">
         <v>9</v>
       </c>
       <c r="C1478" s="3" t="s">
-        <v>24</v>
-[...2 lines deleted...]
-        <v>7.6044603524219996</v>
+        <v>22</v>
+      </c>
+      <c r="D1478" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1478" s="4">
-        <v>18.495028078013998</v>
+        <v>24.753333333333</v>
       </c>
     </row>
     <row r="1479" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1479" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1479" s="3" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="C1479" s="3" t="s">
-        <v>26</v>
+        <v>23</v>
       </c>
       <c r="D1479" s="4">
-        <v>12.590291970801999</v>
+        <v>14.393461538461001</v>
       </c>
       <c r="E1479" s="4">
-        <v>22.066323529411001</v>
+        <v>30.614051724136999</v>
       </c>
     </row>
     <row r="1480" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1480" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1480" s="3" t="s">
-        <v>25</v>
+        <v>9</v>
       </c>
       <c r="C1480" s="3" t="s">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="D1480" s="4">
-        <v>29.51</v>
+        <v>8.3043048576210001</v>
       </c>
       <c r="E1480" s="4">
-        <v>43.695675675674998</v>
+        <v>20.104737636844</v>
       </c>
     </row>
     <row r="1481" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1481" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1481" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1481" s="3" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="D1481" s="4">
-        <v>19.510555555555001</v>
+        <v>14.529</v>
       </c>
       <c r="E1481" s="4">
-        <v>36.714444444443998</v>
+        <v>22.726363636363001</v>
       </c>
     </row>
     <row r="1482" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1482" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1482" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1482" s="3" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="D1482" s="4">
-        <v>8.5171153846149998</v>
+        <v>34.22</v>
       </c>
       <c r="E1482" s="4">
-        <v>15.468027874563999</v>
+        <v>46.3125</v>
       </c>
     </row>
     <row r="1483" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1483" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1483" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1483" s="3" t="s">
-        <v>30</v>
+        <v>28</v>
       </c>
       <c r="D1483" s="4">
-        <v>34.220399999999998</v>
+        <v>10.93</v>
       </c>
       <c r="E1483" s="4">
-        <v>52.311463414633998</v>
+        <v>38.742857142856998</v>
       </c>
     </row>
     <row r="1484" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1484" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1484" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1484" s="3" t="s">
-        <v>31</v>
+        <v>29</v>
       </c>
       <c r="D1484" s="4">
-        <v>17.577619047618999</v>
+        <v>8.157906976744</v>
       </c>
       <c r="E1484" s="4">
-        <v>30.097195121951</v>
+        <v>14.916268656715999</v>
       </c>
     </row>
     <row r="1485" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1485" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1485" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1485" s="3" t="s">
-        <v>32</v>
+        <v>30</v>
       </c>
       <c r="D1485" s="4">
-        <v>13.721666666666</v>
+        <v>34.695999999999998</v>
       </c>
       <c r="E1485" s="4">
-        <v>27.934843749999999</v>
+        <v>67.031000000000006</v>
       </c>
     </row>
     <row r="1486" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1486" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1486" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1486" s="3" t="s">
-        <v>33</v>
+        <v>31</v>
       </c>
       <c r="D1486" s="4">
-        <v>6.5413525835859998</v>
+        <v>22.85</v>
       </c>
       <c r="E1486" s="4">
-        <v>15.547562736334999</v>
+        <v>32.104444444443999</v>
       </c>
     </row>
     <row r="1487" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1487" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1487" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1487" s="3" t="s">
-        <v>34</v>
+        <v>32</v>
       </c>
       <c r="D1487" s="4">
-        <v>14.142195121951</v>
+        <v>13.705</v>
       </c>
       <c r="E1487" s="4">
-        <v>27.126363636362999</v>
+        <v>26.361249999999998</v>
       </c>
     </row>
     <row r="1488" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1488" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1488" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1488" s="3" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="D1488" s="4">
-        <v>9.4303797468349995</v>
+        <v>6.0097894736840001</v>
       </c>
       <c r="E1488" s="4">
-        <v>15.135526452282001</v>
+        <v>16.264615384614999</v>
       </c>
     </row>
     <row r="1489" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1489" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1489" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1489" s="3" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="D1489" s="4">
-        <v>7.2660684769769999</v>
+        <v>17.91</v>
       </c>
       <c r="E1489" s="4">
-        <v>15.020360811826</v>
+        <v>22.4285</v>
       </c>
     </row>
     <row r="1490" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1490" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1490" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1490" s="3" t="s">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="D1490" s="4">
-        <v>16.7225</v>
+        <v>9.8211711711710006</v>
       </c>
       <c r="E1490" s="4">
-        <v>23.866351351351</v>
+        <v>15.934260563380001</v>
       </c>
     </row>
     <row r="1491" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1491" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1491" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1491" s="3" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="D1491" s="4">
-        <v>18.644716981131999</v>
+        <v>7.3643749999999999</v>
       </c>
       <c r="E1491" s="4">
-        <v>29.439303797468</v>
+        <v>16.215349301397001</v>
       </c>
     </row>
     <row r="1492" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1492" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1492" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1492" s="3" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="D1492" s="4">
-        <v>25.909411764704998</v>
+        <v>18.21</v>
       </c>
       <c r="E1492" s="4">
-        <v>45.735806451612</v>
+        <v>34.91375</v>
       </c>
     </row>
     <row r="1493" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1493" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1493" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C1493" s="3" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="D1493" s="4">
-        <v>20.011428571427999</v>
+        <v>23.6525</v>
       </c>
       <c r="E1493" s="4">
-        <v>30.467264150942999</v>
+        <v>38.468400000000003</v>
       </c>
     </row>
     <row r="1494" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1494" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1494" s="3" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="C1494" s="3" t="s">
-        <v>42</v>
+        <v>39</v>
       </c>
       <c r="D1494" s="4">
-        <v>8.1870764353640002</v>
+        <v>23.085000000000001</v>
       </c>
       <c r="E1494" s="4">
-        <v>16.128897482559001</v>
+        <v>43.7</v>
       </c>
     </row>
     <row r="1495" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1495" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1495" s="3" t="s">
-        <v>41</v>
+        <v>25</v>
       </c>
       <c r="C1495" s="3" t="s">
-        <v>43</v>
+        <v>40</v>
       </c>
       <c r="D1495" s="4">
-        <v>7.1552272727270001</v>
+        <v>17.816666666665999</v>
       </c>
       <c r="E1495" s="4">
-        <v>16.977559523808999</v>
+        <v>28.128235294117001</v>
       </c>
     </row>
     <row r="1496" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1496" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1496" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1496" s="3" t="s">
-        <v>44</v>
+        <v>42</v>
       </c>
       <c r="D1496" s="4">
-        <v>12.352830188679</v>
+        <v>9.0098526315779992</v>
       </c>
       <c r="E1496" s="4">
-        <v>28.583322259136001</v>
+        <v>16.974955839056999</v>
       </c>
     </row>
     <row r="1497" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1497" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1497" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1497" s="3" t="s">
-        <v>45</v>
+        <v>43</v>
       </c>
       <c r="D1497" s="4">
-        <v>10.032178770949001</v>
+        <v>8.6255555555549996</v>
       </c>
       <c r="E1497" s="4">
-        <v>21.484192672997999</v>
+        <v>16.647741935483001</v>
       </c>
     </row>
     <row r="1498" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1498" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1498" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1498" s="3" t="s">
-        <v>46</v>
+        <v>44</v>
       </c>
       <c r="D1498" s="4">
-        <v>16.48</v>
+        <v>23.461428571428002</v>
       </c>
       <c r="E1498" s="4">
-        <v>27.550350877193001</v>
+        <v>28.024038461538002</v>
       </c>
     </row>
     <row r="1499" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1499" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1499" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1499" s="3" t="s">
-        <v>47</v>
+        <v>45</v>
       </c>
       <c r="D1499" s="4">
-        <v>16.604492753622999</v>
+        <v>9.3637704918030007</v>
       </c>
       <c r="E1499" s="4">
-        <v>28.014711864405999</v>
+        <v>21.536130653266</v>
       </c>
     </row>
     <row r="1500" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1500" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1500" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1500" s="3" t="s">
-        <v>48</v>
+        <v>46</v>
       </c>
       <c r="D1500" s="4">
-        <v>10.584880174290999</v>
+        <v>16.857142857142001</v>
       </c>
       <c r="E1500" s="4">
-        <v>19.235753109166001</v>
+        <v>42.202727272727003</v>
       </c>
     </row>
     <row r="1501" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1501" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1501" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1501" s="3" t="s">
-        <v>49</v>
+        <v>47</v>
       </c>
       <c r="D1501" s="4">
-        <v>12.090781249999999</v>
+        <v>23.06</v>
       </c>
       <c r="E1501" s="4">
-        <v>21.920288028801998</v>
+        <v>29.492682926829001</v>
       </c>
     </row>
     <row r="1502" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1502" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1502" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1502" s="3" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
       <c r="D1502" s="4">
-        <v>16.348367346938002</v>
+        <v>10.915569620253001</v>
       </c>
       <c r="E1502" s="4">
-        <v>37.111951219512001</v>
+        <v>22.728896103895998</v>
       </c>
     </row>
     <row r="1503" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1503" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1503" s="3" t="s">
         <v>41</v>
       </c>
       <c r="C1503" s="3" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D1503" s="4">
-        <v>11.945022421524</v>
+        <v>11.726428571428</v>
       </c>
       <c r="E1503" s="4">
-        <v>21.191606217615998</v>
+        <v>22.373999999999999</v>
       </c>
     </row>
     <row r="1504" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1504" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1504" s="3" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="C1504" s="3" t="s">
-        <v>53</v>
+        <v>50</v>
       </c>
       <c r="D1504" s="4">
-        <v>8.2819387755099996</v>
+        <v>15.272500000000001</v>
       </c>
       <c r="E1504" s="4">
-        <v>16.449300546448001</v>
+        <v>47.136875000000003</v>
       </c>
     </row>
     <row r="1505" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1505" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1505" s="3" t="s">
-        <v>52</v>
+        <v>41</v>
       </c>
       <c r="C1505" s="3" t="s">
-        <v>54</v>
+        <v>51</v>
       </c>
       <c r="D1505" s="4">
-        <v>15.10125</v>
+        <v>11.649782608695</v>
       </c>
       <c r="E1505" s="4">
-        <v>23.254285714285</v>
+        <v>23.200251572327002</v>
       </c>
     </row>
     <row r="1506" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1506" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1506" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1506" s="3" t="s">
-        <v>55</v>
+        <v>53</v>
       </c>
       <c r="D1506" s="4">
-        <v>11.312439024390001</v>
+        <v>9.5991304347819995</v>
       </c>
       <c r="E1506" s="4">
-        <v>23.947399999999998</v>
+        <v>14.711287878786999</v>
       </c>
     </row>
     <row r="1507" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1507" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1507" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1507" s="3" t="s">
-        <v>56</v>
+        <v>54</v>
       </c>
       <c r="D1507" s="4">
-        <v>13.278518518518</v>
+        <v>17.902000000000001</v>
       </c>
       <c r="E1507" s="4">
-        <v>22.737756410256001</v>
+        <v>19.835999999999999</v>
       </c>
     </row>
     <row r="1508" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1508" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1508" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1508" s="3" t="s">
-        <v>57</v>
+        <v>55</v>
       </c>
       <c r="D1508" s="4">
-        <v>17.544615384615</v>
+        <v>11.784000000000001</v>
       </c>
       <c r="E1508" s="4">
-        <v>29.718599999999999</v>
+        <v>19.470416666666001</v>
       </c>
     </row>
     <row r="1509" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1509" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1509" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1509" s="3" t="s">
-        <v>58</v>
+        <v>56</v>
       </c>
       <c r="D1509" s="4">
-        <v>25.96</v>
+        <v>12.6275</v>
       </c>
       <c r="E1509" s="4">
-        <v>40.023333333332999</v>
+        <v>24.111578947367999</v>
       </c>
     </row>
     <row r="1510" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1510" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1510" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1510" s="3" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
       <c r="D1510" s="4">
-        <v>8.5799543378990002</v>
+        <v>12.6</v>
       </c>
       <c r="E1510" s="4">
-        <v>16.592492113563999</v>
+        <v>33.308</v>
       </c>
     </row>
     <row r="1511" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1511" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1511" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1511" s="3" t="s">
-        <v>60</v>
+        <v>58</v>
       </c>
       <c r="D1511" s="4">
-        <v>26.679583333332999</v>
+        <v>39.31</v>
       </c>
       <c r="E1511" s="4">
-        <v>44.736547619047002</v>
+        <v>37.125882352940998</v>
       </c>
     </row>
     <row r="1512" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1512" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1512" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1512" s="3" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="D1512" s="4">
-        <v>12.063076923076</v>
+        <v>9.9329032258059993</v>
       </c>
       <c r="E1512" s="4">
-        <v>19.645624999999999</v>
+        <v>18.296333333332999</v>
       </c>
     </row>
     <row r="1513" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1513" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1513" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1513" s="3" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="D1513" s="4">
-        <v>9.073788300835</v>
+        <v>19.824999999999999</v>
       </c>
       <c r="E1513" s="4">
-        <v>17.048115853658</v>
+        <v>53.262857142857001</v>
       </c>
     </row>
     <row r="1514" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1514" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1514" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1514" s="3" t="s">
-        <v>63</v>
+        <v>61</v>
       </c>
       <c r="D1514" s="4">
-        <v>13.6877124183</v>
+        <v>10.048</v>
       </c>
       <c r="E1514" s="4">
-        <v>23.870307941653</v>
+        <v>17.765000000000001</v>
       </c>
     </row>
     <row r="1515" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1515" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1515" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1515" s="3" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
       <c r="D1515" s="4">
-        <v>19.770408163265</v>
+        <v>9.1643137254900005</v>
       </c>
       <c r="E1515" s="4">
-        <v>32.669127906976001</v>
+        <v>19.315652173913001</v>
       </c>
     </row>
     <row r="1516" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1516" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1516" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1516" s="3" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="D1516" s="4">
-        <v>11.990241935483001</v>
+        <v>13.571764705882</v>
       </c>
       <c r="E1516" s="4">
-        <v>20.964164037854001</v>
+        <v>21.843088235294001</v>
       </c>
     </row>
     <row r="1517" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1517" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1517" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1517" s="3" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="D1517" s="4">
-        <v>20.621276595744</v>
+        <v>13.25</v>
       </c>
       <c r="E1517" s="4">
-        <v>41.742519685038999</v>
+        <v>34.071599999999997</v>
       </c>
     </row>
     <row r="1518" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1518" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1518" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1518" s="3" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
       <c r="D1518" s="4">
-        <v>19.438749999999999</v>
+        <v>13.071111111111</v>
       </c>
       <c r="E1518" s="4">
-        <v>33.189512195120997</v>
+        <v>23.135714285713998</v>
       </c>
     </row>
     <row r="1519" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1519" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1519" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1519" s="3" t="s">
-        <v>68</v>
+        <v>66</v>
       </c>
       <c r="D1519" s="4">
-        <v>7.2355864811129997</v>
+        <v>23.533333333333001</v>
       </c>
       <c r="E1519" s="4">
-        <v>15.778720870015</v>
+        <v>43.854285714284998</v>
       </c>
     </row>
     <row r="1520" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1520" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1520" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1520" s="3" t="s">
-        <v>69</v>
+        <v>67</v>
       </c>
       <c r="D1520" s="4">
-        <v>31.37</v>
+        <v>22.7</v>
       </c>
       <c r="E1520" s="4">
-        <v>47.856666666666001</v>
+        <v>37.806666666665997</v>
       </c>
     </row>
     <row r="1521" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1521" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1521" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1521" s="3" t="s">
-        <v>70</v>
+        <v>68</v>
       </c>
       <c r="D1521" s="4">
-        <v>15.831721311475</v>
+        <v>8.6517788461530003</v>
       </c>
       <c r="E1521" s="4">
-        <v>27.619606481481</v>
+        <v>16.585050136736001</v>
       </c>
     </row>
     <row r="1522" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1522" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1522" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1522" s="3" t="s">
-        <v>71</v>
-[...2 lines deleted...]
-        <v>16.614901960784</v>
+        <v>69</v>
+      </c>
+      <c r="D1522" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1522" s="4">
-        <v>28.783010752688</v>
+        <v>59.265000000000001</v>
       </c>
     </row>
     <row r="1523" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1523" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1523" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1523" s="3" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="D1523" s="4">
-        <v>17.967234042552999</v>
+        <v>15.378333333333</v>
       </c>
       <c r="E1523" s="4">
-        <v>30.794864864864</v>
+        <v>26.440595238095</v>
       </c>
     </row>
     <row r="1524" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1524" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1524" s="3" t="s">
         <v>52</v>
       </c>
       <c r="C1524" s="3" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="D1524" s="4">
-        <v>7.548680981595</v>
+        <v>19.19875</v>
       </c>
       <c r="E1524" s="4">
-        <v>15.187613972765</v>
+        <v>30.107727272727001</v>
       </c>
     </row>
     <row r="1525" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1525" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1525" s="3" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="C1525" s="3" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
       <c r="D1525" s="4">
-        <v>15.962164948452999</v>
+        <v>22.533999999999999</v>
       </c>
       <c r="E1525" s="4">
-        <v>27.307816901408</v>
+        <v>38.28875</v>
       </c>
     </row>
     <row r="1526" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1526" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1526" s="3" t="s">
-        <v>74</v>
+        <v>52</v>
       </c>
       <c r="C1526" s="3" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D1526" s="4">
-        <v>15.121081081081</v>
+        <v>6.1023188405789996</v>
       </c>
       <c r="E1526" s="4">
-        <v>24.438966942147999</v>
+        <v>14.094200000000001</v>
       </c>
     </row>
     <row r="1527" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1527" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1527" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1527" s="3" t="s">
-        <v>77</v>
+        <v>75</v>
       </c>
       <c r="D1527" s="4">
-        <v>37.604999999999997</v>
+        <v>17.024000000000001</v>
       </c>
       <c r="E1527" s="4">
-        <v>50.114444444443997</v>
+        <v>32.321081081080997</v>
       </c>
     </row>
     <row r="1528" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1528" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1528" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1528" s="3" t="s">
-        <v>78</v>
+        <v>76</v>
       </c>
       <c r="D1528" s="4">
-        <v>21.022142857142001</v>
+        <v>18.716666666666001</v>
       </c>
       <c r="E1528" s="4">
-        <v>39.060325203251999</v>
+        <v>26.696842105262999</v>
       </c>
     </row>
     <row r="1529" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1529" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1529" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1529" s="3" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-        <v>24.984594594594</v>
+        <v>77</v>
+      </c>
+      <c r="D1529" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1529" s="4">
-        <v>33.069843749999997</v>
+        <v>42.79</v>
       </c>
     </row>
     <row r="1530" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1530" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1530" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1530" s="3" t="s">
-        <v>80</v>
+        <v>78</v>
       </c>
       <c r="D1530" s="4">
-        <v>29.628333333333</v>
+        <v>24.61</v>
       </c>
       <c r="E1530" s="4">
-        <v>60.49</v>
+        <v>37.704999999999998</v>
       </c>
     </row>
     <row r="1531" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1531" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1531" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1531" s="3" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D1531" s="4">
-        <v>16.374166666666</v>
+        <v>36.902500000000003</v>
       </c>
       <c r="E1531" s="4">
-        <v>27.95328125</v>
+        <v>40.095263157894003</v>
       </c>
     </row>
     <row r="1532" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1532" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1532" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1532" s="3" t="s">
-        <v>82</v>
-[...2 lines deleted...]
-        <v>24.396000000000001</v>
+        <v>80</v>
+      </c>
+      <c r="D1532" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1532" s="4">
-        <v>42.274000000000001</v>
+        <v>100.566666666667</v>
       </c>
     </row>
     <row r="1533" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1533" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1533" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1533" s="3" t="s">
-        <v>83</v>
+        <v>81</v>
       </c>
       <c r="D1533" s="4">
-        <v>7.1990654205600002</v>
+        <v>17.18</v>
       </c>
       <c r="E1533" s="4">
-        <v>14.364495896834001</v>
+        <v>34.905999999999999</v>
       </c>
     </row>
     <row r="1534" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1534" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1534" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1534" s="3" t="s">
-        <v>84</v>
+        <v>82</v>
       </c>
       <c r="D1534" s="4">
-        <v>15.514551724137</v>
+        <v>28.6</v>
       </c>
       <c r="E1534" s="4">
-        <v>28.745999999999999</v>
+        <v>46.28</v>
       </c>
     </row>
     <row r="1535" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1535" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1535" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1535" s="3" t="s">
-        <v>85</v>
+        <v>83</v>
       </c>
       <c r="D1535" s="4">
-        <v>12.715432098765</v>
+        <v>7.2223154362409998</v>
       </c>
       <c r="E1535" s="4">
-        <v>21.587993197277999</v>
+        <v>14.590238297872</v>
       </c>
     </row>
     <row r="1536" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1536" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1536" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1536" s="3" t="s">
-        <v>86</v>
+        <v>84</v>
       </c>
       <c r="D1536" s="4">
-        <v>19.996153846153</v>
+        <v>15.558235294117001</v>
       </c>
       <c r="E1536" s="4">
-        <v>30.702333333333002</v>
+        <v>29.523220338982998</v>
       </c>
     </row>
     <row r="1537" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1537" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1537" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1537" s="3" t="s">
-        <v>87</v>
+        <v>85</v>
       </c>
       <c r="D1537" s="4">
-        <v>10.97484375</v>
+        <v>11.164</v>
       </c>
       <c r="E1537" s="4">
-        <v>16.392127659574001</v>
+        <v>19.453928571428001</v>
       </c>
     </row>
     <row r="1538" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1538" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1538" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1538" s="3" t="s">
-        <v>88</v>
+        <v>86</v>
       </c>
       <c r="D1538" s="4">
-        <v>37.334117647058001</v>
+        <v>18.085999999999999</v>
       </c>
       <c r="E1538" s="4">
-        <v>47.762</v>
+        <v>39.756666666666</v>
       </c>
     </row>
     <row r="1539" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1539" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1539" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1539" s="3" t="s">
-        <v>89</v>
+        <v>87</v>
       </c>
       <c r="D1539" s="4">
-        <v>11.056039999999999</v>
+        <v>10.7134375</v>
       </c>
       <c r="E1539" s="4">
-        <v>19.437208182911998</v>
+        <v>17.160753424656999</v>
       </c>
     </row>
     <row r="1540" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1540" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1540" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1540" s="3" t="s">
-        <v>90</v>
+        <v>88</v>
       </c>
       <c r="D1540" s="4">
-        <v>17.351290322579999</v>
+        <v>13.846666666666</v>
       </c>
       <c r="E1540" s="4">
-        <v>36.396548672565999</v>
+        <v>79.836666666666005</v>
       </c>
     </row>
     <row r="1541" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1541" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1541" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1541" s="3" t="s">
-        <v>91</v>
+        <v>89</v>
       </c>
       <c r="D1541" s="4">
-        <v>12.930823529411001</v>
+        <v>11.088409090909</v>
       </c>
       <c r="E1541" s="4">
-        <v>21.791078167115</v>
+        <v>21.120961538461</v>
       </c>
     </row>
     <row r="1542" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1542" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1542" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1542" s="3" t="s">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="D1542" s="4">
-        <v>20.478750000000002</v>
+        <v>17.925000000000001</v>
       </c>
       <c r="E1542" s="4">
-        <v>36.855217391304002</v>
+        <v>29.989000000000001</v>
       </c>
     </row>
     <row r="1543" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1543" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1543" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1543" s="3" t="s">
-        <v>93</v>
+        <v>91</v>
       </c>
       <c r="D1543" s="4">
-        <v>23.175714285714001</v>
+        <v>13.46</v>
       </c>
       <c r="E1543" s="4">
-        <v>36.302857142857</v>
+        <v>20.437592592592001</v>
       </c>
     </row>
     <row r="1544" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1544" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1544" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1544" s="3" t="s">
-        <v>94</v>
+        <v>92</v>
       </c>
       <c r="D1544" s="4">
-        <v>12.617407407407001</v>
+        <v>19.607500000000002</v>
       </c>
       <c r="E1544" s="4">
-        <v>22.777892976587999</v>
+        <v>19.303999999999998</v>
       </c>
     </row>
     <row r="1545" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1545" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1545" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1545" s="3" t="s">
-        <v>95</v>
+        <v>93</v>
       </c>
       <c r="D1545" s="4">
-        <v>22.439545454545001</v>
+        <v>26.33</v>
       </c>
       <c r="E1545" s="4">
-        <v>38.504264705882001</v>
+        <v>39.185333333332999</v>
       </c>
     </row>
     <row r="1546" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1546" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1546" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1546" s="3" t="s">
-        <v>96</v>
+        <v>94</v>
       </c>
       <c r="D1546" s="4">
-        <v>27.343666666666</v>
+        <v>11.235909090909001</v>
       </c>
       <c r="E1546" s="4">
-        <v>43.872311827956999</v>
+        <v>24.403764705882001</v>
       </c>
     </row>
     <row r="1547" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1547" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1547" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1547" s="3" t="s">
-        <v>97</v>
-[...2 lines deleted...]
-        <v>8.0850704225350007</v>
+        <v>95</v>
+      </c>
+      <c r="D1547" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1547" s="4">
-        <v>16.097948717948</v>
+        <v>31.548571428571002</v>
       </c>
     </row>
     <row r="1548" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1548" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1548" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1548" s="3" t="s">
-        <v>98</v>
+        <v>96</v>
       </c>
       <c r="D1548" s="4">
-        <v>8.9603164556960007</v>
+        <v>27.947142857142001</v>
       </c>
       <c r="E1548" s="4">
-        <v>17.954527439024002</v>
+        <v>39.717599999999997</v>
       </c>
     </row>
     <row r="1549" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1549" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1549" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1549" s="3" t="s">
-        <v>99</v>
+        <v>97</v>
       </c>
       <c r="D1549" s="4">
-        <v>18.790769230769001</v>
+        <v>9.6368674698790002</v>
       </c>
       <c r="E1549" s="4">
-        <v>30.114347826086998</v>
+        <v>16.239948717948</v>
       </c>
     </row>
     <row r="1550" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1550" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1550" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1550" s="3" t="s">
-        <v>100</v>
+        <v>98</v>
       </c>
       <c r="D1550" s="4">
-        <v>11.605813953487999</v>
+        <v>8.5404</v>
       </c>
       <c r="E1550" s="4">
-        <v>22.206949152541998</v>
+        <v>18.752475247524</v>
       </c>
     </row>
     <row r="1551" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1551" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1551" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1551" s="3" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D1551" s="4">
-        <v>45.825000000000003</v>
+        <v>21.346666666666</v>
       </c>
       <c r="E1551" s="4">
-        <v>42.417812499999997</v>
+        <v>51.032499999999999</v>
       </c>
     </row>
     <row r="1552" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1552" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1552" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1552" s="3" t="s">
-        <v>102</v>
+        <v>100</v>
       </c>
       <c r="D1552" s="4">
-        <v>32.634999999999998</v>
+        <v>12.097692307692</v>
       </c>
       <c r="E1552" s="4">
-        <v>46.183333333333003</v>
+        <v>21.395370370369999</v>
       </c>
     </row>
     <row r="1553" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1553" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1553" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1553" s="3" t="s">
-        <v>103</v>
-[...2 lines deleted...]
-        <v>41.091999999999999</v>
+        <v>101</v>
+      </c>
+      <c r="D1553" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1553" s="4">
-        <v>40.694285714285002</v>
+        <v>19.925000000000001</v>
       </c>
     </row>
     <row r="1554" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1554" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1554" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1554" s="3" t="s">
-        <v>104</v>
+        <v>102</v>
       </c>
       <c r="D1554" s="4">
-        <v>39.409999999999997</v>
+        <v>34.935000000000002</v>
       </c>
       <c r="E1554" s="4">
-        <v>61.309565217390997</v>
+        <v>45.854999999999997</v>
       </c>
     </row>
     <row r="1555" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1555" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1555" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1555" s="3" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-        <v>18.494050632911001</v>
+        <v>103</v>
+      </c>
+      <c r="D1555" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1555" s="4">
-        <v>28.938257839721</v>
+        <v>54.52</v>
       </c>
     </row>
     <row r="1556" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1556" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1556" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1556" s="3" t="s">
-        <v>106</v>
+        <v>104</v>
       </c>
       <c r="D1556" s="4">
-        <v>29.468636363636001</v>
+        <v>13.15</v>
       </c>
       <c r="E1556" s="4">
-        <v>42.241555555555003</v>
+        <v>58.86</v>
       </c>
     </row>
     <row r="1557" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1557" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1557" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1557" s="3" t="s">
-        <v>107</v>
+        <v>105</v>
       </c>
       <c r="D1557" s="4">
-        <v>14.660963302752</v>
+        <v>17.660714285714</v>
       </c>
       <c r="E1557" s="4">
-        <v>23.240836879431999</v>
+        <v>32.571428571428001</v>
       </c>
     </row>
     <row r="1558" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1558" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1558" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1558" s="3" t="s">
-        <v>108</v>
-[...2 lines deleted...]
-        <v>7.019448234945</v>
+        <v>106</v>
+      </c>
+      <c r="D1558" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1558" s="4">
-        <v>16.147981719002999</v>
+        <v>68.055000000000007</v>
       </c>
     </row>
     <row r="1559" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1559" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1559" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1559" s="3" t="s">
-        <v>109</v>
+        <v>107</v>
       </c>
       <c r="D1559" s="4">
-        <v>15.566382978723</v>
+        <v>15.245945945945</v>
       </c>
       <c r="E1559" s="4">
-        <v>27.200436681222001</v>
+        <v>26.81540229885</v>
       </c>
     </row>
     <row r="1560" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1560" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1560" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1560" s="3" t="s">
-        <v>110</v>
+        <v>108</v>
       </c>
       <c r="D1560" s="4">
-        <v>24.34075</v>
+        <v>7.2436749116600003</v>
       </c>
       <c r="E1560" s="4">
-        <v>38.733467741935002</v>
+        <v>16.17956562354</v>
       </c>
     </row>
     <row r="1561" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1561" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1561" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1561" s="3" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="D1561" s="4">
-        <v>9.9693865030669997</v>
+        <v>15.625</v>
       </c>
       <c r="E1561" s="4">
-        <v>18.569481361426</v>
+        <v>27.437818181817999</v>
       </c>
     </row>
     <row r="1562" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1562" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1562" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1562" s="3" t="s">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="D1562" s="4">
-        <v>43.21</v>
+        <v>35.217500000000001</v>
       </c>
       <c r="E1562" s="4">
-        <v>50.715000000000003</v>
+        <v>46.903157894735998</v>
       </c>
     </row>
     <row r="1563" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1563" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1563" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1563" s="3" t="s">
-        <v>113</v>
+        <v>111</v>
       </c>
       <c r="D1563" s="4">
-        <v>32.901764705882002</v>
+        <v>10.600869565217</v>
       </c>
       <c r="E1563" s="4">
-        <v>46.182021276595002</v>
+        <v>18.545185185185002</v>
       </c>
     </row>
     <row r="1564" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1564" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1564" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1564" s="3" t="s">
-        <v>114</v>
-[...2 lines deleted...]
-        <v>21.398275862068999</v>
+        <v>112</v>
+      </c>
+      <c r="D1564" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1564" s="4">
-        <v>31.402165898617</v>
+        <v>72.23</v>
       </c>
     </row>
     <row r="1565" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1565" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1565" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1565" s="3" t="s">
-        <v>115</v>
+        <v>113</v>
       </c>
       <c r="D1565" s="4">
-        <v>30.82619047619</v>
+        <v>46.65</v>
       </c>
       <c r="E1565" s="4">
-        <v>38.574939759035999</v>
+        <v>43.341764705881999</v>
       </c>
     </row>
     <row r="1566" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1566" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1566" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1566" s="3" t="s">
-        <v>116</v>
+        <v>114</v>
       </c>
       <c r="D1566" s="4">
-        <v>23.763939393939001</v>
+        <v>6.952</v>
       </c>
       <c r="E1566" s="4">
-        <v>32.355233644858998</v>
+        <v>35.023636363636001</v>
       </c>
     </row>
     <row r="1567" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1567" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1567" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1567" s="3" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="D1567" s="4">
-        <v>13.38814516129</v>
+        <v>20.32</v>
       </c>
       <c r="E1567" s="4">
-        <v>26.622250372578002</v>
+        <v>38.36</v>
       </c>
     </row>
     <row r="1568" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1568" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1568" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1568" s="3" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="D1568" s="4">
-        <v>23.253846153845998</v>
+        <v>20.106000000000002</v>
       </c>
       <c r="E1568" s="4">
-        <v>45.022790697673997</v>
+        <v>32.747083333333002</v>
       </c>
     </row>
     <row r="1569" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1569" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1569" s="3" t="s">
         <v>74</v>
       </c>
       <c r="C1569" s="3" t="s">
-        <v>119</v>
+        <v>117</v>
       </c>
       <c r="D1569" s="4">
-        <v>12.312763157894</v>
+        <v>16.016976744186</v>
       </c>
       <c r="E1569" s="4">
-        <v>19.722629427792</v>
+        <v>25.081284403668999</v>
       </c>
     </row>
     <row r="1570" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1570" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1570" s="3" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="C1570" s="3" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="D1570" s="4">
-        <v>24.028450704225001</v>
+        <v>24.216666666666001</v>
       </c>
       <c r="E1570" s="4">
-        <v>38.105138121547</v>
+        <v>37.405454545453999</v>
       </c>
     </row>
     <row r="1571" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1571" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1571" s="3" t="s">
-        <v>120</v>
+        <v>74</v>
       </c>
       <c r="C1571" s="3" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="D1571" s="4">
-        <v>18.889431818180999</v>
+        <v>12.384285714284999</v>
       </c>
       <c r="E1571" s="4">
-        <v>21.866707616707</v>
+        <v>21.509479166666001</v>
       </c>
     </row>
     <row r="1572" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1572" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1572" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1572" s="3" t="s">
-        <v>123</v>
+        <v>121</v>
       </c>
       <c r="D1572" s="4">
-        <v>25.599411764705</v>
+        <v>26.41</v>
       </c>
       <c r="E1572" s="4">
-        <v>34.031132075471</v>
+        <v>41.096451612903003</v>
       </c>
     </row>
     <row r="1573" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1573" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1573" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1573" s="3" t="s">
-        <v>124</v>
+        <v>122</v>
       </c>
       <c r="D1573" s="4">
-        <v>21</v>
+        <v>19.414545454544999</v>
       </c>
       <c r="E1573" s="4">
-        <v>61.134999999999998</v>
+        <v>22.270689655171999</v>
       </c>
     </row>
     <row r="1574" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1574" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1574" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1574" s="3" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="D1574" s="4">
-        <v>31.041111111111</v>
+        <v>31.52</v>
       </c>
       <c r="E1574" s="4">
-        <v>37.990918367345998</v>
+        <v>26.178750000000001</v>
       </c>
     </row>
     <row r="1575" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1575" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1575" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1575" s="3" t="s">
-        <v>126</v>
+        <v>124</v>
       </c>
       <c r="D1575" s="4">
-        <v>30.663548387096</v>
+        <v>41.72</v>
       </c>
       <c r="E1575" s="4">
-        <v>38.700899999999997</v>
+        <v>59.354999999999997</v>
       </c>
     </row>
     <row r="1576" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1576" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1576" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1576" s="3" t="s">
-        <v>127</v>
+        <v>125</v>
       </c>
       <c r="D1576" s="4">
-        <v>44.3</v>
+        <v>40.901666666666003</v>
       </c>
       <c r="E1576" s="4">
-        <v>60.234999999999999</v>
+        <v>61.37</v>
       </c>
     </row>
     <row r="1577" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1577" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1577" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1577" s="3" t="s">
-        <v>128</v>
+        <v>126</v>
       </c>
       <c r="D1577" s="4">
-        <v>30.126999999999999</v>
+        <v>25.786666666666001</v>
       </c>
       <c r="E1577" s="4">
-        <v>40.314042553191001</v>
+        <v>35.857333333333003</v>
       </c>
     </row>
     <row r="1578" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1578" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1578" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1578" s="3" t="s">
-        <v>129</v>
-[...2 lines deleted...]
-        <v>32.826666666666</v>
+        <v>127</v>
+      </c>
+      <c r="D1578" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1578" s="4">
-        <v>43.799583333332997</v>
+        <v>55.15</v>
       </c>
     </row>
     <row r="1579" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1579" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1579" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1579" s="3" t="s">
-        <v>130</v>
+        <v>128</v>
       </c>
       <c r="D1579" s="4">
-        <v>23.2</v>
+        <v>29.2</v>
       </c>
       <c r="E1579" s="4">
-        <v>42.100909090908999</v>
+        <v>56.502499999999998</v>
       </c>
     </row>
     <row r="1580" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1580" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1580" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1580" s="3" t="s">
-        <v>131</v>
+        <v>129</v>
       </c>
       <c r="D1580" s="4">
-        <v>14.023404255319001</v>
+        <v>33.799999999999997</v>
       </c>
       <c r="E1580" s="4">
-        <v>20.343034482758</v>
+        <v>39.92</v>
       </c>
     </row>
     <row r="1581" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1581" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1581" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1581" s="3" t="s">
-        <v>132</v>
+        <v>130</v>
       </c>
       <c r="D1581" s="4">
-        <v>23.901550387596</v>
-[...2 lines deleted...]
-        <v>31.106040145984998</v>
+        <v>28.53</v>
+      </c>
+      <c r="E1581" s="5" t="s">
+        <v>313</v>
       </c>
     </row>
     <row r="1582" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1582" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1582" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1582" s="3" t="s">
-        <v>133</v>
+        <v>131</v>
       </c>
       <c r="D1582" s="4">
-        <v>23.378499999999999</v>
+        <v>22.556470588235001</v>
       </c>
       <c r="E1582" s="4">
-        <v>34.962023809522996</v>
+        <v>23.313018867924001</v>
       </c>
     </row>
     <row r="1583" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1583" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1583" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1583" s="3" t="s">
-        <v>134</v>
+        <v>132</v>
       </c>
       <c r="D1583" s="4">
-        <v>37.29</v>
+        <v>33.588235294116998</v>
       </c>
       <c r="E1583" s="4">
-        <v>45.866250000000001</v>
+        <v>35.771604938270997</v>
       </c>
     </row>
     <row r="1584" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1584" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1584" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1584" s="3" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="D1584" s="4">
-        <v>10.045999999999999</v>
+        <v>12.716666666666001</v>
       </c>
       <c r="E1584" s="4">
-        <v>19.311743119266001</v>
+        <v>29.693333333333001</v>
       </c>
     </row>
     <row r="1585" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1585" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1585" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1585" s="3" t="s">
-        <v>136</v>
-[...2 lines deleted...]
-        <v>30.638666666666001</v>
+        <v>134</v>
+      </c>
+      <c r="D1585" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1585" s="4">
-        <v>54.411904761903997</v>
+        <v>28.333333333333002</v>
       </c>
     </row>
     <row r="1586" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1586" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1586" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1586" s="3" t="s">
-        <v>137</v>
+        <v>135</v>
       </c>
       <c r="D1586" s="4">
-        <v>20.346842105263001</v>
+        <v>5.1449999999999996</v>
       </c>
       <c r="E1586" s="4">
-        <v>31.455945945945</v>
+        <v>25.16</v>
       </c>
     </row>
     <row r="1587" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1587" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1587" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1587" s="3" t="s">
-        <v>138</v>
-[...2 lines deleted...]
-        <v>7.1833937397029999</v>
+        <v>136</v>
+      </c>
+      <c r="D1587" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1587" s="4">
-        <v>14.85545831414</v>
+        <v>67.48</v>
       </c>
     </row>
     <row r="1588" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1588" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1588" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1588" s="3" t="s">
-        <v>139</v>
+        <v>137</v>
       </c>
       <c r="D1588" s="4">
-        <v>25.475000000000001</v>
+        <v>19.850000000000001</v>
       </c>
       <c r="E1588" s="4">
-        <v>33.177999999999997</v>
+        <v>32.947499999999998</v>
       </c>
     </row>
     <row r="1589" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1589" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1589" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1589" s="3" t="s">
-        <v>140</v>
+        <v>138</v>
       </c>
       <c r="D1589" s="4">
-        <v>25.121904761903998</v>
+        <v>4.7554098360649997</v>
       </c>
       <c r="E1589" s="4">
-        <v>34.4955</v>
+        <v>15.626891891891001</v>
       </c>
     </row>
     <row r="1590" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1590" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1590" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1590" s="3" t="s">
-        <v>141</v>
+        <v>140</v>
       </c>
       <c r="D1590" s="4">
-        <v>15.544516129032001</v>
+        <v>23.641999999999999</v>
       </c>
       <c r="E1590" s="4">
-        <v>26.759</v>
+        <v>42.910833333333002</v>
       </c>
     </row>
     <row r="1591" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1591" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1591" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1591" s="3" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="D1591" s="4">
-        <v>20.789459459459</v>
+        <v>23.155999999999999</v>
       </c>
       <c r="E1591" s="4">
-        <v>32.740909090909</v>
+        <v>51.172380952380003</v>
       </c>
     </row>
     <row r="1592" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1592" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1592" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1592" s="3" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
       <c r="D1592" s="4">
-        <v>17.388863636362998</v>
+        <v>27.635999999999999</v>
       </c>
       <c r="E1592" s="4">
-        <v>23.636892655366999</v>
+        <v>33.057647058823001</v>
       </c>
     </row>
     <row r="1593" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1593" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1593" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1593" s="3" t="s">
-        <v>144</v>
+        <v>143</v>
       </c>
       <c r="D1593" s="4">
-        <v>27.657142857141999</v>
+        <v>13.3</v>
       </c>
       <c r="E1593" s="4">
-        <v>37.776981132075001</v>
+        <v>26.646666666666</v>
       </c>
     </row>
     <row r="1594" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1594" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1594" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1594" s="3" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>20.165466666665999</v>
+        <v>144</v>
+      </c>
+      <c r="D1594" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1594" s="4">
-        <v>29.747728337236001</v>
+        <v>55.094999999999999</v>
       </c>
     </row>
     <row r="1595" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1595" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1595" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1595" s="3" t="s">
-        <v>146</v>
+        <v>145</v>
       </c>
       <c r="D1595" s="4">
-        <v>30.032</v>
+        <v>25.702727272727</v>
       </c>
       <c r="E1595" s="4">
-        <v>40.363055555555</v>
+        <v>30.006923076923002</v>
       </c>
     </row>
     <row r="1596" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1596" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1596" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1596" s="3" t="s">
-        <v>147</v>
-[...2 lines deleted...]
-        <v>12.004932432432</v>
+        <v>146</v>
+      </c>
+      <c r="D1596" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1596" s="4">
-        <v>18.832406311637001</v>
+        <v>40.200000000000003</v>
       </c>
     </row>
     <row r="1597" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1597" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1597" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1597" s="3" t="s">
-        <v>148</v>
+        <v>147</v>
       </c>
       <c r="D1597" s="4">
-        <v>25.032499999999999</v>
+        <v>12.804642857141999</v>
       </c>
       <c r="E1597" s="4">
-        <v>42.656545454544997</v>
+        <v>21.840892857141998</v>
       </c>
     </row>
     <row r="1598" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1598" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1598" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1598" s="3" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
       <c r="D1598" s="4">
-        <v>22.101111111110999</v>
+        <v>39.79</v>
       </c>
       <c r="E1598" s="4">
-        <v>26.348447204968</v>
+        <v>44.355714285714001</v>
       </c>
     </row>
     <row r="1599" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1599" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1599" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1599" s="3" t="s">
-        <v>150</v>
+        <v>149</v>
       </c>
       <c r="D1599" s="4">
-        <v>12.592142857142001</v>
+        <v>15.087142857142</v>
       </c>
       <c r="E1599" s="4">
-        <v>19.184074074074001</v>
+        <v>23.649333333333001</v>
       </c>
     </row>
     <row r="1600" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1600" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1600" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1600" s="3" t="s">
-        <v>151</v>
+        <v>150</v>
       </c>
       <c r="D1600" s="4">
-        <v>15.116764705882</v>
+        <v>10.1175</v>
       </c>
       <c r="E1600" s="4">
-        <v>22.869785714285001</v>
+        <v>22.965</v>
       </c>
     </row>
     <row r="1601" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1601" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1601" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1601" s="3" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D1601" s="4">
-        <v>7.576686046511</v>
+        <v>22.017499999999998</v>
       </c>
       <c r="E1601" s="4">
-        <v>12.286758474576001</v>
+        <v>21.326470588235001</v>
       </c>
     </row>
     <row r="1602" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1602" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1602" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1602" s="3" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
       <c r="D1602" s="4">
-        <v>21.227499999999999</v>
+        <v>10.427027027027</v>
       </c>
       <c r="E1602" s="4">
-        <v>28.472432432432001</v>
+        <v>12.154</v>
       </c>
     </row>
     <row r="1603" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1603" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1603" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1603" s="3" t="s">
-        <v>154</v>
+        <v>153</v>
       </c>
       <c r="D1603" s="4">
-        <v>18.546891891891001</v>
+        <v>22.521428571428</v>
       </c>
       <c r="E1603" s="4">
-        <v>23.106793650793001</v>
+        <v>26.834210526315001</v>
       </c>
     </row>
     <row r="1604" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1604" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1604" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1604" s="3" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="D1604" s="4">
-        <v>7.7552247873629998</v>
+        <v>13.392142857142</v>
       </c>
       <c r="E1604" s="4">
-        <v>14.134848050458</v>
+        <v>23.542000000000002</v>
       </c>
     </row>
     <row r="1605" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1605" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1605" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1605" s="3" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="D1605" s="4">
-        <v>33.488</v>
+        <v>7.2083206106870001</v>
       </c>
       <c r="E1605" s="4">
-        <v>38.976428571428002</v>
+        <v>14.286012658227</v>
       </c>
     </row>
     <row r="1606" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1606" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1606" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1606" s="3" t="s">
-        <v>157</v>
-[...2 lines deleted...]
-        <v>22.147500000000001</v>
+        <v>156</v>
+      </c>
+      <c r="D1606" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1606" s="4">
-        <v>32.457325581394997</v>
+        <v>37.706666666666003</v>
       </c>
     </row>
     <row r="1607" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1607" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1607" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1607" s="3" t="s">
-        <v>158</v>
+        <v>157</v>
       </c>
       <c r="D1607" s="4">
-        <v>11.742531645569001</v>
+        <v>20.043333333332999</v>
       </c>
       <c r="E1607" s="4">
-        <v>18.444934725848</v>
+        <v>29.496363636363</v>
       </c>
     </row>
     <row r="1608" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1608" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1608" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1608" s="3" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
       <c r="D1608" s="4">
-        <v>6.9658510638289997</v>
+        <v>10.613846153846</v>
       </c>
       <c r="E1608" s="4">
-        <v>12.581056034482</v>
+        <v>19.747894736841999</v>
       </c>
     </row>
     <row r="1609" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1609" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1609" s="3" t="s">
         <v>120</v>
       </c>
       <c r="C1609" s="3" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="D1609" s="4">
-        <v>21.778260869564999</v>
+        <v>6.7722352941170003</v>
       </c>
       <c r="E1609" s="4">
-        <v>29.357624999999999</v>
+        <v>13.297800829874999</v>
       </c>
     </row>
     <row r="1610" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1610" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1610" s="3" t="s">
-        <v>161</v>
+        <v>120</v>
       </c>
       <c r="C1610" s="3" t="s">
-        <v>162</v>
+        <v>160</v>
       </c>
       <c r="D1610" s="4">
-        <v>23.787555555554999</v>
+        <v>25.9375</v>
       </c>
       <c r="E1610" s="4">
-        <v>37.082910052910002</v>
+        <v>30.806428571428</v>
       </c>
     </row>
     <row r="1611" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1611" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1611" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1611" s="3" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="D1611" s="4">
-        <v>18.681388888888002</v>
+        <v>8.6366666666660006</v>
       </c>
       <c r="E1611" s="4">
-        <v>30.618837209302001</v>
+        <v>45.575833333333001</v>
       </c>
     </row>
     <row r="1612" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1612" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1612" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1612" s="3" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D1612" s="4">
-        <v>10.825826446281001</v>
+        <v>17.540833333333001</v>
       </c>
       <c r="E1612" s="4">
-        <v>22.159429175475001</v>
+        <v>33.077407407407001</v>
       </c>
     </row>
     <row r="1613" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1613" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1613" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1613" s="3" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="D1613" s="4">
-        <v>14.037792207792</v>
+        <v>10.620217391303999</v>
       </c>
       <c r="E1613" s="4">
-        <v>27.788905852416999</v>
+        <v>23.718518518518</v>
       </c>
     </row>
     <row r="1614" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1614" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1614" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1614" s="3" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="D1614" s="4">
-        <v>18.300416666665999</v>
+        <v>18.742727272726999</v>
       </c>
       <c r="E1614" s="4">
-        <v>28.560753138075</v>
+        <v>35.118431372548997</v>
       </c>
     </row>
     <row r="1615" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1615" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1615" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1615" s="3" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
       <c r="D1615" s="4">
-        <v>23.647333333332998</v>
+        <v>12.895714285714</v>
       </c>
       <c r="E1615" s="4">
-        <v>36.543461538461003</v>
+        <v>27.068648648648001</v>
       </c>
     </row>
     <row r="1616" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1616" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1616" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1616" s="3" t="s">
-        <v>168</v>
+        <v>167</v>
       </c>
       <c r="D1616" s="4">
-        <v>18.105</v>
+        <v>28.753333333333</v>
       </c>
       <c r="E1616" s="4">
-        <v>28.964444444443998</v>
+        <v>39.498888888887997</v>
       </c>
     </row>
     <row r="1617" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1617" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1617" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1617" s="3" t="s">
-        <v>169</v>
+        <v>168</v>
       </c>
       <c r="D1617" s="4">
-        <v>8.4227272727270002</v>
+        <v>13.71</v>
       </c>
       <c r="E1617" s="4">
-        <v>18.613240506328999</v>
+        <v>38.631999999999998</v>
       </c>
     </row>
     <row r="1618" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1618" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1618" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1618" s="3" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="D1618" s="4">
-        <v>23.795714285713998</v>
+        <v>8.9727777777770008</v>
       </c>
       <c r="E1618" s="4">
-        <v>47.732500000000002</v>
+        <v>19.394210526315</v>
       </c>
     </row>
     <row r="1619" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1619" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1619" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1619" s="3" t="s">
-        <v>171</v>
+        <v>170</v>
       </c>
       <c r="D1619" s="4">
-        <v>28.77</v>
+        <v>32.159999999999997</v>
       </c>
       <c r="E1619" s="4">
-        <v>54.518139534882998</v>
+        <v>47.603333333332998</v>
       </c>
     </row>
     <row r="1620" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1620" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1620" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1620" s="3" t="s">
-        <v>172</v>
+        <v>171</v>
       </c>
       <c r="D1620" s="4">
-        <v>26.878571428571</v>
+        <v>66.45</v>
       </c>
       <c r="E1620" s="4">
-        <v>48.862727272727</v>
+        <v>50.03</v>
       </c>
     </row>
     <row r="1621" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1621" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1621" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1621" s="3" t="s">
-        <v>173</v>
-[...2 lines deleted...]
-        <v>37.693913043477998</v>
+        <v>172</v>
+      </c>
+      <c r="D1621" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1621" s="4">
-        <v>64.180740740740006</v>
+        <v>49.27</v>
       </c>
     </row>
     <row r="1622" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1622" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1622" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1622" s="3" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="D1622" s="4">
-        <v>15.911891891891001</v>
+        <v>6.8</v>
       </c>
       <c r="E1622" s="4">
-        <v>25.242706766916999</v>
+        <v>75.911666666665994</v>
       </c>
     </row>
     <row r="1623" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1623" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1623" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1623" s="3" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="D1623" s="4">
-        <v>14.127631578947</v>
+        <v>17.526666666665999</v>
       </c>
       <c r="E1623" s="4">
-        <v>20.076363636362998</v>
+        <v>31.478648648648001</v>
       </c>
     </row>
     <row r="1624" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1624" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1624" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1624" s="3" t="s">
-        <v>176</v>
+        <v>175</v>
       </c>
       <c r="D1624" s="4">
-        <v>21.895624999999999</v>
+        <v>12.718</v>
       </c>
       <c r="E1624" s="4">
-        <v>39.139385964912002</v>
+        <v>23.524285714285</v>
       </c>
     </row>
     <row r="1625" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1625" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1625" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1625" s="3" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="D1625" s="4">
-        <v>19.992727272726999</v>
+        <v>29.114000000000001</v>
       </c>
       <c r="E1625" s="4">
-        <v>30.952448979591001</v>
+        <v>42.221666666666003</v>
       </c>
     </row>
     <row r="1626" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1626" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1626" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1626" s="3" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="D1626" s="4">
-        <v>25.757999999999999</v>
+        <v>21.686</v>
       </c>
       <c r="E1626" s="4">
-        <v>44.597749999999998</v>
+        <v>30.945</v>
       </c>
     </row>
     <row r="1627" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1627" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1627" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1627" s="3" t="s">
-        <v>179</v>
-[...2 lines deleted...]
-        <v>11.734049079754</v>
+        <v>178</v>
+      </c>
+      <c r="D1627" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1627" s="4">
-        <v>21.348637873754001</v>
+        <v>52.646000000000001</v>
       </c>
     </row>
     <row r="1628" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1628" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1628" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1628" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="D1628" s="4">
-        <v>20.707999999999998</v>
+        <v>12.599545454545</v>
       </c>
       <c r="E1628" s="4">
-        <v>46.528235294117003</v>
+        <v>23.330857142856999</v>
       </c>
     </row>
     <row r="1629" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1629" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1629" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1629" s="3" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="D1629" s="4">
-        <v>25.088888888888</v>
+        <v>19.363333333332999</v>
       </c>
       <c r="E1629" s="4">
-        <v>32.411200000000001</v>
+        <v>52.404285714285002</v>
       </c>
     </row>
     <row r="1630" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1630" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1630" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1630" s="3" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>24.922580645160998</v>
+        <v>181</v>
+      </c>
+      <c r="D1630" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1630" s="4">
-        <v>41.28322368421</v>
+        <v>26.1</v>
       </c>
     </row>
     <row r="1631" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1631" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1631" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1631" s="3" t="s">
-        <v>183</v>
+        <v>182</v>
       </c>
       <c r="D1631" s="4">
-        <v>24.465098039215</v>
+        <v>15.291428571428</v>
       </c>
       <c r="E1631" s="4">
-        <v>37.713914893617002</v>
+        <v>37.826363636362998</v>
       </c>
     </row>
     <row r="1632" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1632" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1632" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1632" s="3" t="s">
-        <v>184</v>
+        <v>183</v>
       </c>
       <c r="D1632" s="4">
-        <v>12.9476</v>
+        <v>25.396249999999998</v>
       </c>
       <c r="E1632" s="4">
-        <v>26.42528169014</v>
+        <v>39.099722222221999</v>
       </c>
     </row>
     <row r="1633" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1633" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1633" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1633" s="3" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
       <c r="D1633" s="4">
-        <v>19.425000000000001</v>
+        <v>17.588000000000001</v>
       </c>
       <c r="E1633" s="4">
-        <v>32.869491525423001</v>
+        <v>22.64294117647</v>
       </c>
     </row>
     <row r="1634" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1634" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1634" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1634" s="3" t="s">
-        <v>186</v>
+        <v>185</v>
       </c>
       <c r="D1634" s="4">
-        <v>7.8113359920230003</v>
+        <v>20.875</v>
       </c>
       <c r="E1634" s="4">
-        <v>16.123351800554001</v>
+        <v>33.048000000000002</v>
       </c>
     </row>
     <row r="1635" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1635" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1635" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1635" s="3" t="s">
-        <v>187</v>
+        <v>186</v>
       </c>
       <c r="D1635" s="4">
-        <v>10.775728155338999</v>
+        <v>8.9887974683540008</v>
       </c>
       <c r="E1635" s="4">
-        <v>19.822257142857001</v>
+        <v>16.747640449437998</v>
       </c>
     </row>
     <row r="1636" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1636" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1636" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1636" s="3" t="s">
-        <v>188</v>
+        <v>187</v>
       </c>
       <c r="D1636" s="4">
-        <v>15.427199999999999</v>
+        <v>12.254705882352001</v>
       </c>
       <c r="E1636" s="4">
-        <v>26.648684210526</v>
+        <v>18.901111111111</v>
       </c>
     </row>
     <row r="1637" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1637" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1637" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1637" s="3" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
       <c r="D1637" s="4">
-        <v>12.900606060606</v>
+        <v>14.6675</v>
       </c>
       <c r="E1637" s="4">
-        <v>26.273341346153</v>
+        <v>24.366206896550999</v>
       </c>
     </row>
     <row r="1638" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1638" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1638" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1638" s="3" t="s">
-        <v>190</v>
+        <v>189</v>
       </c>
       <c r="D1638" s="4">
-        <v>15.743333333333</v>
+        <v>13.757142857142</v>
       </c>
       <c r="E1638" s="4">
-        <v>26.425333333333</v>
+        <v>26.136199999999999</v>
       </c>
     </row>
     <row r="1639" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1639" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1639" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1639" s="3" t="s">
-        <v>191</v>
+        <v>190</v>
       </c>
       <c r="D1639" s="4">
-        <v>8.7768309859149998</v>
+        <v>17</v>
       </c>
       <c r="E1639" s="4">
-        <v>20.296104868913002</v>
+        <v>26.891428571428001</v>
       </c>
     </row>
     <row r="1640" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1640" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1640" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1640" s="3" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="D1640" s="4">
-        <v>20.024782608694998</v>
+        <v>11.205121951219001</v>
       </c>
       <c r="E1640" s="4">
-        <v>26.665652173912999</v>
+        <v>18.489652777777</v>
       </c>
     </row>
     <row r="1641" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1641" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1641" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1641" s="3" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
       <c r="D1641" s="4">
-        <v>14.403536585365</v>
+        <v>5.27</v>
       </c>
       <c r="E1641" s="4">
-        <v>24.021951219512001</v>
+        <v>39.923999999999999</v>
       </c>
     </row>
     <row r="1642" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1642" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1642" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1642" s="3" t="s">
-        <v>194</v>
+        <v>193</v>
       </c>
       <c r="D1642" s="4">
-        <v>7.557163120567</v>
+        <v>15.523636363635999</v>
       </c>
       <c r="E1642" s="4">
-        <v>13.609727081875</v>
+        <v>23.153548387095999</v>
       </c>
     </row>
     <row r="1643" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1643" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1643" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1643" s="3" t="s">
-        <v>195</v>
+        <v>194</v>
       </c>
       <c r="D1643" s="4">
-        <v>11.938255528255</v>
+        <v>7.6426785714280001</v>
       </c>
       <c r="E1643" s="4">
-        <v>20.623464687818998</v>
+        <v>13.944972972973</v>
       </c>
     </row>
     <row r="1644" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1644" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1644" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1644" s="3" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
       <c r="D1644" s="4">
-        <v>27.609387755101999</v>
+        <v>10.833600000000001</v>
       </c>
       <c r="E1644" s="4">
-        <v>44.408103448275</v>
+        <v>22.012304526748999</v>
       </c>
     </row>
     <row r="1645" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1645" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1645" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1645" s="3" t="s">
-        <v>197</v>
+        <v>196</v>
       </c>
       <c r="D1645" s="4">
-        <v>7.1112869486130004</v>
+        <v>27.666</v>
       </c>
       <c r="E1645" s="4">
-        <v>16.841614833708999</v>
+        <v>47.575600000000001</v>
       </c>
     </row>
     <row r="1646" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1646" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1646" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1646" s="3" t="s">
-        <v>198</v>
+        <v>197</v>
       </c>
       <c r="D1646" s="4">
-        <v>42.243333333332998</v>
+        <v>8.1293269230760004</v>
       </c>
       <c r="E1646" s="4">
-        <v>58.551000000000002</v>
+        <v>17.985237203495</v>
       </c>
     </row>
     <row r="1647" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1647" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1647" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1647" s="3" t="s">
-        <v>199</v>
-[...2 lines deleted...]
-        <v>18.777968749999999</v>
+        <v>198</v>
+      </c>
+      <c r="D1647" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1647" s="4">
-        <v>28.580630630630001</v>
+        <v>43.55</v>
       </c>
     </row>
     <row r="1648" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1648" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1648" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1648" s="3" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
       <c r="D1648" s="4">
-        <v>21.014600000000002</v>
+        <v>27.581</v>
       </c>
       <c r="E1648" s="4">
-        <v>34.026546762589</v>
+        <v>35.904444444444003</v>
       </c>
     </row>
     <row r="1649" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1649" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1649" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1649" s="3" t="s">
-        <v>201</v>
+        <v>200</v>
       </c>
       <c r="D1649" s="4">
-        <v>20.342727272727</v>
+        <v>15.942</v>
       </c>
       <c r="E1649" s="4">
-        <v>31.742903225806</v>
+        <v>41.673999999999999</v>
       </c>
     </row>
     <row r="1650" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1650" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1650" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1650" s="3" t="s">
-        <v>202</v>
-[...2 lines deleted...]
-        <v>20.954444444444</v>
+        <v>201</v>
+      </c>
+      <c r="D1650" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1650" s="4">
-        <v>32.253749999999997</v>
+        <v>29.177499999999998</v>
       </c>
     </row>
     <row r="1651" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1651" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1651" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1651" s="3" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>11.736068376067999</v>
+        <v>202</v>
+      </c>
+      <c r="D1651" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1651" s="4">
-        <v>19.157526501766</v>
+        <v>72.349999999999994</v>
       </c>
     </row>
     <row r="1652" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1652" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1652" s="3" t="s">
         <v>161</v>
       </c>
       <c r="C1652" s="3" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="D1652" s="4">
-        <v>20.368333333332998</v>
+        <v>11.7376</v>
       </c>
       <c r="E1652" s="4">
-        <v>34.647575757574998</v>
+        <v>22.458596491228001</v>
       </c>
     </row>
     <row r="1653" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1653" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1653" s="3" t="s">
-        <v>205</v>
+        <v>161</v>
       </c>
       <c r="C1653" s="3" t="s">
-        <v>206</v>
-[...2 lines deleted...]
-        <v>8.5559030837000005</v>
+        <v>204</v>
+      </c>
+      <c r="D1653" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1653" s="4">
-        <v>14.203385518591</v>
+        <v>31.558</v>
       </c>
     </row>
     <row r="1654" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1654" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1654" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1654" s="3" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="D1654" s="4">
-        <v>41.611818181818002</v>
+        <v>9.9023529411759998</v>
       </c>
       <c r="E1654" s="4">
-        <v>55.072258064515999</v>
+        <v>14.162244897959001</v>
       </c>
     </row>
     <row r="1655" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1655" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1655" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1655" s="3" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
       <c r="D1655" s="4">
-        <v>26.230615384615</v>
+        <v>39.805</v>
       </c>
       <c r="E1655" s="4">
-        <v>42.808287292816999</v>
+        <v>70.162499999999994</v>
       </c>
     </row>
     <row r="1656" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1656" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1656" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1656" s="3" t="s">
-        <v>209</v>
+        <v>208</v>
       </c>
       <c r="D1656" s="4">
-        <v>20.624909090909</v>
+        <v>31.67</v>
       </c>
       <c r="E1656" s="4">
-        <v>30.89535971223</v>
+        <v>37.358333333333</v>
       </c>
     </row>
     <row r="1657" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1657" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1657" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1657" s="3" t="s">
-        <v>210</v>
+        <v>209</v>
       </c>
       <c r="D1657" s="4">
-        <v>29.315833333333</v>
+        <v>21.3</v>
       </c>
       <c r="E1657" s="4">
-        <v>57.88231707317</v>
+        <v>36.782702702701997</v>
       </c>
     </row>
     <row r="1658" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1658" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1658" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1658" s="3" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="D1658" s="4">
-        <v>27.895862068964998</v>
+        <v>29.035</v>
       </c>
       <c r="E1658" s="4">
-        <v>31.578953488372001</v>
+        <v>50.131999999999998</v>
       </c>
     </row>
     <row r="1659" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1659" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1659" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1659" s="3" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
       <c r="D1659" s="4">
-        <v>22.62409090909</v>
+        <v>24.61</v>
       </c>
       <c r="E1659" s="4">
-        <v>41.677377049180002</v>
+        <v>29.348333333332999</v>
       </c>
     </row>
     <row r="1660" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1660" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1660" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1660" s="3" t="s">
-        <v>213</v>
+        <v>212</v>
       </c>
       <c r="D1660" s="4">
-        <v>41.122142857142002</v>
+        <v>18.265714285714001</v>
       </c>
       <c r="E1660" s="4">
-        <v>53.522537313431997</v>
+        <v>49.344285714285</v>
       </c>
     </row>
     <row r="1661" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1661" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1661" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1661" s="3" t="s">
-        <v>214</v>
+        <v>213</v>
       </c>
       <c r="D1661" s="4">
-        <v>8.7311449451879994</v>
+        <v>54.054000000000002</v>
       </c>
       <c r="E1661" s="4">
-        <v>14.654289163090001</v>
+        <v>68.784285714285005</v>
       </c>
     </row>
     <row r="1662" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1662" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1662" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1662" s="3" t="s">
-        <v>215</v>
+        <v>214</v>
       </c>
       <c r="D1662" s="4">
-        <v>14.469130434782</v>
+        <v>8.6058959537570008</v>
       </c>
       <c r="E1662" s="4">
-        <v>21.946763157894001</v>
+        <v>14.882574074074</v>
       </c>
     </row>
     <row r="1663" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1663" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1663" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1663" s="3" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
       <c r="D1663" s="4">
-        <v>32.323214285714002</v>
+        <v>15.494782608694999</v>
       </c>
       <c r="E1663" s="4">
-        <v>47.814594594593999</v>
+        <v>17.49492063492</v>
       </c>
     </row>
     <row r="1664" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1664" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1664" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1664" s="3" t="s">
-        <v>217</v>
+        <v>216</v>
       </c>
       <c r="D1664" s="4">
-        <v>58.868000000000002</v>
+        <v>33.083333333333002</v>
       </c>
       <c r="E1664" s="4">
-        <v>57.860285714284998</v>
+        <v>45.024444444444001</v>
       </c>
     </row>
     <row r="1665" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1665" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1665" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1665" s="3" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D1665" s="4">
-        <v>28.499333333332999</v>
+        <v>47.524999999999999</v>
       </c>
       <c r="E1665" s="4">
-        <v>51.619638554216003</v>
+        <v>55.17</v>
       </c>
     </row>
     <row r="1666" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1666" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1666" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1666" s="3" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="D1666" s="4">
-        <v>16.845517241379</v>
+        <v>27.1</v>
       </c>
       <c r="E1666" s="4">
-        <v>26.397948717948001</v>
+        <v>68.006249999999994</v>
       </c>
     </row>
     <row r="1667" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1667" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1667" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1667" s="3" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
       <c r="D1667" s="4">
-        <v>23.747380952381</v>
+        <v>7.08</v>
       </c>
       <c r="E1667" s="4">
-        <v>32.226076923076</v>
+        <v>28.269411764705001</v>
       </c>
     </row>
     <row r="1668" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1668" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1668" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1668" s="3" t="s">
-        <v>221</v>
+        <v>220</v>
       </c>
       <c r="D1668" s="4">
-        <v>26.424615384614999</v>
+        <v>26.986666666666</v>
       </c>
       <c r="E1668" s="4">
-        <v>40.702968749999997</v>
+        <v>42.916470588235001</v>
       </c>
     </row>
     <row r="1669" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1669" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1669" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1669" s="3" t="s">
-        <v>222</v>
+        <v>221</v>
       </c>
       <c r="D1669" s="4">
-        <v>30.627142857142001</v>
+        <v>46.82</v>
       </c>
       <c r="E1669" s="4">
-        <v>40.907777777777</v>
+        <v>66.42</v>
       </c>
     </row>
     <row r="1670" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1670" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1670" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1670" s="3" t="s">
-        <v>223</v>
+        <v>222</v>
       </c>
       <c r="D1670" s="4">
-        <v>27.914166666665999</v>
+        <v>32.4</v>
       </c>
       <c r="E1670" s="4">
-        <v>46.985789473684001</v>
+        <v>59.796666666665999</v>
       </c>
     </row>
     <row r="1671" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1671" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1671" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1671" s="3" t="s">
-        <v>224</v>
-[...2 lines deleted...]
-        <v>27.236034482758001</v>
+        <v>223</v>
+      </c>
+      <c r="D1671" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1671" s="4">
-        <v>36.434577114427</v>
+        <v>48.015000000000001</v>
       </c>
     </row>
     <row r="1672" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1672" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1672" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1672" s="3" t="s">
-        <v>225</v>
+        <v>224</v>
       </c>
       <c r="D1672" s="4">
-        <v>29.346666666666</v>
+        <v>32.576000000000001</v>
       </c>
       <c r="E1672" s="4">
-        <v>41.353043478259998</v>
+        <v>27.608823529411001</v>
       </c>
     </row>
     <row r="1673" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1673" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1673" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1673" s="3" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="D1673" s="4">
-        <v>28.436086956520999</v>
+        <v>35.369999999999997</v>
       </c>
       <c r="E1673" s="4">
-        <v>37.950405405405</v>
+        <v>22.684999999999999</v>
       </c>
     </row>
     <row r="1674" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1674" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1674" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1674" s="3" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
       <c r="D1674" s="4">
-        <v>9.1343223443219994</v>
+        <v>24.635000000000002</v>
       </c>
       <c r="E1674" s="4">
-        <v>15.622545096254999</v>
+        <v>38.186666666666</v>
       </c>
     </row>
     <row r="1675" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1675" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1675" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1675" s="3" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="D1675" s="4">
-        <v>19.8284375</v>
+        <v>10.216883116883</v>
       </c>
       <c r="E1675" s="4">
-        <v>30.431981707317</v>
+        <v>15.626911157024001</v>
       </c>
     </row>
     <row r="1676" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1676" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1676" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1676" s="3" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
       <c r="D1676" s="4">
-        <v>20.595714285713999</v>
+        <v>25.542000000000002</v>
       </c>
       <c r="E1676" s="4">
-        <v>42.963055555555002</v>
+        <v>32.450217391304001</v>
       </c>
     </row>
     <row r="1677" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1677" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1677" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1677" s="3" t="s">
-        <v>230</v>
+        <v>229</v>
       </c>
       <c r="D1677" s="4">
-        <v>35.736363636363002</v>
+        <v>26.743333333332998</v>
       </c>
       <c r="E1677" s="4">
-        <v>51.657766990291002</v>
+        <v>37.304000000000002</v>
       </c>
     </row>
     <row r="1678" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1678" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1678" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1678" s="3" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D1678" s="4">
-        <v>10.863675213675</v>
+        <v>46.036250000000003</v>
       </c>
       <c r="E1678" s="4">
-        <v>18.344530841120999</v>
+        <v>53.349230769229997</v>
       </c>
     </row>
     <row r="1679" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1679" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1679" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1679" s="3" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
       <c r="D1679" s="4">
-        <v>27.924512195121</v>
+        <v>10.472680412371</v>
       </c>
       <c r="E1679" s="4">
-        <v>46.262170542634998</v>
+        <v>19.723693931398</v>
       </c>
     </row>
     <row r="1680" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1680" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1680" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1680" s="3" t="s">
-        <v>233</v>
+        <v>232</v>
       </c>
       <c r="D1680" s="4">
-        <v>39.116250000000001</v>
+        <v>27.131538461538</v>
       </c>
       <c r="E1680" s="4">
-        <v>45.939568965516997</v>
+        <v>41.916800000000002</v>
       </c>
     </row>
     <row r="1681" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1681" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1681" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1681" s="3" t="s">
-        <v>234</v>
+        <v>233</v>
       </c>
       <c r="D1681" s="4">
-        <v>13.208709677419</v>
+        <v>25.878571428571</v>
       </c>
       <c r="E1681" s="4">
-        <v>25.743513513513001</v>
+        <v>43.736842105263001</v>
       </c>
     </row>
     <row r="1682" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1682" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1682" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1682" s="3" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
       <c r="D1682" s="4">
-        <v>17.750136986301001</v>
+        <v>12.511538461538001</v>
       </c>
       <c r="E1682" s="4">
-        <v>24.258940397351001</v>
+        <v>29.492432432432</v>
       </c>
     </row>
     <row r="1683" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1683" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1683" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1683" s="3" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="D1683" s="4">
-        <v>23.193552631578001</v>
+        <v>17.081666666665999</v>
       </c>
       <c r="E1683" s="4">
-        <v>37.839715639810002</v>
+        <v>23.994754098360001</v>
       </c>
     </row>
     <row r="1684" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1684" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1684" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1684" s="3" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="D1684" s="4">
-        <v>29.192857142857001</v>
+        <v>25.896000000000001</v>
       </c>
       <c r="E1684" s="4">
-        <v>39.608750000000001</v>
+        <v>32.354999999999997</v>
       </c>
     </row>
     <row r="1685" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1685" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1685" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1685" s="3" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
       <c r="D1685" s="4">
-        <v>10.928437499999999</v>
+        <v>27.26</v>
       </c>
       <c r="E1685" s="4">
-        <v>17.548799546998001</v>
+        <v>45.115000000000002</v>
       </c>
     </row>
     <row r="1686" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1686" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1686" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1686" s="3" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="D1686" s="4">
-        <v>38.884999999999998</v>
+        <v>8.4623333333329995</v>
       </c>
       <c r="E1686" s="4">
-        <v>35.846315789473003</v>
+        <v>18.047398373983</v>
       </c>
     </row>
     <row r="1687" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1687" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1687" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1687" s="3" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
       <c r="D1687" s="4">
-        <v>32.145000000000003</v>
+        <v>30.774999999999999</v>
       </c>
       <c r="E1687" s="4">
-        <v>64.787499999999994</v>
+        <v>55.973333333333002</v>
       </c>
     </row>
     <row r="1688" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1688" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1688" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1688" s="3" t="s">
-        <v>241</v>
+        <v>240</v>
       </c>
       <c r="D1688" s="4">
-        <v>13.5175</v>
+        <v>27.605</v>
       </c>
       <c r="E1688" s="4">
-        <v>20.558023049645001</v>
+        <v>46.0625</v>
       </c>
     </row>
     <row r="1689" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1689" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1689" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1689" s="3" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="D1689" s="4">
-        <v>12.604321608039999</v>
+        <v>11.64475</v>
       </c>
       <c r="E1689" s="4">
-        <v>22.694478609625001</v>
+        <v>24.672027027026999</v>
       </c>
     </row>
     <row r="1690" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1690" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1690" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1690" s="3" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="D1690" s="4">
-        <v>35.776000000000003</v>
+        <v>12.405128205127999</v>
       </c>
       <c r="E1690" s="4">
-        <v>50.856103896103001</v>
+        <v>24.779764705881998</v>
       </c>
     </row>
     <row r="1691" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1691" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1691" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1691" s="3" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="D1691" s="4">
-        <v>19.618749999999999</v>
+        <v>39.35</v>
       </c>
       <c r="E1691" s="4">
-        <v>26.164493927125001</v>
+        <v>61.744999999999997</v>
       </c>
     </row>
     <row r="1692" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1692" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1692" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1692" s="3" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="D1692" s="4">
-        <v>29.507857142856999</v>
+        <v>23.454999999999998</v>
       </c>
       <c r="E1692" s="4">
-        <v>52.251034482758001</v>
+        <v>35.388461538461002</v>
       </c>
     </row>
     <row r="1693" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1693" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1693" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1693" s="3" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="D1693" s="4">
-        <v>32.74</v>
+        <v>52.216666666666001</v>
       </c>
       <c r="E1693" s="4">
-        <v>56.117857142856998</v>
+        <v>37.042857142857002</v>
       </c>
     </row>
     <row r="1694" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1694" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1694" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1694" s="3" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="D1694" s="4">
-        <v>18.890317460317</v>
+        <v>39.743333333332998</v>
       </c>
       <c r="E1694" s="4">
-        <v>29.335307692307001</v>
+        <v>72.636666666666002</v>
       </c>
     </row>
     <row r="1695" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1695" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1695" s="3" t="s">
         <v>205</v>
       </c>
       <c r="C1695" s="3" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="D1695" s="4">
-        <v>9.8735772357720002</v>
+        <v>20.828333333332999</v>
       </c>
       <c r="E1695" s="4">
-        <v>16.290505871724999</v>
+        <v>31.122857142857001</v>
       </c>
     </row>
     <row r="1696" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1696" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1696" s="3" t="s">
-        <v>249</v>
+        <v>205</v>
       </c>
       <c r="C1696" s="3" t="s">
-        <v>250</v>
+        <v>248</v>
       </c>
       <c r="D1696" s="4">
-        <v>14.850909090908999</v>
+        <v>10.625098039215001</v>
       </c>
       <c r="E1696" s="4">
-        <v>24.554193548387001</v>
+        <v>16.350604026845001</v>
       </c>
     </row>
     <row r="1697" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1697" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1697" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1697" s="3" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="D1697" s="4">
-        <v>26.392083333333002</v>
+        <v>26</v>
       </c>
       <c r="E1697" s="4">
-        <v>41.286533333332997</v>
+        <v>23.041578947367999</v>
       </c>
     </row>
     <row r="1698" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1698" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1698" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1698" s="3" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
       <c r="D1698" s="4">
-        <v>28.767777777776999</v>
+        <v>26.524285714285</v>
       </c>
       <c r="E1698" s="4">
-        <v>47.772599999999997</v>
+        <v>48.929230769230003</v>
       </c>
     </row>
     <row r="1699" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1699" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1699" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1699" s="3" t="s">
-        <v>253</v>
-[...2 lines deleted...]
-        <v>16.547794117647001</v>
+        <v>252</v>
+      </c>
+      <c r="D1699" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1699" s="4">
-        <v>22.662406639004001</v>
+        <v>45.315714285714002</v>
       </c>
     </row>
     <row r="1700" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1700" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1700" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1700" s="3" t="s">
-        <v>254</v>
+        <v>253</v>
       </c>
       <c r="D1700" s="4">
-        <v>22.682692307692001</v>
+        <v>8.7166666666660007</v>
       </c>
       <c r="E1700" s="4">
-        <v>30.343599999999999</v>
+        <v>16.082000000000001</v>
       </c>
     </row>
     <row r="1701" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1701" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1701" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1701" s="3" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
       <c r="D1701" s="4">
-        <v>40.29</v>
+        <v>27.83</v>
       </c>
       <c r="E1701" s="4">
-        <v>41.382631578946999</v>
+        <v>26.964444444443998</v>
       </c>
     </row>
     <row r="1702" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1702" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1702" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1702" s="3" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="D1702" s="4">
-        <v>27.077826086956001</v>
+        <v>44.28</v>
       </c>
       <c r="E1702" s="4">
-        <v>43.897698412697999</v>
+        <v>42.35</v>
       </c>
     </row>
     <row r="1703" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1703" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1703" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1703" s="3" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="D1703" s="4">
-        <v>19.110357142857001</v>
+        <v>32.472727272726999</v>
       </c>
       <c r="E1703" s="4">
-        <v>27.828356164382999</v>
+        <v>40.587083333332998</v>
       </c>
     </row>
     <row r="1704" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1704" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1704" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1704" s="3" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
       <c r="D1704" s="4">
-        <v>6.7420714285710002</v>
+        <v>20.999333333332999</v>
       </c>
       <c r="E1704" s="4">
-        <v>14.039585853885001</v>
+        <v>32.553207547169002</v>
       </c>
     </row>
     <row r="1705" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1705" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1705" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1705" s="3" t="s">
-        <v>259</v>
+        <v>258</v>
       </c>
       <c r="D1705" s="4">
-        <v>24.359354838708999</v>
+        <v>8.7486111111109999</v>
       </c>
       <c r="E1705" s="4">
-        <v>32.693693693693</v>
+        <v>13.846006944443999</v>
       </c>
     </row>
     <row r="1706" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1706" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1706" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1706" s="3" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D1706" s="4">
-        <v>26.039000000000001</v>
+        <v>32.941666666666002</v>
       </c>
       <c r="E1706" s="4">
-        <v>46.262727272726998</v>
+        <v>37.956000000000003</v>
       </c>
     </row>
     <row r="1707" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1707" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1707" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1707" s="3" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="D1707" s="4">
-        <v>15.066991869918001</v>
+        <v>26.83</v>
       </c>
       <c r="E1707" s="4">
-        <v>21.233482905982001</v>
+        <v>33.79</v>
       </c>
     </row>
     <row r="1708" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1708" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1708" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1708" s="3" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="D1708" s="4">
-        <v>25.081041666666</v>
+        <v>18.644545454545</v>
       </c>
       <c r="E1708" s="4">
-        <v>31.072841530053999</v>
+        <v>23.219111111111001</v>
       </c>
     </row>
     <row r="1709" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1709" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1709" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1709" s="3" t="s">
-        <v>263</v>
+        <v>262</v>
       </c>
       <c r="D1709" s="4">
-        <v>10.053913043478</v>
+        <v>16.792000000000002</v>
       </c>
       <c r="E1709" s="4">
-        <v>16.554292307691998</v>
+        <v>22.563076923076</v>
       </c>
     </row>
     <row r="1710" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1710" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1710" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1710" s="3" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D1710" s="4">
-        <v>12.465581395348</v>
+        <v>10.0425</v>
       </c>
       <c r="E1710" s="4">
-        <v>22.336360759493001</v>
+        <v>19.008977272727002</v>
       </c>
     </row>
     <row r="1711" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1711" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1711" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1711" s="3" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="D1711" s="4">
-        <v>22.294444444444</v>
+        <v>15.918125</v>
       </c>
       <c r="E1711" s="4">
-        <v>36.122142857142002</v>
+        <v>29.165319148936</v>
       </c>
     </row>
     <row r="1712" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1712" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1712" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1712" s="3" t="s">
-        <v>266</v>
-[...2 lines deleted...]
-        <v>17.624347826087</v>
+        <v>265</v>
+      </c>
+      <c r="D1712" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1712" s="4">
-        <v>27.578395061727999</v>
+        <v>29.247499999999999</v>
       </c>
     </row>
     <row r="1713" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1713" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1713" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1713" s="3" t="s">
-        <v>267</v>
+        <v>266</v>
       </c>
       <c r="D1713" s="4">
-        <v>15.022478632478</v>
+        <v>11.827500000000001</v>
       </c>
       <c r="E1713" s="4">
-        <v>22.990688705234</v>
+        <v>25.966428571428001</v>
       </c>
     </row>
     <row r="1714" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1714" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1714" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1714" s="3" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D1714" s="4">
-        <v>29.5215</v>
+        <v>19.161428571428001</v>
       </c>
       <c r="E1714" s="4">
-        <v>40.799772727272</v>
+        <v>28.238055555555</v>
       </c>
     </row>
     <row r="1715" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1715" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1715" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1715" s="3" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="D1715" s="4">
-        <v>40.101111111111003</v>
+        <v>32.112499999999997</v>
       </c>
       <c r="E1715" s="4">
-        <v>49.577941176469999</v>
+        <v>43.856999999999999</v>
       </c>
     </row>
     <row r="1716" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1716" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1716" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1716" s="3" t="s">
-        <v>270</v>
+        <v>269</v>
       </c>
       <c r="D1716" s="4">
-        <v>74.010000000000005</v>
+        <v>44.304000000000002</v>
       </c>
       <c r="E1716" s="4">
-        <v>68.434166666666002</v>
+        <v>81.151666666666003</v>
       </c>
     </row>
     <row r="1717" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1717" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1717" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1717" s="3" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="D1717" s="4">
-        <v>9.5072027972019999</v>
+        <v>41.33</v>
       </c>
       <c r="E1717" s="4">
-        <v>18.648741258741001</v>
+        <v>121.625</v>
       </c>
     </row>
     <row r="1718" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1718" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1718" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1718" s="3" t="s">
-        <v>272</v>
+        <v>271</v>
       </c>
       <c r="D1718" s="4">
-        <v>6.9176791808870002</v>
+        <v>12.942666666666</v>
       </c>
       <c r="E1718" s="4">
-        <v>15.657791660035</v>
+        <v>18.298611111111001</v>
       </c>
     </row>
     <row r="1719" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1719" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1719" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1719" s="3" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D1719" s="4">
-        <v>21.592500000000001</v>
+        <v>7.6982627118640004</v>
       </c>
       <c r="E1719" s="4">
-        <v>23.552382445140999</v>
+        <v>15.916788665879</v>
       </c>
     </row>
     <row r="1720" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1720" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1720" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1720" s="3" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="D1720" s="4">
-        <v>22.873181818180999</v>
+        <v>20.800869565216999</v>
       </c>
       <c r="E1720" s="4">
-        <v>32.599746835443</v>
+        <v>26.533529411764</v>
       </c>
     </row>
     <row r="1721" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1721" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1721" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1721" s="3" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
       <c r="D1721" s="4">
-        <v>10.684606741573001</v>
+        <v>17.454999999999998</v>
       </c>
       <c r="E1721" s="4">
-        <v>15.740860759493</v>
+        <v>28.056666666666001</v>
       </c>
     </row>
     <row r="1722" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1722" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1722" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1722" s="3" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="D1722" s="4">
-        <v>23.886875</v>
+        <v>5.8911940298500003</v>
       </c>
       <c r="E1722" s="4">
-        <v>31.858481012658</v>
+        <v>14.885243902439001</v>
       </c>
     </row>
     <row r="1723" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1723" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1723" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1723" s="3" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="D1723" s="4">
-        <v>14.71527027027</v>
+        <v>21.152857142856998</v>
       </c>
       <c r="E1723" s="4">
-        <v>20.638775510203999</v>
+        <v>31.448</v>
       </c>
     </row>
     <row r="1724" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1724" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1724" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1724" s="3" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="D1724" s="4">
-        <v>23.122352941176</v>
+        <v>15.723333333333001</v>
       </c>
       <c r="E1724" s="4">
-        <v>32.694516129032003</v>
+        <v>17.461666666666002</v>
       </c>
     </row>
     <row r="1725" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1725" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1725" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1725" s="3" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="D1725" s="4">
-        <v>40.102941176469997</v>
+        <v>25.283333333333001</v>
       </c>
       <c r="E1725" s="4">
-        <v>54.092553191489003</v>
+        <v>35.004545454545003</v>
       </c>
     </row>
     <row r="1726" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1726" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1726" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1726" s="3" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
       <c r="D1726" s="4">
-        <v>19.32074074074</v>
+        <v>42.38</v>
       </c>
       <c r="E1726" s="4">
-        <v>21.157531380752999</v>
+        <v>63.186999999999998</v>
       </c>
     </row>
     <row r="1727" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1727" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1727" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1727" s="3" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
       <c r="D1727" s="4">
-        <v>35.426428571427998</v>
+        <v>23.16</v>
       </c>
       <c r="E1727" s="4">
-        <v>33.262584269662</v>
+        <v>17.717272727272</v>
       </c>
     </row>
     <row r="1728" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1728" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1728" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1728" s="3" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="D1728" s="4">
-        <v>10.718235294116999</v>
+        <v>25.518000000000001</v>
       </c>
       <c r="E1728" s="4">
-        <v>30.977258064516001</v>
+        <v>37.79</v>
       </c>
     </row>
     <row r="1729" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1729" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1729" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1729" s="3" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
       <c r="D1729" s="4">
-        <v>28.138571428571002</v>
+        <v>19.065999999999999</v>
       </c>
       <c r="E1729" s="4">
-        <v>42.398888888888003</v>
+        <v>24.15</v>
       </c>
     </row>
     <row r="1730" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1730" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1730" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1730" s="3" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="D1730" s="4">
-        <v>20.296842105263</v>
-[...2 lines deleted...]
-        <v>28.813452380952</v>
+        <v>19.414999999999999</v>
+      </c>
+      <c r="E1730" s="5" t="s">
+        <v>313</v>
       </c>
     </row>
     <row r="1731" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1731" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1731" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1731" s="3" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="D1731" s="4">
-        <v>22.227209302325001</v>
+        <v>19.216363636362999</v>
       </c>
       <c r="E1731" s="4">
-        <v>32.971287553647997</v>
+        <v>35.450000000000003</v>
       </c>
     </row>
     <row r="1732" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1732" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1732" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1732" s="3" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
       <c r="D1732" s="4">
-        <v>20.570810810809999</v>
+        <v>25.0075</v>
       </c>
       <c r="E1732" s="4">
-        <v>35.962446808510002</v>
+        <v>33.419117647058002</v>
       </c>
     </row>
     <row r="1733" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1733" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1733" s="3" t="s">
         <v>249</v>
       </c>
       <c r="C1733" s="3" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="D1733" s="4">
-        <v>8.4440131578940001</v>
+        <v>24.13</v>
       </c>
       <c r="E1733" s="4">
-        <v>16.077032679738</v>
+        <v>27.140833333332999</v>
       </c>
     </row>
     <row r="1734" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1734" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1734" s="3" t="s">
-        <v>288</v>
+        <v>249</v>
       </c>
       <c r="C1734" s="3" t="s">
-        <v>289</v>
+        <v>287</v>
       </c>
       <c r="D1734" s="4">
-        <v>76.245000000000005</v>
+        <v>11.001052631578</v>
       </c>
       <c r="E1734" s="4">
-        <v>72.913793103448</v>
+        <v>17.298380952380999</v>
       </c>
     </row>
     <row r="1735" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1735" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1735" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1735" s="3" t="s">
-        <v>290</v>
-[...2 lines deleted...]
-        <v>18.816301369863002</v>
+        <v>289</v>
+      </c>
+      <c r="D1735" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1735" s="4">
-        <v>25.268403361343999</v>
+        <v>79.88</v>
       </c>
     </row>
     <row r="1736" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1736" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1736" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1736" s="3" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
       <c r="D1736" s="4">
-        <v>18.055538461537999</v>
+        <v>14.654545454545</v>
       </c>
       <c r="E1736" s="4">
-        <v>32.735979020979002</v>
+        <v>18.592432432431998</v>
       </c>
     </row>
     <row r="1737" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1737" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1737" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1737" s="3" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D1737" s="4">
-        <v>32.950000000000003</v>
+        <v>28.142727272727001</v>
       </c>
       <c r="E1737" s="4">
-        <v>49.524230769230002</v>
+        <v>33.209361702126998</v>
       </c>
     </row>
     <row r="1738" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1738" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1738" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1738" s="3" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="D1738" s="4">
-        <v>58.884444444444</v>
+        <v>30.22</v>
       </c>
       <c r="E1738" s="4">
-        <v>71.555000000000007</v>
+        <v>48.268333333332997</v>
       </c>
     </row>
     <row r="1739" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1739" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1739" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1739" s="3" t="s">
-        <v>294</v>
-[...2 lines deleted...]
-        <v>6.3611697247699999</v>
+        <v>293</v>
+      </c>
+      <c r="D1739" s="5" t="s">
+        <v>313</v>
       </c>
       <c r="E1739" s="4">
-        <v>13.805104629042001</v>
+        <v>63.34</v>
       </c>
     </row>
     <row r="1740" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1740" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1740" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1740" s="3" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="D1740" s="4">
-        <v>11.089010989010999</v>
+        <v>6.6465624999999999</v>
       </c>
       <c r="E1740" s="4">
-        <v>20.028996282527</v>
+        <v>16.227479338843001</v>
       </c>
     </row>
     <row r="1741" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1741" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1741" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1741" s="3" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
       <c r="D1741" s="4">
-        <v>17.33794117647</v>
+        <v>11.458181818181</v>
       </c>
       <c r="E1741" s="4">
-        <v>26.117785234898999</v>
+        <v>21.48619047619</v>
       </c>
     </row>
     <row r="1742" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1742" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1742" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1742" s="3" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="D1742" s="4">
-        <v>26.76659574468</v>
+        <v>30.23</v>
       </c>
       <c r="E1742" s="4">
-        <v>34.988888888887999</v>
+        <v>23.475909090908999</v>
       </c>
     </row>
     <row r="1743" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1743" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1743" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1743" s="3" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="D1743" s="4">
-        <v>14.632336448598</v>
+        <v>27.884</v>
       </c>
       <c r="E1743" s="4">
-        <v>27.669239436619002</v>
+        <v>23.311428571427999</v>
       </c>
     </row>
     <row r="1744" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1744" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1744" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1744" s="3" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
       <c r="D1744" s="4">
-        <v>38.164444444444001</v>
+        <v>17.287222222221999</v>
       </c>
       <c r="E1744" s="4">
-        <v>50.122777777777003</v>
+        <v>20.661333333333001</v>
       </c>
     </row>
     <row r="1745" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1745" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1745" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1745" s="3" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
       <c r="D1745" s="4">
-        <v>48.360588235294003</v>
+        <v>40.476999999999997</v>
       </c>
       <c r="E1745" s="4">
-        <v>53.304838709677</v>
+        <v>43.907692307692002</v>
       </c>
     </row>
     <row r="1746" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1746" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1746" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1746" s="3" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="D1746" s="4">
-        <v>35.191111111110999</v>
+        <v>31.681999999999999</v>
       </c>
       <c r="E1746" s="4">
-        <v>54.177818181817997</v>
+        <v>36.86</v>
       </c>
     </row>
     <row r="1747" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1747" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1747" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1747" s="3" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
       <c r="D1747" s="4">
-        <v>27.180526315788999</v>
+        <v>23.89</v>
       </c>
       <c r="E1747" s="4">
-        <v>38.677058823529002</v>
+        <v>78.663749999999993</v>
       </c>
     </row>
     <row r="1748" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1748" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1748" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1748" s="3" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="D1748" s="4">
-        <v>47.902222222222001</v>
+        <v>25.015000000000001</v>
       </c>
       <c r="E1748" s="4">
-        <v>60.238644067796002</v>
+        <v>29.878571428571</v>
       </c>
     </row>
     <row r="1749" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1749" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1749" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1749" s="3" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="D1749" s="4">
-        <v>7.3956449948399996</v>
+        <v>42.76</v>
       </c>
       <c r="E1749" s="4">
-        <v>13.408220806794001</v>
+        <v>56.387142857142003</v>
       </c>
     </row>
     <row r="1750" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1750" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1750" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1750" s="3" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="D1750" s="4">
-        <v>42.475909090908999</v>
+        <v>8.3862500000000004</v>
       </c>
       <c r="E1750" s="4">
-        <v>55.730135135135001</v>
+        <v>14.250424929177999</v>
       </c>
     </row>
     <row r="1751" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1751" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1751" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1751" s="3" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="D1751" s="4">
-        <v>15.800506329113</v>
+        <v>8.49</v>
       </c>
       <c r="E1751" s="4">
-        <v>21.970588235293999</v>
+        <v>57.379166666666002</v>
       </c>
     </row>
     <row r="1752" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1752" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1752" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1752" s="3" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="D1752" s="4">
-        <v>8.6019847328240004</v>
+        <v>21.732857142857</v>
       </c>
       <c r="E1752" s="4">
-        <v>16.420492831541001</v>
+        <v>40.976382978723002</v>
       </c>
     </row>
     <row r="1753" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1753" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1753" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1753" s="3" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
       <c r="D1753" s="4">
-        <v>108.215</v>
+        <v>8.2659523809519992</v>
       </c>
       <c r="E1753" s="4">
-        <v>117.39764705882401</v>
+        <v>16.047697841725999</v>
       </c>
     </row>
     <row r="1754" spans="1:5" x14ac:dyDescent="0.2">
       <c r="A1754" s="3" t="s">
-        <v>315</v>
+        <v>318</v>
       </c>
       <c r="B1754" s="3" t="s">
         <v>288</v>
       </c>
       <c r="C1754" s="3" t="s">
+        <v>308</v>
+      </c>
+      <c r="D1754" s="5" t="s">
+        <v>313</v>
+      </c>
+      <c r="E1754" s="4">
+        <v>64.795000000000002</v>
+      </c>
+    </row>
+    <row r="1755" spans="1:5" x14ac:dyDescent="0.2">
+      <c r="A1755" s="9" t="s">
+        <v>318</v>
+      </c>
+      <c r="B1755" s="9" t="s">
+        <v>288</v>
+      </c>
+      <c r="C1755" s="9" t="s">
         <v>309</v>
       </c>
-      <c r="D1754" s="4">
-[...37 lines deleted...]
-        <v>314</v>
+      <c r="D1755" s="10">
+        <v>44.18</v>
+      </c>
+      <c r="E1755" s="10">
+        <v>37.184545454545002</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <tableParts count="1">
     <tablePart r:id="rId1"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sivu 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Poliisin keskimääräinen toimintavalmius- ja palvelukykyaika kunnittain 2020 - 11/2025</dc:title>
+  <dc:title>Poliisin keskimääräinen toimintavalmius- ja palvelukykyaika kunnittain 2021 - 02/2026</dc:title>
   <dc:creator>Poliisihallitus</dc:creator>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>