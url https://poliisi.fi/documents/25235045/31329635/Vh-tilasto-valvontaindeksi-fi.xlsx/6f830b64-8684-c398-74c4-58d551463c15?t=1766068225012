--- v0 (2025-12-20)
+++ v1 (2026-04-03)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="24334"/>
   <workbookPr defaultThemeVersion="123820"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\SIIRTO\Poliisi.fi-tilastot\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{24808D38-5594-410A-A7DD-CD09B58E63D7}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{28E44F76-A666-487E-ACD5-2F858E7D87C0}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="38640" windowHeight="21120" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Ohjesivu" sheetId="1" r:id="rId1"/>
     <sheet name="Valvontaindeksi" sheetId="2" r:id="rId2"/>
   </sheets>
   <calcPr calcId="0"/>
   <webPublishing codePage="1252"/>
   <extLst>
     <ext xmlns:xlwcv="http://schemas.microsoft.com/office/spreadsheetml/2024/workbookCompatibilityVersion" uri="{D14903EA-33C4-47F7-8F05-3474C54BE107}">
       <xlwcv:version setVersion="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="336" uniqueCount="322">
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>Valvontaindeksi</t>
   </si>
@@ -80,88 +80,88 @@
     <t>Pahoinpitely, tappelu; painoarvo = 2 (33,3 %)</t>
   </si>
   <si>
     <t>Päihtynyt henkilö / häiriökäyttäytyminen ja ilkivalta / vahingonteko; painoarvo = 1 (16,7 %)</t>
   </si>
   <si>
     <t>Tilastossa esitetään valvontaindeksi koko maan toteumana ja erikseen tapahtuma-alueittain (poliisilaitokset ja kunnat).</t>
   </si>
   <si>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve">Lähde: Poliisin tulostietojärjestelmä PolStat </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>16.12.2025</t>
+      <t>17.3.2026</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
       <t xml:space="preserve"> </t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color rgb="FF06377B"/>
         <rFont val="Arial"/>
         <family val="2"/>
       </rPr>
-      <t>20:10:44</t>
+      <t>20:11:13</t>
     </r>
   </si>
   <si>
-    <t>2020</t>
-[...1 lines deleted...]
-  <si>
     <t>2021</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>2023</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
-    <t>01-11/2025</t>
+    <t>2025</t>
+  </si>
+  <si>
+    <t>01-02/2026</t>
   </si>
   <si>
     <t>KOKO MAA</t>
   </si>
   <si>
     <t>HELSINKI</t>
   </si>
   <si>
     <t>ITÄ-UUSIMAA</t>
   </si>
   <si>
     <t>106 Hyvinkää</t>
   </si>
   <si>
     <t>186 Järvenpää</t>
   </si>
   <si>
     <t>245 Kerava</t>
   </si>
   <si>
     <t>611 Pornainen</t>
   </si>
   <si>
     <t>858 Tuusula</t>
   </si>
@@ -1736,7133 +1736,7133 @@
       </c>
       <c r="B1" s="4" t="s">
         <v>13</v>
       </c>
       <c r="C1" s="4" t="s">
         <v>14</v>
       </c>
       <c r="D1" s="4" t="s">
         <v>15</v>
       </c>
       <c r="E1" s="4" t="s">
         <v>16</v>
       </c>
       <c r="F1" s="4" t="s">
         <v>17</v>
       </c>
       <c r="G1" s="4" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="2" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A2" s="5" t="s">
         <v>19</v>
       </c>
       <c r="B2" s="7">
-        <v>80.277172640508994</v>
+        <v>74.688034124691001</v>
       </c>
       <c r="C2" s="7">
-        <v>74.688034124691001</v>
+        <v>89.775357364740998</v>
       </c>
       <c r="D2" s="9">
-        <v>89.775357364740998</v>
+        <v>101.696808465931</v>
       </c>
       <c r="E2" s="9">
-        <v>101.696808465931</v>
+        <v>107.085126361196</v>
       </c>
       <c r="F2" s="9">
-        <v>107.085126361196</v>
+        <v>133.26925610881901</v>
       </c>
       <c r="G2" s="7">
-        <v>132.81300154216399</v>
+        <v>121.26238594041099</v>
       </c>
     </row>
     <row r="3" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A3" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B3" s="6"/>
       <c r="C3" s="6"/>
       <c r="D3" s="8"/>
       <c r="E3" s="8"/>
       <c r="F3" s="8"/>
       <c r="G3" s="6"/>
     </row>
     <row r="4" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A4" s="11" t="s">
         <v>20</v>
       </c>
       <c r="B4" s="7">
-        <v>202.148075278231</v>
+        <v>137.25144749533899</v>
       </c>
       <c r="C4" s="7">
-        <v>137.25144749533899</v>
+        <v>169.81852809716</v>
       </c>
       <c r="D4" s="9">
-        <v>169.81852809716</v>
+        <v>180.814786665692</v>
       </c>
       <c r="E4" s="9">
-        <v>180.814786665692</v>
+        <v>204.225951778227</v>
       </c>
       <c r="F4" s="9">
-        <v>204.225951778227</v>
+        <v>302.98498265911502</v>
       </c>
       <c r="G4" s="7">
-        <v>302.36252950531298</v>
+        <v>286.35425431717198</v>
       </c>
     </row>
     <row r="5" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B5" s="6"/>
       <c r="C5" s="6"/>
       <c r="D5" s="8"/>
       <c r="E5" s="8"/>
       <c r="F5" s="8"/>
       <c r="G5" s="6"/>
     </row>
     <row r="6" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A6" s="11" t="s">
         <v>21</v>
       </c>
       <c r="B6" s="7">
-        <v>140.50551705790201</v>
+        <v>146.66831627062001</v>
       </c>
       <c r="C6" s="7">
-        <v>146.66831627062001</v>
+        <v>140.83699233854401</v>
       </c>
       <c r="D6" s="9">
-        <v>140.83699233854401</v>
+        <v>122.31338201760001</v>
       </c>
       <c r="E6" s="9">
-        <v>122.31338201760001</v>
+        <v>102.436894757247</v>
       </c>
       <c r="F6" s="9">
-        <v>102.436894757247</v>
+        <v>126.610357808316</v>
       </c>
       <c r="G6" s="7">
-        <v>124.250521987794</v>
+        <v>103.08704075289999</v>
       </c>
     </row>
     <row r="7" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="12" t="s">
         <v>22</v>
       </c>
       <c r="B7" s="13">
-        <v>98.760380147385007</v>
+        <v>131.216129812606</v>
       </c>
       <c r="C7" s="13">
-        <v>131.216129812606</v>
+        <v>146.54619872402199</v>
       </c>
       <c r="D7" s="13">
-        <v>146.54619872402199</v>
+        <v>163.31948722075501</v>
       </c>
       <c r="E7" s="13">
-        <v>163.31948722075501</v>
+        <v>112.04447695766601</v>
       </c>
       <c r="F7" s="13">
-        <v>112.04447695766601</v>
+        <v>177.878333019102</v>
       </c>
       <c r="G7" s="13">
-        <v>176.520029999895</v>
+        <v>123.191967482488</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="12" t="s">
         <v>23</v>
       </c>
       <c r="B8" s="13">
-        <v>212.46876520053999</v>
+        <v>217.69844565500799</v>
       </c>
       <c r="C8" s="13">
-        <v>217.69844565500799</v>
+        <v>179.88115899851999</v>
       </c>
       <c r="D8" s="13">
-        <v>179.88115899851999</v>
+        <v>137.854975103058</v>
       </c>
       <c r="E8" s="13">
-        <v>137.854975103058</v>
+        <v>126.497478007132</v>
       </c>
       <c r="F8" s="13">
-        <v>126.497478007132</v>
+        <v>159.92674767338301</v>
       </c>
       <c r="G8" s="13">
-        <v>154.75944492348501</v>
+        <v>142.36174144541101</v>
       </c>
     </row>
     <row r="9" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A9" s="12" t="s">
         <v>24</v>
       </c>
       <c r="B9" s="13">
-        <v>158.27285664039101</v>
+        <v>149.12892954023701</v>
       </c>
       <c r="C9" s="13">
-        <v>149.12892954023701</v>
+        <v>160.06654888833901</v>
       </c>
       <c r="D9" s="13">
-        <v>160.06654888833901</v>
+        <v>122.066429779233</v>
       </c>
       <c r="E9" s="13">
-        <v>122.066429779233</v>
+        <v>67.302181156572999</v>
       </c>
       <c r="F9" s="13">
-        <v>67.302181156572999</v>
+        <v>76.788040903574995</v>
       </c>
       <c r="G9" s="13">
-        <v>78.579407620203995</v>
+        <v>59.868648200096999</v>
       </c>
     </row>
     <row r="10" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="12" t="s">
         <v>25</v>
       </c>
       <c r="B10" s="13">
-        <v>71.728829114017003</v>
+        <v>68.418905689453993</v>
       </c>
       <c r="C10" s="13">
-        <v>68.418905689453993</v>
+        <v>52.394799599971002</v>
       </c>
       <c r="D10" s="13">
-        <v>52.394799599971002</v>
+        <v>61.046066152218003</v>
       </c>
       <c r="E10" s="13">
-        <v>61.046066152218003</v>
+        <v>53.477636520190003</v>
       </c>
       <c r="F10" s="13">
-        <v>53.477636520190003</v>
+        <v>47.676893190820003</v>
       </c>
       <c r="G10" s="13">
-        <v>49.468532090262002</v>
+        <v>62.929946918157</v>
       </c>
     </row>
     <row r="11" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A11" s="12" t="s">
         <v>26</v>
       </c>
       <c r="B11" s="13">
-        <v>45.591368639243001</v>
+        <v>34.422802328518998</v>
       </c>
       <c r="C11" s="13">
-        <v>34.422802328518998</v>
+        <v>39.260579042045997</v>
       </c>
       <c r="D11" s="13">
-        <v>39.260579042045997</v>
+        <v>30.830981092068001</v>
       </c>
       <c r="E11" s="13">
-        <v>30.830981092068001</v>
+        <v>21.298949370420999</v>
       </c>
       <c r="F11" s="13">
-        <v>21.298949370420999</v>
+        <v>49.176014608331997</v>
       </c>
       <c r="G11" s="13">
-        <v>47.223823620582998</v>
+        <v>38.538323595625002</v>
       </c>
     </row>
     <row r="12" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A12" s="12" t="s">
         <v>27</v>
       </c>
       <c r="B12" s="13">
-        <v>228.504967639358</v>
+        <v>249.255215938861</v>
       </c>
       <c r="C12" s="13">
-        <v>249.255215938861</v>
+        <v>248.734544927999</v>
       </c>
       <c r="D12" s="13">
-        <v>248.734544927999</v>
+        <v>241.08289941607799</v>
       </c>
       <c r="E12" s="13">
-        <v>241.08289941607799</v>
+        <v>273.84324767988301</v>
       </c>
       <c r="F12" s="13">
-        <v>273.84324767988301</v>
+        <v>290.37896202247299</v>
       </c>
       <c r="G12" s="13">
-        <v>298.60131713190202</v>
+        <v>128.52839302634001</v>
       </c>
     </row>
     <row r="13" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="12" t="s">
         <v>28</v>
       </c>
       <c r="B13" s="13">
-        <v>162.64873165875801</v>
+        <v>153.064822857683</v>
       </c>
       <c r="C13" s="13">
-        <v>153.064822857683</v>
+        <v>159.790439138247</v>
       </c>
       <c r="D13" s="13">
-        <v>159.790439138247</v>
+        <v>152.50015729536599</v>
       </c>
       <c r="E13" s="13">
-        <v>152.50015729536599</v>
+        <v>105.896104742578</v>
       </c>
       <c r="F13" s="13">
-        <v>105.896104742578</v>
+        <v>167.211618704676</v>
       </c>
       <c r="G13" s="13">
-        <v>169.30706058145699</v>
+        <v>198.142430096401</v>
       </c>
     </row>
     <row r="14" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="12" t="s">
         <v>29</v>
       </c>
       <c r="B14" s="13">
-        <v>45.510683781182998</v>
+        <v>50.808200046338001</v>
       </c>
       <c r="C14" s="13">
-        <v>50.808200046338001</v>
+        <v>61.195359029152002</v>
       </c>
       <c r="D14" s="13">
-        <v>61.195359029152002</v>
+        <v>63.740516038542999</v>
       </c>
       <c r="E14" s="13">
-        <v>63.740516038542999</v>
+        <v>52.538800104718</v>
       </c>
       <c r="F14" s="13">
-        <v>52.538800104718</v>
+        <v>66.232489925443005</v>
       </c>
       <c r="G14" s="13">
-        <v>67.734437121229007</v>
+        <v>31.336864844644001</v>
       </c>
     </row>
     <row r="15" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="12" t="s">
         <v>30</v>
       </c>
       <c r="B15" s="13">
-        <v>46.973649945542</v>
+        <v>78.747104427815998</v>
       </c>
       <c r="C15" s="13">
-        <v>78.747104427815998</v>
+        <v>62.426884261551002</v>
       </c>
       <c r="D15" s="13">
-        <v>62.426884261551002</v>
+        <v>70.414166551929995</v>
       </c>
       <c r="E15" s="13">
-        <v>70.414166551929995</v>
+        <v>42.038977631007</v>
       </c>
       <c r="F15" s="13">
-        <v>42.038977631007</v>
+        <v>66.297465251949006</v>
       </c>
       <c r="G15" s="13">
-        <v>65.056612939211007</v>
+        <v>45.363641805183001</v>
       </c>
     </row>
     <row r="16" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="12" t="s">
         <v>31</v>
       </c>
       <c r="B16" s="13">
-        <v>116.754054176205</v>
+        <v>101.927057737857</v>
       </c>
       <c r="C16" s="13">
-        <v>101.927057737857</v>
+        <v>87.072832627479997</v>
       </c>
       <c r="D16" s="13">
-        <v>87.072832627479997</v>
+        <v>94.677515725213993</v>
       </c>
       <c r="E16" s="13">
-        <v>94.677515725213993</v>
+        <v>92.147358120310997</v>
       </c>
       <c r="F16" s="13">
-        <v>92.147358120310997</v>
+        <v>103.17264997914199</v>
       </c>
       <c r="G16" s="13">
-        <v>100.347550034478</v>
+        <v>119.332221662622</v>
       </c>
     </row>
     <row r="17" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="12" t="s">
         <v>32</v>
       </c>
       <c r="B17" s="13">
-        <v>347.06695868444001</v>
+        <v>339.626668488522</v>
       </c>
       <c r="C17" s="13">
-        <v>339.626668488522</v>
+        <v>353.37837330079202</v>
       </c>
       <c r="D17" s="13">
-        <v>353.37837330079202</v>
+        <v>239.25284566065801</v>
       </c>
       <c r="E17" s="13">
-        <v>239.25284566065801</v>
+        <v>205.63571392203701</v>
       </c>
       <c r="F17" s="13">
-        <v>205.63571392203701</v>
+        <v>220.63771137064401</v>
       </c>
       <c r="G17" s="13">
-        <v>233.173944971249</v>
+        <v>124.108712645987</v>
       </c>
     </row>
     <row r="18" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A18" s="12" t="s">
         <v>33</v>
       </c>
       <c r="B18" s="13">
-        <v>90.340090962022003</v>
+        <v>94.842426106180994</v>
       </c>
       <c r="C18" s="13">
-        <v>94.842426106180994</v>
+        <v>129.425026401434</v>
       </c>
       <c r="D18" s="13">
-        <v>129.425026401434</v>
+        <v>103.18483626819599</v>
       </c>
       <c r="E18" s="13">
-        <v>103.18483626819599</v>
+        <v>111.795656671953</v>
       </c>
       <c r="F18" s="13">
-        <v>111.795656671953</v>
+        <v>143.106025592961</v>
       </c>
       <c r="G18" s="13">
-        <v>144.56712798693999</v>
+        <v>92.720846238920998</v>
       </c>
     </row>
     <row r="19" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A19" s="12" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="13">
-        <v>192.43785766967599</v>
+        <v>223.938475004846</v>
       </c>
       <c r="C19" s="13">
-        <v>223.938475004846</v>
+        <v>150.166169630101</v>
       </c>
       <c r="D19" s="13">
-        <v>150.166169630101</v>
+        <v>115.180028282967</v>
       </c>
       <c r="E19" s="13">
-        <v>115.180028282967</v>
+        <v>97.384573791559006</v>
       </c>
       <c r="F19" s="13">
-        <v>97.384573791559006</v>
+        <v>192.087679370373</v>
       </c>
       <c r="G19" s="13">
-        <v>191.45788608278301</v>
+        <v>0</v>
       </c>
     </row>
     <row r="20" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A20" s="12" t="s">
         <v>35</v>
       </c>
       <c r="B20" s="13">
-        <v>84.787021361231993</v>
+        <v>93.157091399696995</v>
       </c>
       <c r="C20" s="13">
-        <v>93.157091399696995</v>
+        <v>82.383638236929002</v>
       </c>
       <c r="D20" s="13">
-        <v>82.383638236929002</v>
+        <v>77.874181460241999</v>
       </c>
       <c r="E20" s="13">
-        <v>77.874181460241999</v>
+        <v>61.318277531149</v>
       </c>
       <c r="F20" s="13">
-        <v>61.318277531149</v>
+        <v>68.042890090612005</v>
       </c>
       <c r="G20" s="13">
-        <v>67.345418027964996</v>
+        <v>45.590622778261</v>
       </c>
     </row>
     <row r="21" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A21" s="12" t="s">
         <v>36</v>
       </c>
       <c r="B21" s="13">
-        <v>187.231083355957</v>
+        <v>190.14857400201799</v>
       </c>
       <c r="C21" s="13">
-        <v>190.14857400201799</v>
+        <v>174.42645388486201</v>
       </c>
       <c r="D21" s="13">
-        <v>174.42645388486201</v>
+        <v>147.37780399799101</v>
       </c>
       <c r="E21" s="13">
-        <v>147.37780399799101</v>
+        <v>130.650260704727</v>
       </c>
       <c r="F21" s="13">
-        <v>130.650260704727</v>
+        <v>146.21388375991</v>
       </c>
       <c r="G21" s="13">
-        <v>141.48471458223301</v>
+        <v>128.53595070646</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A22" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B22" s="6"/>
       <c r="C22" s="6"/>
       <c r="D22" s="8"/>
       <c r="E22" s="8"/>
       <c r="F22" s="8"/>
       <c r="G22" s="6"/>
     </row>
     <row r="23" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A23" s="11" t="s">
         <v>37</v>
       </c>
       <c r="B23" s="7">
-        <v>64.335825064106999</v>
+        <v>83.948735549378995</v>
       </c>
       <c r="C23" s="7">
-        <v>83.948735549378995</v>
+        <v>118.31349863914301</v>
       </c>
       <c r="D23" s="9">
-        <v>118.31349863914301</v>
+        <v>108.170036970884</v>
       </c>
       <c r="E23" s="9">
-        <v>108.170036970884</v>
+        <v>115.145351360259</v>
       </c>
       <c r="F23" s="9">
-        <v>115.145351360259</v>
+        <v>146.43178539124901</v>
       </c>
       <c r="G23" s="7">
-        <v>147.04666065161501</v>
+        <v>134.17886166896099</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A24" s="12" t="s">
         <v>38</v>
       </c>
       <c r="B24" s="14">
-        <v>30.166643059169999</v>
+        <v>45.614725249753</v>
       </c>
       <c r="C24" s="14">
-        <v>45.614725249753</v>
+        <v>83.177065724203999</v>
       </c>
       <c r="D24" s="13">
-        <v>83.177065724203999</v>
+        <v>103.255543177089</v>
       </c>
       <c r="E24" s="13">
-        <v>103.255543177089</v>
+        <v>92.026684237704004</v>
       </c>
       <c r="F24" s="13">
-        <v>92.026684237704004</v>
+        <v>89.038252402812006</v>
       </c>
       <c r="G24" s="14">
-        <v>91.935970358863997</v>
+        <v>73.330071610440001</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="12" t="s">
         <v>39</v>
       </c>
       <c r="B25" s="14">
-        <v>3.1132996934610002</v>
+        <v>6.1899331164440001</v>
       </c>
       <c r="C25" s="14">
-        <v>6.1899331164440001</v>
+        <v>3.1506253573610001</v>
       </c>
       <c r="D25" s="13">
-        <v>3.1506253573610001</v>
+        <v>31.994273403758999</v>
       </c>
       <c r="E25" s="13">
-        <v>31.994273403758999</v>
+        <v>16.499422176823</v>
       </c>
       <c r="F25" s="13">
-        <v>16.499422176823</v>
+        <v>16.673374053046999</v>
       </c>
       <c r="G25" s="14">
-        <v>18.189135330595999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="12" t="s">
         <v>40</v>
       </c>
       <c r="B26" s="14">
-        <v>14.876545592174001</v>
+        <v>18.562275240081998</v>
       </c>
       <c r="C26" s="14">
-        <v>18.562275240081998</v>
+        <v>22.821306042469001</v>
       </c>
       <c r="D26" s="13">
-        <v>22.821306042469001</v>
+        <v>24.835411931978001</v>
       </c>
       <c r="E26" s="13">
-        <v>24.835411931978001</v>
+        <v>27.477736176689</v>
       </c>
       <c r="F26" s="13">
-        <v>27.477736176689</v>
+        <v>26.548275485645998</v>
       </c>
       <c r="G26" s="14">
-        <v>24.506100448289001</v>
+        <v>49.012200896578001</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="12" t="s">
         <v>41</v>
       </c>
       <c r="B27" s="14">
-        <v>70.944431998704005</v>
+        <v>100.771129831721</v>
       </c>
       <c r="C27" s="14">
-        <v>100.771129831721</v>
+        <v>172.32094534879701</v>
       </c>
       <c r="D27" s="13">
-        <v>172.32094534879701</v>
+        <v>98.733376166107007</v>
       </c>
       <c r="E27" s="13">
-        <v>98.733376166107007</v>
+        <v>101.20223565991201</v>
       </c>
       <c r="F27" s="13">
-        <v>101.20223565991201</v>
+        <v>145.820441056882</v>
       </c>
       <c r="G27" s="14">
-        <v>149.938612619286</v>
+        <v>121.690233842014</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A28" s="12" t="s">
         <v>42</v>
       </c>
       <c r="B28" s="14">
-        <v>14.655000077969</v>
+        <v>37.039197129935999</v>
       </c>
       <c r="C28" s="14">
-        <v>37.039197129935999</v>
+        <v>45.460494737433997</v>
       </c>
       <c r="D28" s="13">
-        <v>45.460494737433997</v>
+        <v>18.237847100185</v>
       </c>
       <c r="E28" s="13">
-        <v>18.237847100185</v>
+        <v>30.456285663639999</v>
       </c>
       <c r="F28" s="13">
-        <v>30.456285663639999</v>
+        <v>24.201198965966999</v>
       </c>
       <c r="G28" s="14">
-        <v>26.401307962872998</v>
+        <v>48.402397931934999</v>
       </c>
     </row>
     <row r="29" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A29" s="12" t="s">
         <v>43</v>
       </c>
       <c r="B29" s="14">
-        <v>78.816982833772997</v>
+        <v>44.104749122126996</v>
       </c>
       <c r="C29" s="14">
-        <v>44.104749122126996</v>
+        <v>57.963558684840002</v>
       </c>
       <c r="D29" s="13">
-        <v>57.963558684840002</v>
+        <v>37.218143864765999</v>
       </c>
       <c r="E29" s="13">
-        <v>37.218143864765999</v>
+        <v>19.067933808570999</v>
       </c>
       <c r="F29" s="13">
-        <v>19.067933808570999</v>
+        <v>38.440143156641</v>
       </c>
       <c r="G29" s="14">
-        <v>35.644496381613003</v>
+        <v>69.192257681954999</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="12" t="s">
         <v>44</v>
       </c>
       <c r="B30" s="14">
-        <v>4.6306748344080004</v>
+        <v>8.1181534079350008</v>
       </c>
       <c r="C30" s="14">
-        <v>8.1181534079350008</v>
+        <v>91.345853063654005</v>
       </c>
       <c r="D30" s="13">
-        <v>91.345853063654005</v>
+        <v>21.386394860016999</v>
       </c>
       <c r="E30" s="13">
-        <v>21.386394860016999</v>
+        <v>18.118690903726002</v>
       </c>
       <c r="F30" s="13">
-        <v>18.118690903726002</v>
+        <v>29.207967271657999</v>
       </c>
       <c r="G30" s="14">
-        <v>29.198128583117999</v>
+        <v>50.653984036159002</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="12" t="s">
         <v>45</v>
       </c>
       <c r="B31" s="14">
-        <v>92.621905994117</v>
+        <v>130.02268535664001</v>
       </c>
       <c r="C31" s="14">
-        <v>130.02268535664001</v>
+        <v>144.41708348707499</v>
       </c>
       <c r="D31" s="13">
-        <v>144.41708348707499</v>
+        <v>132.05168411710099</v>
       </c>
       <c r="E31" s="13">
-        <v>132.05168411710099</v>
+        <v>120.489388230074</v>
       </c>
       <c r="F31" s="13">
-        <v>120.489388230074</v>
+        <v>148.598362543782</v>
       </c>
       <c r="G31" s="14">
-        <v>147.83142322187501</v>
+        <v>118.23440450317401</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="12" t="s">
         <v>46</v>
       </c>
       <c r="B32" s="14">
-        <v>24.745281260056998</v>
+        <v>34.870456938940002</v>
       </c>
       <c r="C32" s="14">
-        <v>34.870456938940002</v>
+        <v>28.034865205325001</v>
       </c>
       <c r="D32" s="13">
-        <v>28.034865205325001</v>
+        <v>28.045822744978999</v>
       </c>
       <c r="E32" s="13">
-        <v>28.045822744978999</v>
+        <v>27.394578625510999</v>
       </c>
       <c r="F32" s="13">
-        <v>27.394578625510999</v>
+        <v>34.374171365407001</v>
       </c>
       <c r="G32" s="14">
-        <v>36.237952438815</v>
+        <v>20.808869336863999</v>
       </c>
     </row>
     <row r="33" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="12" t="s">
         <v>47</v>
       </c>
       <c r="B33" s="14">
-        <v>83.305273445565007</v>
+        <v>93.922994286885</v>
       </c>
       <c r="C33" s="14">
-        <v>93.922994286885</v>
+        <v>115.204315911783</v>
       </c>
       <c r="D33" s="13">
-        <v>115.204315911783</v>
+        <v>131.90307124341101</v>
       </c>
       <c r="E33" s="13">
-        <v>131.90307124341101</v>
+        <v>180.60899297061701</v>
       </c>
       <c r="F33" s="13">
-        <v>180.60899297061701</v>
+        <v>228.91349194234601</v>
       </c>
       <c r="G33" s="14">
-        <v>226.19837280257499</v>
+        <v>216.01775257836599</v>
       </c>
     </row>
     <row r="34" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="12" t="s">
         <v>48</v>
       </c>
       <c r="B34" s="14">
-        <v>51.564363479504003</v>
+        <v>75.040479898727</v>
       </c>
       <c r="C34" s="14">
-        <v>75.040479898727</v>
+        <v>130.64822134373</v>
       </c>
       <c r="D34" s="13">
-        <v>130.64822134373</v>
+        <v>113.65634776527899</v>
       </c>
       <c r="E34" s="13">
-        <v>113.65634776527899</v>
+        <v>97.932560525293994</v>
       </c>
       <c r="F34" s="13">
-        <v>97.932560525293994</v>
+        <v>129.629729900238</v>
       </c>
       <c r="G34" s="14">
-        <v>132.89866296214601</v>
+        <v>122.567932972939</v>
       </c>
     </row>
     <row r="35" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A35" s="12" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="14">
-        <v>11.675659772653001</v>
+        <v>13.653772845921001</v>
       </c>
       <c r="C35" s="14">
-        <v>13.653772845921001</v>
+        <v>25.765570071945</v>
       </c>
       <c r="D35" s="13">
-        <v>25.765570071945</v>
+        <v>18.029306228976999</v>
       </c>
       <c r="E35" s="13">
-        <v>18.029306228976999</v>
+        <v>12.120330253163001</v>
       </c>
       <c r="F35" s="13">
-        <v>12.120330253163001</v>
+        <v>28.23002239002</v>
       </c>
       <c r="G35" s="14">
-        <v>30.796388061839998</v>
+        <v>48.702541501653997</v>
       </c>
     </row>
     <row r="36" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A36" s="12" t="s">
         <v>50</v>
       </c>
       <c r="B36" s="14">
-        <v>32.313223502648</v>
+        <v>29.044173437055001</v>
       </c>
       <c r="C36" s="14">
-        <v>29.044173437055001</v>
+        <v>46.415846068827001</v>
       </c>
       <c r="D36" s="13">
-        <v>46.415846068827001</v>
+        <v>28.537951231347002</v>
       </c>
       <c r="E36" s="13">
-        <v>28.537951231347002</v>
+        <v>27.501618859072</v>
       </c>
       <c r="F36" s="13">
-        <v>27.501618859072</v>
+        <v>37.145280142552998</v>
       </c>
       <c r="G36" s="14">
-        <v>36.180467671317999</v>
+        <v>31.838811550759999</v>
       </c>
     </row>
     <row r="37" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A37" s="12" t="s">
         <v>51</v>
       </c>
       <c r="B37" s="14">
-        <v>17.089558175461999</v>
+        <v>34.456851272479</v>
       </c>
       <c r="C37" s="14">
-        <v>34.456851272479</v>
+        <v>52.872573639942999</v>
       </c>
       <c r="D37" s="13">
-        <v>52.872573639942999</v>
+        <v>17.756134922478001</v>
       </c>
       <c r="E37" s="13">
-        <v>17.756134922478001</v>
+        <v>25.008499312552001</v>
       </c>
       <c r="F37" s="13">
-        <v>25.008499312552001</v>
+        <v>21.761847669104998</v>
       </c>
       <c r="G37" s="14">
-        <v>23.740197457204999</v>
+        <v>76.166466841867006</v>
       </c>
     </row>
     <row r="38" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A38" s="12" t="s">
         <v>52</v>
       </c>
       <c r="B38" s="14">
-        <v>27.919286020162001</v>
+        <v>23.071124294659999</v>
       </c>
       <c r="C38" s="14">
-        <v>23.071124294659999</v>
+        <v>62.575229948547999</v>
       </c>
       <c r="D38" s="13">
-        <v>62.575229948547999</v>
+        <v>16.485669642436001</v>
       </c>
       <c r="E38" s="13">
-        <v>16.485669642436001</v>
+        <v>26.139917082050001</v>
       </c>
       <c r="F38" s="13">
-        <v>26.139917082050001</v>
+        <v>41.511339972812003</v>
       </c>
       <c r="G38" s="14">
-        <v>43.912822450577004</v>
+        <v>45.285098152158</v>
       </c>
     </row>
     <row r="39" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A39" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B39" s="6"/>
       <c r="C39" s="6"/>
       <c r="D39" s="8"/>
       <c r="E39" s="8"/>
       <c r="F39" s="8"/>
       <c r="G39" s="6"/>
     </row>
     <row r="40" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A40" s="11" t="s">
         <v>53</v>
       </c>
       <c r="B40" s="7">
-        <v>38.490678949896001</v>
+        <v>34.559277172736003</v>
       </c>
       <c r="C40" s="7">
-        <v>34.559277172736003</v>
+        <v>29.930871056306</v>
       </c>
       <c r="D40" s="9">
-        <v>29.930871056306</v>
+        <v>41.590726267017999</v>
       </c>
       <c r="E40" s="9">
-        <v>41.590726267017999</v>
+        <v>46.189933673958002</v>
       </c>
       <c r="F40" s="9">
-        <v>46.189933673958002</v>
+        <v>62.831263570851</v>
       </c>
       <c r="G40" s="7">
-        <v>63.184931898115003</v>
+        <v>66.993416493769004</v>
       </c>
     </row>
     <row r="41" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A41" s="12" t="s">
         <v>54</v>
       </c>
       <c r="B41" s="14">
-        <v>27.443152809352998</v>
+        <v>28.562976067447</v>
       </c>
       <c r="C41" s="14">
-        <v>28.562976067447</v>
+        <v>25.221602292589999</v>
       </c>
       <c r="D41" s="13">
-        <v>25.221602292589999</v>
+        <v>30.99797691889</v>
       </c>
       <c r="E41" s="13">
-        <v>30.99797691889</v>
+        <v>37.783679889486002</v>
       </c>
       <c r="F41" s="13">
-        <v>37.783679889486002</v>
+        <v>53.425103636658001</v>
       </c>
       <c r="G41" s="14">
-        <v>54.009455033329999</v>
+        <v>57.928202119392999</v>
       </c>
     </row>
     <row r="42" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A42" s="12" t="s">
         <v>55</v>
       </c>
       <c r="B42" s="14">
-        <v>31.488408741364999</v>
+        <v>5.9966805493289996</v>
       </c>
       <c r="C42" s="14">
-        <v>5.9966805493289996</v>
+        <v>5.3148150346580003</v>
       </c>
       <c r="D42" s="13">
-        <v>5.3148150346580003</v>
+        <v>22.888243786960999</v>
       </c>
       <c r="E42" s="13">
-        <v>22.888243786960999</v>
+        <v>7.995216960884</v>
       </c>
       <c r="F42" s="13">
-        <v>7.995216960884</v>
+        <v>14.560799036069</v>
       </c>
       <c r="G42" s="14">
-        <v>12.808833054239001</v>
+        <v>13.532969934479</v>
       </c>
     </row>
     <row r="43" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A43" s="12" t="s">
         <v>56</v>
       </c>
       <c r="B43" s="14">
-        <v>191.869641936481</v>
+        <v>372.23851469070098</v>
       </c>
       <c r="C43" s="14">
-        <v>372.23851469070098</v>
+        <v>225.52090443658901</v>
       </c>
       <c r="D43" s="13">
-        <v>225.52090443658901</v>
+        <v>337.35152687851303</v>
       </c>
       <c r="E43" s="13">
-        <v>337.35152687851303</v>
+        <v>126.36903017636899</v>
       </c>
       <c r="F43" s="13">
-        <v>126.36903017636899</v>
+        <v>153.20374154797301</v>
       </c>
       <c r="G43" s="14">
-        <v>158.12372388245899</v>
+        <v>134.71542011008401</v>
       </c>
     </row>
     <row r="44" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A44" s="12" t="s">
         <v>57</v>
       </c>
       <c r="B44" s="14">
-        <v>31.344915982537</v>
+        <v>25.100948707543999</v>
       </c>
       <c r="C44" s="14">
-        <v>25.100948707543999</v>
+        <v>20.844317884940999</v>
       </c>
       <c r="D44" s="13">
-        <v>20.844317884940999</v>
+        <v>34.256337006556997</v>
       </c>
       <c r="E44" s="13">
-        <v>34.256337006556997</v>
+        <v>44.167946164226997</v>
       </c>
       <c r="F44" s="13">
-        <v>44.167946164226997</v>
+        <v>68.621352095350005</v>
       </c>
       <c r="G44" s="14">
-        <v>70.836732714828003</v>
+        <v>49.082294608860003</v>
       </c>
     </row>
     <row r="45" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A45" s="12" t="s">
         <v>58</v>
       </c>
       <c r="B45" s="14">
-        <v>1.714944146233</v>
+        <v>8.9856589852509998</v>
       </c>
       <c r="C45" s="14">
-        <v>8.9856589852509998</v>
+        <v>5.3487722265539999</v>
       </c>
       <c r="D45" s="13">
-        <v>5.3487722265539999</v>
+        <v>12.854286978882</v>
       </c>
       <c r="E45" s="13">
-        <v>12.854286978882</v>
+        <v>19.549347980355002</v>
       </c>
       <c r="F45" s="13">
-        <v>19.549347980355002</v>
+        <v>31.713892656801001</v>
       </c>
       <c r="G45" s="14">
-        <v>33.576757190715</v>
+        <v>16.833574175616</v>
       </c>
     </row>
     <row r="46" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A46" s="12" t="s">
         <v>59</v>
       </c>
       <c r="B46" s="14">
-        <v>15.276450847165</v>
+        <v>35.121728448760003</v>
       </c>
       <c r="C46" s="14">
-        <v>35.121728448760003</v>
+        <v>37.866334247771</v>
       </c>
       <c r="D46" s="13">
-        <v>37.866334247771</v>
+        <v>25.98772830507</v>
       </c>
       <c r="E46" s="13">
-        <v>25.98772830507</v>
+        <v>71.645275007311</v>
       </c>
       <c r="F46" s="13">
-        <v>71.645275007311</v>
+        <v>87.790804174350001</v>
       </c>
       <c r="G46" s="14">
-        <v>90.673296139480996</v>
+        <v>61.285827952555003</v>
       </c>
     </row>
     <row r="47" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A47" s="12" t="s">
         <v>60</v>
       </c>
       <c r="B47" s="14">
-        <v>62.262709255714</v>
+        <v>30.763195393798998</v>
       </c>
       <c r="C47" s="14">
-        <v>30.763195393798998</v>
+        <v>37.115020979786003</v>
       </c>
       <c r="D47" s="13">
-        <v>37.115020979786003</v>
+        <v>48.389685452900999</v>
       </c>
       <c r="E47" s="13">
-        <v>48.389685452900999</v>
+        <v>90.058791085490995</v>
       </c>
       <c r="F47" s="13">
-        <v>90.058791085490995</v>
+        <v>90.609398236988994</v>
       </c>
       <c r="G47" s="14">
-        <v>89.305596774449995</v>
+        <v>118.12774391829601</v>
       </c>
     </row>
     <row r="48" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A48" s="12" t="s">
         <v>61</v>
       </c>
       <c r="B48" s="14">
-        <v>31.806849575518001</v>
+        <v>25.429109752654</v>
       </c>
       <c r="C48" s="14">
-        <v>25.429109752654</v>
+        <v>10.634853130617</v>
       </c>
       <c r="D48" s="13">
-        <v>10.634853130617</v>
+        <v>33.439646339440003</v>
       </c>
       <c r="E48" s="13">
-        <v>33.439646339440003</v>
+        <v>31.345606618969999</v>
       </c>
       <c r="F48" s="13">
-        <v>31.345606618969999</v>
+        <v>72.321253889098003</v>
       </c>
       <c r="G48" s="14">
-        <v>69.079723039029005</v>
+        <v>87.715036590677002</v>
       </c>
     </row>
     <row r="49" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A49" s="12" t="s">
         <v>62</v>
       </c>
       <c r="B49" s="14">
-        <v>4.198544092383</v>
+        <v>10.768980204122</v>
       </c>
       <c r="C49" s="14">
-        <v>10.768980204122</v>
+        <v>8.6402354279970002</v>
       </c>
       <c r="D49" s="13">
-        <v>8.6402354279970002</v>
+        <v>16.107162511401</v>
       </c>
       <c r="E49" s="13">
-        <v>16.107162511401</v>
+        <v>75.214709503901005</v>
       </c>
       <c r="F49" s="13">
-        <v>75.214709503901005</v>
+        <v>90.969787137080004</v>
       </c>
       <c r="G49" s="14">
-        <v>95.737187746402995</v>
+        <v>32.10698369544</v>
       </c>
     </row>
     <row r="50" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A50" s="12" t="s">
         <v>63</v>
       </c>
       <c r="B50" s="14">
-        <v>111.48272314828399</v>
+        <v>50.153121362872</v>
       </c>
       <c r="C50" s="14">
-        <v>50.153121362872</v>
+        <v>62.420081601046</v>
       </c>
       <c r="D50" s="13">
-        <v>62.420081601046</v>
+        <v>106.872909664933</v>
       </c>
       <c r="E50" s="13">
-        <v>106.872909664933</v>
+        <v>72.319425118010997</v>
       </c>
       <c r="F50" s="13">
-        <v>72.319425118010997</v>
+        <v>94.782333105667007</v>
       </c>
       <c r="G50" s="14">
-        <v>93.642453489725</v>
+        <v>114.90559688438201</v>
       </c>
     </row>
     <row r="51" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A51" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B51" s="6"/>
       <c r="C51" s="6"/>
       <c r="D51" s="8"/>
       <c r="E51" s="8"/>
       <c r="F51" s="8"/>
       <c r="G51" s="6"/>
     </row>
     <row r="52" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A52" s="11" t="s">
         <v>64</v>
       </c>
       <c r="B52" s="7">
-        <v>74.458535043121003</v>
+        <v>54.619888623812997</v>
       </c>
       <c r="C52" s="7">
-        <v>54.619888623812997</v>
+        <v>75.746865564385004</v>
       </c>
       <c r="D52" s="9">
-        <v>75.746865564385004</v>
+        <v>81.342078570458</v>
       </c>
       <c r="E52" s="9">
-        <v>81.342078570458</v>
+        <v>90.192322823864998</v>
       </c>
       <c r="F52" s="9">
-        <v>90.192322823864998</v>
+        <v>137.56668375450599</v>
       </c>
       <c r="G52" s="7">
-        <v>138.87413418371801</v>
+        <v>126.696592896875</v>
       </c>
     </row>
     <row r="53" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A53" s="12" t="s">
         <v>65</v>
       </c>
       <c r="B53" s="14">
-        <v>88.337274872859993</v>
+        <v>73.227596596420995</v>
       </c>
       <c r="C53" s="14">
-        <v>73.227596596420995</v>
+        <v>99.567233211303005</v>
       </c>
       <c r="D53" s="13">
-        <v>99.567233211303005</v>
+        <v>145.58627253520899</v>
       </c>
       <c r="E53" s="13">
-        <v>145.58627253520899</v>
+        <v>169.40734884459999</v>
       </c>
       <c r="F53" s="13">
-        <v>169.40734884459999</v>
+        <v>232.08687671356401</v>
       </c>
       <c r="G53" s="14">
-        <v>238.394022488541</v>
+        <v>113.11764961886701</v>
       </c>
     </row>
     <row r="54" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A54" s="12" t="s">
         <v>66</v>
       </c>
       <c r="B54" s="14">
-        <v>10.119563571484999</v>
+        <v>15.013550422599</v>
       </c>
       <c r="C54" s="14">
-        <v>15.013550422599</v>
+        <v>8.0074758043749998</v>
       </c>
       <c r="D54" s="13">
-        <v>8.0074758043749998</v>
+        <v>34.305277471982002</v>
       </c>
       <c r="E54" s="13">
-        <v>34.305277471982002</v>
+        <v>73.457756861407006</v>
       </c>
       <c r="F54" s="13">
-        <v>73.457756861407006</v>
+        <v>99.393653823934997</v>
       </c>
       <c r="G54" s="14">
-        <v>96.381724920178996</v>
+        <v>82.828044853278996</v>
       </c>
     </row>
     <row r="55" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A55" s="12" t="s">
         <v>67</v>
       </c>
       <c r="B55" s="14">
-        <v>7.3852765454959997</v>
+        <v>61.562009541174</v>
       </c>
       <c r="C55" s="14">
-        <v>61.562009541174</v>
+        <v>19.376045656251002</v>
       </c>
       <c r="D55" s="13">
-        <v>19.376045656251002</v>
+        <v>43.924022951379001</v>
       </c>
       <c r="E55" s="13">
-        <v>43.924022951379001</v>
+        <v>51.433034261396003</v>
       </c>
       <c r="F55" s="13">
-        <v>51.433034261396003</v>
+        <v>73.831356284156996</v>
       </c>
       <c r="G55" s="14">
-        <v>75.339519609036998</v>
+        <v>64.396754674294002</v>
       </c>
     </row>
     <row r="56" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A56" s="12" t="s">
         <v>68</v>
       </c>
       <c r="B56" s="14">
-        <v>5.5966619952850003</v>
+        <v>18.003633337774001</v>
       </c>
       <c r="C56" s="14">
-        <v>18.003633337774001</v>
+        <v>13.478688417826</v>
       </c>
       <c r="D56" s="13">
-        <v>13.478688417826</v>
+        <v>16.717767991648</v>
       </c>
       <c r="E56" s="13">
-        <v>16.717767991648</v>
+        <v>26.447816291260001</v>
       </c>
       <c r="F56" s="13">
-        <v>26.447816291260001</v>
+        <v>60.207228129617</v>
       </c>
       <c r="G56" s="14">
-        <v>59.191950854353003</v>
+        <v>35.687639078757996</v>
       </c>
     </row>
     <row r="57" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A57" s="12" t="s">
         <v>69</v>
       </c>
       <c r="B57" s="14">
-        <v>2.467519219273</v>
+        <v>29.981318223468001</v>
       </c>
       <c r="C57" s="14">
-        <v>29.981318223468001</v>
+        <v>30.177273763212</v>
       </c>
       <c r="D57" s="13">
-        <v>30.177273763212</v>
+        <v>54.273289291879998</v>
       </c>
       <c r="E57" s="13">
-        <v>54.273289291879998</v>
+        <v>39.293594454636001</v>
       </c>
       <c r="F57" s="13">
-        <v>39.293594454636001</v>
+        <v>147.63258628476899</v>
       </c>
       <c r="G57" s="14">
-        <v>149.549892600156</v>
+        <v>79.088885509696993</v>
       </c>
     </row>
     <row r="58" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A58" s="12" t="s">
         <v>70</v>
       </c>
       <c r="B58" s="14">
-        <v>55.734644345469</v>
+        <v>37.018364603728998</v>
       </c>
       <c r="C58" s="14">
-        <v>37.018364603728998</v>
+        <v>24.068348415449002</v>
       </c>
       <c r="D58" s="13">
-        <v>24.068348415449002</v>
+        <v>28.800973044660001</v>
       </c>
       <c r="E58" s="13">
-        <v>28.800973044660001</v>
+        <v>63.756183018488002</v>
       </c>
       <c r="F58" s="13">
-        <v>63.756183018488002</v>
+        <v>114.13717929379</v>
       </c>
       <c r="G58" s="14">
-        <v>119.431111543038</v>
+        <v>97.831867966104994</v>
       </c>
     </row>
     <row r="59" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A59" s="12" t="s">
         <v>71</v>
       </c>
       <c r="B59" s="14">
-        <v>82.904999593392006</v>
+        <v>61.698394366693002</v>
       </c>
       <c r="C59" s="14">
-        <v>61.698394366693002</v>
+        <v>51.495788258384998</v>
       </c>
       <c r="D59" s="13">
-        <v>51.495788258384998</v>
+        <v>64.643112092305003</v>
       </c>
       <c r="E59" s="13">
-        <v>64.643112092305003</v>
+        <v>91.140177809023996</v>
       </c>
       <c r="F59" s="13">
-        <v>91.140177809023996</v>
+        <v>130.86698946772</v>
       </c>
       <c r="G59" s="14">
-        <v>135.044209250069</v>
+        <v>94.645651166535998</v>
       </c>
     </row>
     <row r="60" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A60" s="12" t="s">
         <v>72</v>
       </c>
       <c r="B60" s="14">
-        <v>41.103728684639997</v>
+        <v>23.883492966506001</v>
       </c>
       <c r="C60" s="14">
-        <v>23.883492966506001</v>
+        <v>9.6786789019399997</v>
       </c>
       <c r="D60" s="13">
-        <v>9.6786789019399997</v>
+        <v>19.799306612188001</v>
       </c>
       <c r="E60" s="13">
-        <v>19.799306612188001</v>
+        <v>39.542708551704003</v>
       </c>
       <c r="F60" s="13">
-        <v>39.542708551704003</v>
+        <v>58.878845371967998</v>
       </c>
       <c r="G60" s="14">
-        <v>64.23146767851</v>
+        <v>90.175635009407003</v>
       </c>
     </row>
     <row r="61" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A61" s="12" t="s">
         <v>73</v>
       </c>
       <c r="B61" s="14">
-        <v>15.627568027063999</v>
+        <v>30.624473491700002</v>
       </c>
       <c r="C61" s="14">
-        <v>30.624473491700002</v>
+        <v>56.829205292951002</v>
       </c>
       <c r="D61" s="13">
-        <v>56.829205292951002</v>
+        <v>11.518071003161999</v>
       </c>
       <c r="E61" s="13">
-        <v>11.518071003161999</v>
+        <v>22.717665708586999</v>
       </c>
       <c r="F61" s="13">
-        <v>22.717665708586999</v>
+        <v>88.703601445551996</v>
       </c>
       <c r="G61" s="14">
-        <v>90.030059471993994</v>
+        <v>62.995678681487</v>
       </c>
     </row>
     <row r="62" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A62" s="12" t="s">
         <v>74</v>
       </c>
       <c r="B62" s="14">
-        <v>95.950263897995001</v>
+        <v>93.174067214407003</v>
       </c>
       <c r="C62" s="14">
-        <v>93.174067214407003</v>
+        <v>124.197195237789</v>
       </c>
       <c r="D62" s="13">
-        <v>124.197195237789</v>
+        <v>131.70184702631701</v>
       </c>
       <c r="E62" s="13">
-        <v>131.70184702631701</v>
+        <v>143.52288178923399</v>
       </c>
       <c r="F62" s="13">
-        <v>143.52288178923399</v>
+        <v>210.92121818185399</v>
       </c>
       <c r="G62" s="14">
-        <v>209.54263987459601</v>
+        <v>183.29993350752301</v>
       </c>
     </row>
     <row r="63" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A63" s="12" t="s">
         <v>75</v>
       </c>
       <c r="B63" s="14">
-        <v>35.923572055618997</v>
+        <v>19.718706671941</v>
       </c>
       <c r="C63" s="14">
-        <v>19.718706671941</v>
+        <v>25.963145396938</v>
       </c>
       <c r="D63" s="13">
-        <v>25.963145396938</v>
+        <v>33.936237683580003</v>
       </c>
       <c r="E63" s="13">
-        <v>33.936237683580003</v>
+        <v>43.517147710149999</v>
       </c>
       <c r="F63" s="13">
-        <v>43.517147710149999</v>
+        <v>81.626907465982001</v>
       </c>
       <c r="G63" s="14">
-        <v>82.851140067545998</v>
+        <v>75.809770930962003</v>
       </c>
     </row>
     <row r="64" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A64" s="12" t="s">
         <v>76</v>
       </c>
       <c r="B64" s="14">
-        <v>39.212223296898003</v>
+        <v>36.523023008716002</v>
       </c>
       <c r="C64" s="14">
-        <v>36.523023008716002</v>
+        <v>20.024233484170001</v>
       </c>
       <c r="D64" s="13">
-        <v>20.024233484170001</v>
+        <v>30.828974157507002</v>
       </c>
       <c r="E64" s="13">
-        <v>30.828974157507002</v>
+        <v>24.541045778474999</v>
       </c>
       <c r="F64" s="13">
-        <v>24.541045778474999</v>
+        <v>40.306358751646002</v>
       </c>
       <c r="G64" s="14">
-        <v>41.572178282689997</v>
+        <v>69.963337952100005</v>
       </c>
     </row>
     <row r="65" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A65" s="12" t="s">
         <v>77</v>
       </c>
       <c r="B65" s="14">
-        <v>56.435725913905998</v>
+        <v>23.108880830667999</v>
       </c>
       <c r="C65" s="14">
-        <v>23.108880830667999</v>
+        <v>12.731644013016</v>
       </c>
       <c r="D65" s="13">
-        <v>12.731644013016</v>
+        <v>18.171978526383999</v>
       </c>
       <c r="E65" s="13">
-        <v>18.171978526383999</v>
+        <v>37.536112010074</v>
       </c>
       <c r="F65" s="13">
-        <v>37.536112010074</v>
+        <v>50.752619149635002</v>
       </c>
       <c r="G65" s="14">
-        <v>53.986350258234999</v>
+        <v>33.399469301071001</v>
       </c>
     </row>
     <row r="66" spans="1:7" ht="12.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A66" s="12" t="s">
         <v>78</v>
       </c>
       <c r="B66" s="14">
-        <v>63.367942045728</v>
+        <v>34.033887350881997</v>
       </c>
       <c r="C66" s="14">
-        <v>34.033887350881997</v>
+        <v>19.235597254731001</v>
       </c>
       <c r="D66" s="13">
-        <v>19.235597254731001</v>
+        <v>22.222468983544001</v>
       </c>
       <c r="E66" s="13">
-        <v>22.222468983544001</v>
+        <v>24.064753266229001</v>
       </c>
       <c r="F66" s="13">
-        <v>24.064753266229001</v>
+        <v>31.452030978541998</v>
       </c>
       <c r="G66" s="14">
-        <v>34.311306522046003</v>
+        <v>32.515280597924999</v>
       </c>
     </row>
     <row r="67" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A67" s="12" t="s">
         <v>79</v>
       </c>
       <c r="B67" s="14">
-        <v>59.561100935016</v>
+        <v>34.510372750073998</v>
       </c>
       <c r="C67" s="14">
-        <v>34.510372750073998</v>
+        <v>16.101839125133999</v>
       </c>
       <c r="D67" s="13">
-        <v>16.101839125133999</v>
+        <v>76.849903217709993</v>
       </c>
       <c r="E67" s="13">
-        <v>76.849903217709993</v>
+        <v>27.981458185152999</v>
       </c>
       <c r="F67" s="13">
-        <v>27.981458185152999</v>
+        <v>36.725222526198003</v>
       </c>
       <c r="G67" s="14">
-        <v>38.522960691816003</v>
+        <v>59.325359465398002</v>
       </c>
     </row>
     <row r="68" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A68" s="12" t="s">
         <v>80</v>
       </c>
       <c r="B68" s="14">
-        <v>102.600760626639</v>
+        <v>60.759288955842003</v>
       </c>
       <c r="C68" s="14">
-        <v>60.759288955842003</v>
+        <v>102.298428966272</v>
       </c>
       <c r="D68" s="13">
-        <v>102.298428966272</v>
+        <v>105.272987421553</v>
       </c>
       <c r="E68" s="13">
-        <v>105.272987421553</v>
+        <v>106.900099265896</v>
       </c>
       <c r="F68" s="13">
-        <v>106.900099265896</v>
+        <v>128.88262407426799</v>
       </c>
       <c r="G68" s="14">
-        <v>130.28934192853501</v>
+        <v>126.900940696714</v>
       </c>
     </row>
     <row r="69" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A69" s="12" t="s">
         <v>81</v>
       </c>
       <c r="B69" s="14">
-        <v>39.926778527339998</v>
+        <v>35.836581834774996</v>
       </c>
       <c r="C69" s="14">
-        <v>35.836581834774996</v>
+        <v>18.497183710213001</v>
       </c>
       <c r="D69" s="13">
-        <v>18.497183710213001</v>
+        <v>21.023263748213999</v>
       </c>
       <c r="E69" s="13">
-        <v>21.023263748213999</v>
+        <v>27.570861298556</v>
       </c>
       <c r="F69" s="13">
-        <v>27.570861298556</v>
+        <v>23.765087009845999</v>
       </c>
       <c r="G69" s="14">
-        <v>25.925549465286</v>
+        <v>12.962774732643</v>
       </c>
     </row>
     <row r="70" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A70" s="12" t="s">
         <v>82</v>
       </c>
       <c r="B70" s="14">
-        <v>31.704876414245</v>
+        <v>13.671574610347999</v>
       </c>
       <c r="C70" s="14">
-        <v>13.671574610347999</v>
+        <v>8.8839249201240005</v>
       </c>
       <c r="D70" s="13">
-        <v>8.8839249201240005</v>
+        <v>28.563155844800001</v>
       </c>
       <c r="E70" s="13">
-        <v>28.563155844800001</v>
+        <v>8.6918362710399997</v>
       </c>
       <c r="F70" s="13">
-        <v>8.6918362710399997</v>
+        <v>31.136728450761002</v>
       </c>
       <c r="G70" s="14">
-        <v>32.355435681239001</v>
+        <v>44.327372288738999</v>
       </c>
     </row>
     <row r="71" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A71" s="12" t="s">
         <v>83</v>
       </c>
       <c r="B71" s="14">
-        <v>17.126095450392</v>
+        <v>23.212434890779999</v>
       </c>
       <c r="C71" s="14">
-        <v>23.212434890779999</v>
+        <v>17.497975156963001</v>
       </c>
       <c r="D71" s="13">
-        <v>17.497975156963001</v>
+        <v>37.565194823245001</v>
       </c>
       <c r="E71" s="13">
-        <v>37.565194823245001</v>
+        <v>30.890647524163999</v>
       </c>
       <c r="F71" s="13">
-        <v>30.890647524163999</v>
+        <v>112.49190289995001</v>
       </c>
       <c r="G71" s="14">
-        <v>109.148176887566</v>
+        <v>131.71137267897799</v>
       </c>
     </row>
     <row r="72" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A72" s="12" t="s">
         <v>84</v>
       </c>
       <c r="B72" s="14">
-        <v>9.2740175897530008</v>
+        <v>15.134113069993001</v>
       </c>
       <c r="C72" s="14">
-        <v>15.134113069993001</v>
+        <v>13.146359870405</v>
       </c>
       <c r="D72" s="13">
-        <v>13.146359870405</v>
+        <v>7.4608304694259999</v>
       </c>
       <c r="E72" s="13">
-        <v>7.4608304694259999</v>
+        <v>20.160331519446</v>
       </c>
       <c r="F72" s="13">
-        <v>20.160331519446</v>
+        <v>55.605914941926997</v>
       </c>
       <c r="G72" s="14">
-        <v>52.424117976811999</v>
+        <v>90.605681558190994</v>
       </c>
     </row>
     <row r="73" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A73" s="12" t="s">
         <v>85</v>
       </c>
       <c r="B73" s="14">
-        <v>68.325110126791998</v>
+        <v>49.583008048349001</v>
       </c>
       <c r="C73" s="14">
-        <v>49.583008048349001</v>
+        <v>94.938012393351997</v>
       </c>
       <c r="D73" s="13">
-        <v>94.938012393351997</v>
+        <v>68.140636244242003</v>
       </c>
       <c r="E73" s="13">
-        <v>68.140636244242003</v>
+        <v>98.235821812788998</v>
       </c>
       <c r="F73" s="13">
-        <v>98.235821812788998</v>
+        <v>267.92316882346699</v>
       </c>
       <c r="G73" s="14">
-        <v>270.99357321832099</v>
+        <v>295.05075116799702</v>
       </c>
     </row>
     <row r="74" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A74" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B74" s="6"/>
       <c r="C74" s="6"/>
       <c r="D74" s="8"/>
       <c r="E74" s="8"/>
       <c r="F74" s="8"/>
       <c r="G74" s="6"/>
     </row>
     <row r="75" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A75" s="11" t="s">
         <v>86</v>
       </c>
       <c r="B75" s="7">
-        <v>41.335794684381</v>
+        <v>46.766901517267002</v>
       </c>
       <c r="C75" s="7">
-        <v>46.766901517267002</v>
+        <v>52.819724527081</v>
       </c>
       <c r="D75" s="9">
-        <v>52.819724527081</v>
+        <v>53.738738748263003</v>
       </c>
       <c r="E75" s="9">
-        <v>53.738738748263003</v>
+        <v>87.300878140389003</v>
       </c>
       <c r="F75" s="9">
-        <v>87.300878140389003</v>
+        <v>108.406414994211</v>
       </c>
       <c r="G75" s="7">
-        <v>107.58202491659</v>
+        <v>111.12567951488499</v>
       </c>
     </row>
     <row r="76" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A76" s="12" t="s">
         <v>87</v>
       </c>
       <c r="B76" s="14">
-        <v>21.920858001728</v>
+        <v>7.7257446005129999</v>
       </c>
       <c r="C76" s="14">
-        <v>7.7257446005129999</v>
+        <v>6.9734718052750004</v>
       </c>
       <c r="D76" s="13">
-        <v>6.9734718052750004</v>
+        <v>19.328367012276001</v>
       </c>
       <c r="E76" s="13">
-        <v>19.328367012276001</v>
+        <v>104.57141309100599</v>
       </c>
       <c r="F76" s="13">
-        <v>104.57141309100599</v>
+        <v>100.914777905866</v>
       </c>
       <c r="G76" s="14">
-        <v>107.04140992895699</v>
+        <v>46.930555912614999</v>
       </c>
     </row>
     <row r="77" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A77" s="12" t="s">
         <v>88</v>
       </c>
       <c r="B77" s="14">
-        <v>5.3869767886169999</v>
+        <v>9.955186001485</v>
       </c>
       <c r="C77" s="14">
-        <v>9.955186001485</v>
+        <v>55.021221819064998</v>
       </c>
       <c r="D77" s="13">
-        <v>55.021221819064998</v>
+        <v>20.640371125415001</v>
       </c>
       <c r="E77" s="13">
-        <v>20.640371125415001</v>
+        <v>149.783265784869</v>
       </c>
       <c r="F77" s="13">
-        <v>149.783265784869</v>
+        <v>135.64383681316801</v>
       </c>
       <c r="G77" s="14">
-        <v>135.84269923057201</v>
+        <v>70.951555620934997</v>
       </c>
     </row>
     <row r="78" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A78" s="12" t="s">
         <v>89</v>
       </c>
       <c r="B78" s="14">
-        <v>0</v>
+        <v>3.1731051211620001</v>
       </c>
       <c r="C78" s="14">
-        <v>3.1731051211620001</v>
+        <v>9.5930268762589996</v>
       </c>
       <c r="D78" s="13">
-        <v>9.5930268762589996</v>
+        <v>9.7934458454409992</v>
       </c>
       <c r="E78" s="13">
-        <v>9.7934458454409992</v>
+        <v>62.805347675481997</v>
       </c>
       <c r="F78" s="13">
-        <v>62.805347675481997</v>
+        <v>54.016517234695002</v>
       </c>
       <c r="G78" s="14">
-        <v>58.927109710577</v>
+        <v>40.737974379980002</v>
       </c>
     </row>
     <row r="79" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A79" s="12" t="s">
         <v>90</v>
       </c>
       <c r="B79" s="14">
-        <v>0</v>
+        <v>6.2905464536920004</v>
       </c>
       <c r="C79" s="14">
-        <v>6.2905464536920004</v>
+        <v>40.041748077389997</v>
       </c>
       <c r="D79" s="13">
-        <v>40.041748077389997</v>
+        <v>19.808513491427</v>
       </c>
       <c r="E79" s="13">
-        <v>19.808513491427</v>
+        <v>115.803196099546</v>
       </c>
       <c r="F79" s="13">
-        <v>115.803196099546</v>
+        <v>120.897224380446</v>
       </c>
       <c r="G79" s="14">
-        <v>123.574183169704</v>
+        <v>97.166345054771</v>
       </c>
     </row>
     <row r="80" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A80" s="12" t="s">
         <v>91</v>
       </c>
       <c r="B80" s="14">
-        <v>43.270795765461003</v>
+        <v>50.922851375534997</v>
       </c>
       <c r="C80" s="14">
-        <v>50.922851375534997</v>
+        <v>57.869579341204997</v>
       </c>
       <c r="D80" s="13">
-        <v>57.869579341204997</v>
+        <v>171.29680773952899</v>
       </c>
       <c r="E80" s="13">
-        <v>171.29680773952899</v>
+        <v>50.773681741703001</v>
       </c>
       <c r="F80" s="13">
-        <v>50.773681741703001</v>
+        <v>64.505389482932998</v>
       </c>
       <c r="G80" s="14">
-        <v>68.830852924601999</v>
+        <v>33.850583249137003</v>
       </c>
     </row>
     <row r="81" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A81" s="12" t="s">
         <v>92</v>
       </c>
       <c r="B81" s="14">
-        <v>117.303718015398</v>
+        <v>148.144383279263</v>
       </c>
       <c r="C81" s="14">
-        <v>148.144383279263</v>
+        <v>82.238940693583004</v>
       </c>
       <c r="D81" s="13">
-        <v>82.238940693583004</v>
+        <v>142.028552056216</v>
       </c>
       <c r="E81" s="13">
-        <v>142.028552056216</v>
+        <v>107.06291723627599</v>
       </c>
       <c r="F81" s="13">
-        <v>107.06291723627599</v>
+        <v>73.182247224796001</v>
       </c>
       <c r="G81" s="14">
-        <v>79.835178790686001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="82" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A82" s="12" t="s">
         <v>93</v>
       </c>
       <c r="B82" s="14">
-        <v>65.367560021143007</v>
+        <v>62.392379907653002</v>
       </c>
       <c r="C82" s="14">
-        <v>62.392379907653002</v>
+        <v>21.798314946304998</v>
       </c>
       <c r="D82" s="13">
-        <v>21.798314946304998</v>
+        <v>160.71516531757001</v>
       </c>
       <c r="E82" s="13">
-        <v>160.71516531757001</v>
+        <v>68.144805413764004</v>
       </c>
       <c r="F82" s="13">
-        <v>68.144805413764004</v>
+        <v>100.47374860715399</v>
       </c>
       <c r="G82" s="14">
-        <v>98.867871986609998</v>
+        <v>73.836494645707006</v>
       </c>
     </row>
     <row r="83" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A83" s="12" t="s">
         <v>94</v>
       </c>
       <c r="B83" s="14">
-        <v>22.322479959283001</v>
+        <v>19.343864594759999</v>
       </c>
       <c r="C83" s="14">
-        <v>19.343864594759999</v>
+        <v>13.580049719911999</v>
       </c>
       <c r="D83" s="13">
-        <v>13.580049719911999</v>
+        <v>13.710745750248</v>
       </c>
       <c r="E83" s="13">
-        <v>13.710745750248</v>
+        <v>8.8964129952319997</v>
       </c>
       <c r="F83" s="13">
-        <v>8.8964129952319997</v>
+        <v>38.465718767524002</v>
       </c>
       <c r="G83" s="14">
-        <v>37.766342062660001</v>
+        <v>7.6931437535039997</v>
       </c>
     </row>
     <row r="84" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A84" s="12" t="s">
         <v>95</v>
       </c>
       <c r="B84" s="14">
-        <v>64.985447526610002</v>
+        <v>86.297438587781997</v>
       </c>
       <c r="C84" s="14">
-        <v>86.297438587781997</v>
+        <v>94.313617818116995</v>
       </c>
       <c r="D84" s="13">
-        <v>94.313617818116995</v>
+        <v>72.575462998440003</v>
       </c>
       <c r="E84" s="13">
-        <v>72.575462998440003</v>
+        <v>90.560640778112997</v>
       </c>
       <c r="F84" s="13">
-        <v>90.560640778112997</v>
+        <v>167.87144986262101</v>
       </c>
       <c r="G84" s="14">
-        <v>163.20373882522699</v>
+        <v>194.81223628978</v>
       </c>
     </row>
     <row r="85" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A85" s="12" t="s">
         <v>96</v>
       </c>
       <c r="B85" s="14">
-        <v>12.044134779673</v>
+        <v>28.286125974307001</v>
       </c>
       <c r="C85" s="14">
-        <v>28.286125974307001</v>
+        <v>15.728675494193</v>
       </c>
       <c r="D85" s="13">
-        <v>15.728675494193</v>
+        <v>9.0469403159820008</v>
       </c>
       <c r="E85" s="13">
-        <v>9.0469403159820008</v>
+        <v>34.054906632750999</v>
       </c>
       <c r="F85" s="13">
-        <v>34.054906632750999</v>
+        <v>35.974759973556999</v>
       </c>
       <c r="G85" s="14">
-        <v>34.233820367302002</v>
+        <v>29.237248283934001</v>
       </c>
     </row>
     <row r="86" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A86" s="12" t="s">
         <v>97</v>
       </c>
       <c r="B86" s="14">
-        <v>5.4361291912930003</v>
+        <v>4.4549477553920003</v>
       </c>
       <c r="C86" s="14">
-        <v>4.4549477553920003</v>
+        <v>10.38843834261</v>
       </c>
       <c r="D86" s="13">
-        <v>10.38843834261</v>
+        <v>5.8693921678930003</v>
       </c>
       <c r="E86" s="13">
-        <v>5.8693921678930003</v>
+        <v>12.505703717613001</v>
       </c>
       <c r="F86" s="13">
-        <v>12.505703717613001</v>
+        <v>39.424948017261002</v>
       </c>
       <c r="G86" s="14">
-        <v>35.336909604481001</v>
+        <v>32.681727138264002</v>
       </c>
     </row>
     <row r="87" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A87" s="12" t="s">
         <v>98</v>
       </c>
       <c r="B87" s="14">
-        <v>6.1432650045040003</v>
+        <v>11.099775840732001</v>
       </c>
       <c r="C87" s="14">
-        <v>11.099775840732001</v>
+        <v>7.9545920896510003</v>
       </c>
       <c r="D87" s="13">
-        <v>7.9545920896510003</v>
+        <v>9.5145193605500005</v>
       </c>
       <c r="E87" s="13">
-        <v>9.5145193605500005</v>
+        <v>22.389921280947</v>
       </c>
       <c r="F87" s="13">
-        <v>22.389921280947</v>
+        <v>33.059096665157</v>
       </c>
       <c r="G87" s="14">
-        <v>29.165941198134</v>
+        <v>18.970951700602999</v>
       </c>
     </row>
     <row r="88" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A88" s="12" t="s">
         <v>99</v>
       </c>
       <c r="B88" s="14">
-        <v>81.247461783126994</v>
+        <v>90.219574805294002</v>
       </c>
       <c r="C88" s="14">
-        <v>90.219574805294002</v>
+        <v>122.55312139573201</v>
       </c>
       <c r="D88" s="13">
-        <v>122.55312139573201</v>
+        <v>142.31245932706199</v>
       </c>
       <c r="E88" s="13">
-        <v>142.31245932706199</v>
+        <v>194.92382779469199</v>
       </c>
       <c r="F88" s="13">
-        <v>194.92382779469199</v>
+        <v>220.86832459014599</v>
       </c>
       <c r="G88" s="14">
-        <v>223.93696167739799</v>
+        <v>195.17569840385599</v>
       </c>
     </row>
     <row r="89" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A89" s="12" t="s">
         <v>100</v>
       </c>
       <c r="B89" s="14">
-        <v>46.709289333975001</v>
+        <v>96.020441802047998</v>
       </c>
       <c r="C89" s="14">
-        <v>96.020441802047998</v>
+        <v>8.0371606080980005</v>
       </c>
       <c r="D89" s="13">
-        <v>8.0371606080980005</v>
+        <v>2.486628546155</v>
       </c>
       <c r="E89" s="13">
-        <v>2.486628546155</v>
+        <v>35.926466491330999</v>
       </c>
       <c r="F89" s="13">
-        <v>35.926466491330999</v>
+        <v>25.531196161349001</v>
       </c>
       <c r="G89" s="14">
-        <v>27.852213994199001</v>
+        <v>17.020797440898999</v>
       </c>
     </row>
     <row r="90" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A90" s="12" t="s">
         <v>101</v>
       </c>
       <c r="B90" s="14">
-        <v>21.585034657619001</v>
+        <v>12.051739349641</v>
       </c>
       <c r="C90" s="14">
-        <v>12.051739349641</v>
+        <v>13.223171488327999</v>
       </c>
       <c r="D90" s="13">
-        <v>13.223171488327999</v>
+        <v>15.38831728233</v>
       </c>
       <c r="E90" s="13">
-        <v>15.38831728233</v>
+        <v>34.897857979946998</v>
       </c>
       <c r="F90" s="13">
-        <v>34.897857979946998</v>
+        <v>47.875101807820002</v>
       </c>
       <c r="G90" s="14">
-        <v>50.774164836943001</v>
+        <v>21.094003990476999</v>
       </c>
     </row>
     <row r="91" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A91" s="12" t="s">
         <v>102</v>
       </c>
       <c r="B91" s="14">
-        <v>2.4564875940799999</v>
+        <v>4.4263064711359998</v>
       </c>
       <c r="C91" s="14">
-        <v>4.4263064711359998</v>
+        <v>6.8647699456820002</v>
       </c>
       <c r="D91" s="13">
-        <v>6.8647699456820002</v>
+        <v>11.841526374643999</v>
       </c>
       <c r="E91" s="13">
-        <v>11.841526374643999</v>
+        <v>72.905092444256994</v>
       </c>
       <c r="F91" s="13">
-        <v>72.905092444256994</v>
+        <v>86.028455767500006</v>
       </c>
       <c r="G91" s="14">
-        <v>92.838166582571006</v>
+        <v>27.804092004291</v>
       </c>
     </row>
     <row r="92" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A92" s="12" t="s">
         <v>103</v>
       </c>
       <c r="B92" s="14">
-        <v>34.568363794203002</v>
+        <v>104.44388979073599</v>
       </c>
       <c r="C92" s="14">
-        <v>104.44388979073599</v>
+        <v>57.243860241497003</v>
       </c>
       <c r="D92" s="13">
-        <v>57.243860241497003</v>
+        <v>27.864711367742999</v>
       </c>
       <c r="E92" s="13">
-        <v>27.864711367742999</v>
+        <v>29.212425079511</v>
       </c>
       <c r="F92" s="13">
-        <v>29.212425079511</v>
+        <v>111.48913397111301</v>
       </c>
       <c r="G92" s="14">
-        <v>113.39434421488301</v>
+        <v>112.996427036635</v>
       </c>
     </row>
     <row r="93" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A93" s="12" t="s">
         <v>104</v>
       </c>
       <c r="B93" s="14">
-        <v>22.150948393712</v>
+        <v>36.779039580316002</v>
       </c>
       <c r="C93" s="14">
-        <v>36.779039580316002</v>
+        <v>3.8853478029290001</v>
       </c>
       <c r="D93" s="13">
-        <v>3.8853478029290001</v>
+        <v>3.9142840424899998</v>
       </c>
       <c r="E93" s="13">
-        <v>3.9142840424899998</v>
+        <v>0</v>
       </c>
       <c r="F93" s="13">
-        <v>0</v>
+        <v>37.352891440653003</v>
       </c>
       <c r="G93" s="14">
-        <v>40.748608844349</v>
+        <v>124.509638135511</v>
       </c>
     </row>
     <row r="94" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A94" s="12" t="s">
         <v>105</v>
       </c>
       <c r="B94" s="14">
-        <v>10.402903169449001</v>
+        <v>30.111088030051999</v>
       </c>
       <c r="C94" s="14">
-        <v>30.111088030051999</v>
+        <v>7.5808929774009997</v>
       </c>
       <c r="D94" s="13">
-        <v>7.5808929774009997</v>
+        <v>6.1937437637850001</v>
       </c>
       <c r="E94" s="13">
-        <v>6.1937437637850001</v>
+        <v>7.8962057876360001</v>
       </c>
       <c r="F94" s="13">
-        <v>7.8962057876360001</v>
+        <v>48.685161678297</v>
       </c>
       <c r="G94" s="14">
-        <v>51.335471974984998</v>
+        <v>58.595245244178003</v>
       </c>
     </row>
     <row r="95" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A95" s="12" t="s">
         <v>106</v>
       </c>
       <c r="B95" s="14">
-        <v>17.440832036385999</v>
+        <v>26.330058752454001</v>
       </c>
       <c r="C95" s="14">
-        <v>26.330058752454001</v>
+        <v>14.952056946856001</v>
       </c>
       <c r="D95" s="13">
-        <v>14.952056946856001</v>
+        <v>20.976313599005</v>
       </c>
       <c r="E95" s="13">
-        <v>20.976313599005</v>
+        <v>29.843297548858999</v>
       </c>
       <c r="F95" s="13">
-        <v>29.843297548858999</v>
+        <v>33.673163133114002</v>
       </c>
       <c r="G95" s="14">
-        <v>34.495476068231</v>
+        <v>32.100782942171001</v>
       </c>
     </row>
     <row r="96" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A96" s="12" t="s">
         <v>107</v>
       </c>
       <c r="B96" s="14">
-        <v>7.4947092121079999</v>
+        <v>5.0609404259500002</v>
       </c>
       <c r="C96" s="14">
-        <v>5.0609404259500002</v>
+        <v>18.213223544245</v>
       </c>
       <c r="D96" s="13">
-        <v>18.213223544245</v>
+        <v>10.275756553226</v>
       </c>
       <c r="E96" s="13">
-        <v>10.275756553226</v>
+        <v>36.108055318817001</v>
       </c>
       <c r="F96" s="13">
-        <v>36.108055318817001</v>
+        <v>28.195687359053998</v>
       </c>
       <c r="G96" s="14">
-        <v>30.758931664422999</v>
+        <v>23.069198748317</v>
       </c>
     </row>
     <row r="97" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A97" s="12" t="s">
         <v>108</v>
       </c>
       <c r="B97" s="14">
-        <v>44.343059193126003</v>
+        <v>25.397865548294</v>
       </c>
       <c r="C97" s="14">
-        <v>25.397865548294</v>
+        <v>66.734126233102003</v>
       </c>
       <c r="D97" s="13">
-        <v>66.734126233102003</v>
+        <v>50.214283027104003</v>
       </c>
       <c r="E97" s="13">
-        <v>50.214283027104003</v>
+        <v>63.330966446999</v>
       </c>
       <c r="F97" s="13">
-        <v>63.330966446999</v>
+        <v>98.929382534325995</v>
       </c>
       <c r="G97" s="14">
-        <v>77.320434473749998</v>
+        <v>33.678043868498001</v>
       </c>
     </row>
     <row r="98" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A98" s="12" t="s">
         <v>109</v>
       </c>
       <c r="B98" s="14">
-        <v>19.197533243260001</v>
+        <v>21.758588440507001</v>
       </c>
       <c r="C98" s="14">
-        <v>21.758588440507001</v>
+        <v>14.771202488569999</v>
       </c>
       <c r="D98" s="13">
-        <v>14.771202488569999</v>
+        <v>29.267554521251</v>
       </c>
       <c r="E98" s="13">
-        <v>29.267554521251</v>
+        <v>58.010383157259</v>
       </c>
       <c r="F98" s="13">
-        <v>58.010383157259</v>
+        <v>70.486481500367006</v>
       </c>
       <c r="G98" s="14">
-        <v>70.125917162777</v>
+        <v>75.411567618994994</v>
       </c>
     </row>
     <row r="99" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A99" s="12" t="s">
         <v>110</v>
       </c>
       <c r="B99" s="14">
-        <v>19.480215201008999</v>
+        <v>11.101346040679999</v>
       </c>
       <c r="C99" s="14">
-        <v>11.101346040679999</v>
+        <v>6.5880922835889999</v>
       </c>
       <c r="D99" s="13">
-        <v>6.5880922835889999</v>
+        <v>9.2567528264619998</v>
       </c>
       <c r="E99" s="13">
-        <v>9.2567528264619998</v>
+        <v>21.725947930160999</v>
       </c>
       <c r="F99" s="13">
-        <v>21.725947930160999</v>
+        <v>28.953641135360002</v>
       </c>
       <c r="G99" s="14">
-        <v>28.588461594352001</v>
+        <v>26.376492869159001</v>
       </c>
     </row>
     <row r="100" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A100" s="12" t="s">
         <v>111</v>
       </c>
       <c r="B100" s="14">
-        <v>17.144791396866001</v>
+        <v>9.3510894171219991</v>
       </c>
       <c r="C100" s="14">
-        <v>9.3510894171219991</v>
+        <v>25.609713664398001</v>
       </c>
       <c r="D100" s="13">
-        <v>25.609713664398001</v>
+        <v>15.480934801711999</v>
       </c>
       <c r="E100" s="13">
-        <v>15.480934801711999</v>
+        <v>84.022526338443001</v>
       </c>
       <c r="F100" s="13">
-        <v>84.022526338443001</v>
+        <v>45.058853656993001</v>
       </c>
       <c r="G100" s="14">
-        <v>41.592787991070999</v>
+        <v>20.796393995534999</v>
       </c>
     </row>
     <row r="101" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A101" s="12" t="s">
         <v>112</v>
       </c>
       <c r="B101" s="14">
-        <v>29.199530260107</v>
+        <v>48.512527569744002</v>
       </c>
       <c r="C101" s="14">
-        <v>48.512527569744002</v>
+        <v>23.614349693362001</v>
       </c>
       <c r="D101" s="13">
-        <v>23.614349693362001</v>
+        <v>59.507440949185003</v>
       </c>
       <c r="E101" s="13">
-        <v>59.507440949185003</v>
+        <v>182.272636496285</v>
       </c>
       <c r="F101" s="13">
-        <v>182.272636496285</v>
+        <v>178.93311315646801</v>
       </c>
       <c r="G101" s="14">
-        <v>181.68836017183</v>
+        <v>163.57711106706299</v>
       </c>
     </row>
     <row r="102" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A102" s="12" t="s">
         <v>113</v>
       </c>
       <c r="B102" s="14">
-        <v>181.25525882018999</v>
+        <v>73.901380484841994</v>
       </c>
       <c r="C102" s="14">
-        <v>73.901380484841994</v>
+        <v>13.229742633315</v>
       </c>
       <c r="D102" s="13">
-        <v>13.229742633315</v>
+        <v>50.114557004213999</v>
       </c>
       <c r="E102" s="13">
-        <v>50.114557004213999</v>
+        <v>52.25585278418</v>
       </c>
       <c r="F102" s="13">
-        <v>52.25585278418</v>
+        <v>77.995244934352002</v>
       </c>
       <c r="G102" s="14">
-        <v>74.450006528244998</v>
+        <v>29.248216850382001</v>
       </c>
     </row>
     <row r="103" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A103" s="12" t="s">
         <v>114</v>
       </c>
       <c r="B103" s="14">
-        <v>33.672358371095001</v>
+        <v>94.245180939532005</v>
       </c>
       <c r="C103" s="14">
-        <v>94.245180939532005</v>
+        <v>28.698955527306001</v>
       </c>
       <c r="D103" s="13">
-        <v>28.698955527306001</v>
+        <v>32.986934926187999</v>
       </c>
       <c r="E103" s="13">
-        <v>32.986934926187999</v>
+        <v>78.148545933015996</v>
       </c>
       <c r="F103" s="13">
-        <v>78.148545933015996</v>
+        <v>198.99076169932999</v>
       </c>
       <c r="G103" s="14">
-        <v>208.25494356092199</v>
+        <v>106.793237343993</v>
       </c>
     </row>
     <row r="104" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A104" s="12" t="s">
         <v>115</v>
       </c>
       <c r="B104" s="14">
-        <v>21.099990988171001</v>
+        <v>67.893557271784005</v>
       </c>
       <c r="C104" s="14">
-        <v>67.893557271784005</v>
+        <v>21.255137980731</v>
       </c>
       <c r="D104" s="13">
-        <v>21.255137980731</v>
+        <v>108.672885916521</v>
       </c>
       <c r="E104" s="13">
-        <v>108.672885916521</v>
+        <v>72.616587342865003</v>
       </c>
       <c r="F104" s="13">
-        <v>72.616587342865003</v>
+        <v>125.300211706469</v>
       </c>
       <c r="G104" s="14">
-        <v>124.214425652789</v>
+        <v>102.93289372271001</v>
       </c>
     </row>
     <row r="105" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A105" s="12" t="s">
         <v>116</v>
       </c>
       <c r="B105" s="14">
-        <v>48.435165908870999</v>
+        <v>31.420638754123999</v>
       </c>
       <c r="C105" s="14">
-        <v>31.420638754123999</v>
+        <v>41.818462772219</v>
       </c>
       <c r="D105" s="13">
-        <v>41.818462772219</v>
+        <v>72.509166355670999</v>
       </c>
       <c r="E105" s="13">
-        <v>72.509166355670999</v>
+        <v>103.415117671156</v>
       </c>
       <c r="F105" s="13">
-        <v>103.415117671156</v>
+        <v>164.73929599444901</v>
       </c>
       <c r="G105" s="14">
-        <v>168.794419657209</v>
+        <v>90.099701778059995</v>
       </c>
     </row>
     <row r="106" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A106" s="12" t="s">
         <v>117</v>
       </c>
       <c r="B106" s="14">
-        <v>41.959696919909</v>
+        <v>20.441459633771</v>
       </c>
       <c r="C106" s="14">
-        <v>20.441459633771</v>
+        <v>49.409424207617</v>
       </c>
       <c r="D106" s="13">
-        <v>49.409424207617</v>
+        <v>46.111009858731002</v>
       </c>
       <c r="E106" s="13">
-        <v>46.111009858731002</v>
+        <v>96.137054158219001</v>
       </c>
       <c r="F106" s="13">
-        <v>96.137054158219001</v>
+        <v>146.538129772129</v>
       </c>
       <c r="G106" s="14">
-        <v>145.09683289475799</v>
+        <v>128.53577911411099</v>
       </c>
     </row>
     <row r="107" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A107" s="12" t="s">
         <v>118</v>
       </c>
       <c r="B107" s="14">
-        <v>1.863212832144</v>
+        <v>5.6759417119959998</v>
       </c>
       <c r="C107" s="14">
-        <v>5.6759417119959998</v>
+        <v>2.1247326463639999</v>
       </c>
       <c r="D107" s="13">
-        <v>2.1247326463639999</v>
+        <v>12.776132165644</v>
       </c>
       <c r="E107" s="13">
-        <v>12.776132165644</v>
+        <v>21.816594455693998</v>
       </c>
       <c r="F107" s="13">
-        <v>21.816594455693998</v>
+        <v>41.938750074017001</v>
       </c>
       <c r="G107" s="14">
-        <v>38.707965474272001</v>
+        <v>26.611726263562002</v>
       </c>
     </row>
     <row r="108" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A108" s="12" t="s">
         <v>119</v>
       </c>
       <c r="B108" s="14">
-        <v>30.804276240998998</v>
+        <v>23.533260764127998</v>
       </c>
       <c r="C108" s="14">
-        <v>23.533260764127998</v>
+        <v>13.777785181836</v>
       </c>
       <c r="D108" s="13">
-        <v>13.777785181836</v>
+        <v>11.769506840409999</v>
       </c>
       <c r="E108" s="13">
-        <v>11.769506840409999</v>
+        <v>58.166145271414997</v>
       </c>
       <c r="F108" s="13">
-        <v>58.166145271414997</v>
+        <v>129.27095643648599</v>
       </c>
       <c r="G108" s="14">
-        <v>131.907685464217</v>
+        <v>76.744060677975995</v>
       </c>
     </row>
     <row r="109" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A109" s="12" t="s">
         <v>120</v>
       </c>
       <c r="B109" s="14">
-        <v>57.550712762147</v>
+        <v>50.691391166753</v>
       </c>
       <c r="C109" s="14">
-        <v>50.691391166753</v>
+        <v>68.887345539597007</v>
       </c>
       <c r="D109" s="13">
-        <v>68.887345539597007</v>
+        <v>72.220885017691998</v>
       </c>
       <c r="E109" s="13">
-        <v>72.220885017691998</v>
+        <v>116.63487021237999</v>
       </c>
       <c r="F109" s="13">
-        <v>116.63487021237999</v>
+        <v>109.50673781752199</v>
       </c>
       <c r="G109" s="14">
-        <v>108.58579623145199</v>
+        <v>135.35419483028801</v>
       </c>
     </row>
     <row r="110" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A110" s="12" t="s">
         <v>121</v>
       </c>
       <c r="B110" s="14">
-        <v>19.553862432833</v>
+        <v>45.669341628707002</v>
       </c>
       <c r="C110" s="14">
-        <v>45.669341628707002</v>
+        <v>33.746413360791998</v>
       </c>
       <c r="D110" s="13">
-        <v>33.746413360791998</v>
+        <v>26.144495503729001</v>
       </c>
       <c r="E110" s="13">
-        <v>26.144495503729001</v>
+        <v>40.858075672132003</v>
       </c>
       <c r="F110" s="13">
-        <v>40.858075672132003</v>
+        <v>38.589620241245001</v>
       </c>
       <c r="G110" s="14">
-        <v>38.283097792185004</v>
+        <v>27.331153814027001</v>
       </c>
     </row>
     <row r="111" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A111" s="12" t="s">
         <v>122</v>
       </c>
       <c r="B111" s="14">
-        <v>18.279970067933</v>
+        <v>84.298112066235007</v>
       </c>
       <c r="C111" s="14">
-        <v>84.298112066235007</v>
+        <v>22.069113786837999</v>
       </c>
       <c r="D111" s="13">
-        <v>22.069113786837999</v>
+        <v>10.122823428774</v>
       </c>
       <c r="E111" s="13">
-        <v>10.122823428774</v>
+        <v>31.640748307568</v>
       </c>
       <c r="F111" s="13">
-        <v>31.640748307568</v>
+        <v>51.470265130281</v>
       </c>
       <c r="G111" s="14">
-        <v>54.745645638572</v>
+        <v>69.484857925879993</v>
       </c>
     </row>
     <row r="112" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A112" s="12" t="s">
         <v>123</v>
       </c>
       <c r="B112" s="14">
-        <v>13.424244296722</v>
+        <v>16.694693915414</v>
       </c>
       <c r="C112" s="14">
-        <v>16.694693915414</v>
+        <v>26.547888844646</v>
       </c>
       <c r="D112" s="13">
-        <v>26.547888844646</v>
+        <v>25.519581513921999</v>
       </c>
       <c r="E112" s="13">
-        <v>25.519581513921999</v>
+        <v>77.116145390320995</v>
       </c>
       <c r="F112" s="13">
-        <v>77.116145390320995</v>
+        <v>78.219782348707</v>
       </c>
       <c r="G112" s="14">
-        <v>80.214355302505993</v>
+        <v>91.075023533565002</v>
       </c>
     </row>
     <row r="113" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A113" s="12" t="s">
         <v>124</v>
       </c>
       <c r="B113" s="14">
-        <v>21.412583447254999</v>
+        <v>199.03504036324401</v>
       </c>
       <c r="C113" s="14">
-        <v>199.03504036324401</v>
+        <v>32.911181389519001</v>
       </c>
       <c r="D113" s="13">
-        <v>32.911181389519001</v>
+        <v>52.084662439269003</v>
       </c>
       <c r="E113" s="13">
-        <v>52.084662439269003</v>
+        <v>53.144823001066001</v>
       </c>
       <c r="F113" s="13">
-        <v>53.144823001066001</v>
+        <v>189.79261010425401</v>
       </c>
       <c r="G113" s="14">
-        <v>198.59208814089399</v>
+        <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A114" s="12" t="s">
         <v>125</v>
       </c>
       <c r="B114" s="14">
-        <v>8.6032701350570004</v>
+        <v>52.685283089393998</v>
       </c>
       <c r="C114" s="14">
-        <v>52.685283089393998</v>
+        <v>28.0976219472</v>
       </c>
       <c r="D114" s="13">
-        <v>28.0976219472</v>
+        <v>110.66260694576501</v>
       </c>
       <c r="E114" s="13">
-        <v>110.66260694576501</v>
+        <v>121.879096455481</v>
       </c>
       <c r="F114" s="13">
-        <v>121.879096455481</v>
+        <v>134.25338372722101</v>
       </c>
       <c r="G114" s="14">
-        <v>134.65161281799701</v>
+        <v>56.373323701874</v>
       </c>
     </row>
     <row r="115" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A115" s="12" t="s">
         <v>126</v>
       </c>
       <c r="B115" s="14">
-        <v>7.1571006606619996</v>
+        <v>63.008420531486003</v>
       </c>
       <c r="C115" s="14">
-        <v>63.008420531486003</v>
+        <v>27.368012103400002</v>
       </c>
       <c r="D115" s="13">
-        <v>27.368012103400002</v>
+        <v>52.916060215595003</v>
       </c>
       <c r="E115" s="13">
-        <v>52.916060215595003</v>
+        <v>68.251183539720003</v>
       </c>
       <c r="F115" s="13">
-        <v>68.251183539720003</v>
+        <v>157.656630873555</v>
       </c>
       <c r="G115" s="14">
-        <v>161.04703395008099</v>
+        <v>72.217318219055997</v>
       </c>
     </row>
     <row r="116" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A116" s="12" t="s">
         <v>127</v>
       </c>
       <c r="B116" s="14">
-        <v>54.506578863163</v>
+        <v>68.338176335713001</v>
       </c>
       <c r="C116" s="14">
-        <v>68.338176335713001</v>
+        <v>86.550652145537995</v>
       </c>
       <c r="D116" s="13">
-        <v>86.550652145537995</v>
+        <v>55.589388192289</v>
       </c>
       <c r="E116" s="13">
-        <v>55.589388192289</v>
+        <v>81.061249636542996</v>
       </c>
       <c r="F116" s="13">
-        <v>81.061249636542996</v>
+        <v>94.471957670237003</v>
       </c>
       <c r="G116" s="14">
-        <v>96.814237612474003</v>
+        <v>103.06031745844</v>
       </c>
     </row>
     <row r="117" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A117" s="12" t="s">
         <v>128</v>
       </c>
       <c r="B117" s="14">
-        <v>29.255073293283001</v>
+        <v>58.617693052718003</v>
       </c>
       <c r="C117" s="14">
-        <v>58.617693052718003</v>
+        <v>37.242037080594997</v>
       </c>
       <c r="D117" s="13">
-        <v>37.242037080594997</v>
+        <v>53.904147075539001</v>
       </c>
       <c r="E117" s="13">
-        <v>53.904147075539001</v>
+        <v>60.463012865757001</v>
       </c>
       <c r="F117" s="13">
-        <v>60.463012865757001</v>
+        <v>77.336611799424006</v>
       </c>
       <c r="G117" s="14">
-        <v>81.310518627609</v>
+        <v>39.227576137621</v>
       </c>
     </row>
     <row r="118" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A118" s="12" t="s">
         <v>129</v>
       </c>
       <c r="B118" s="14">
-        <v>2.9445593268830001</v>
+        <v>3.6139282303239999</v>
       </c>
       <c r="C118" s="14">
-        <v>3.6139282303239999</v>
+        <v>25.813763142100001</v>
       </c>
       <c r="D118" s="13">
-        <v>25.813763142100001</v>
+        <v>7.6847326983380002</v>
       </c>
       <c r="E118" s="13">
-        <v>7.6847326983380002</v>
+        <v>16.747804133595</v>
       </c>
       <c r="F118" s="13">
-        <v>16.747804133595</v>
+        <v>19.776414088428002</v>
       </c>
       <c r="G118" s="14">
-        <v>20.077241876561001</v>
+        <v>12.350481314225</v>
       </c>
     </row>
     <row r="119" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A119" s="12" t="s">
         <v>130</v>
       </c>
       <c r="B119" s="14">
-        <v>24.208364232335999</v>
+        <v>51.281196763384003</v>
       </c>
       <c r="C119" s="14">
-        <v>51.281196763384003</v>
+        <v>26.629752021520002</v>
       </c>
       <c r="D119" s="13">
-        <v>26.629752021520002</v>
+        <v>64.212269282525995</v>
       </c>
       <c r="E119" s="13">
-        <v>64.212269282525995</v>
+        <v>129.35015209325499</v>
       </c>
       <c r="F119" s="13">
-        <v>129.35015209325499</v>
+        <v>130.05515467033399</v>
       </c>
       <c r="G119" s="14">
-        <v>134.12704478403401</v>
+        <v>71.053636183026001</v>
       </c>
     </row>
     <row r="120" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A120" s="12" t="s">
         <v>131</v>
       </c>
       <c r="B120" s="14">
-        <v>34.283491091117</v>
+        <v>35.821075197086003</v>
       </c>
       <c r="C120" s="14">
-        <v>35.821075197086003</v>
+        <v>38.698186579793997</v>
       </c>
       <c r="D120" s="13">
-        <v>38.698186579793997</v>
+        <v>127.86531423192</v>
       </c>
       <c r="E120" s="13">
-        <v>127.86531423192</v>
+        <v>238.261977659606</v>
       </c>
       <c r="F120" s="13">
-        <v>238.261977659606</v>
+        <v>259.56193680658998</v>
       </c>
       <c r="G120" s="14">
-        <v>257.749812027242</v>
+        <v>204.79482947192301</v>
       </c>
     </row>
     <row r="121" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A121" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B121" s="6"/>
       <c r="C121" s="6"/>
       <c r="D121" s="8"/>
       <c r="E121" s="8"/>
       <c r="F121" s="8"/>
       <c r="G121" s="6"/>
     </row>
     <row r="122" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A122" s="11" t="s">
         <v>132</v>
       </c>
       <c r="B122" s="7">
-        <v>43.975369160371997</v>
+        <v>40.984159229649002</v>
       </c>
       <c r="C122" s="7">
-        <v>40.984159229649002</v>
+        <v>43.497041325993997</v>
       </c>
       <c r="D122" s="9">
-        <v>43.497041325993997</v>
+        <v>49.028170328405999</v>
       </c>
       <c r="E122" s="9">
-        <v>49.028170328405999</v>
+        <v>47.207998877542998</v>
       </c>
       <c r="F122" s="9">
-        <v>47.207998877542998</v>
+        <v>82.294531101537999</v>
       </c>
       <c r="G122" s="7">
-        <v>79.427206168756001</v>
+        <v>64.887261000186001</v>
       </c>
     </row>
     <row r="123" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A123" s="12" t="s">
         <v>133</v>
       </c>
       <c r="B123" s="14">
-        <v>13.852741222129</v>
+        <v>8.3756915664929998</v>
       </c>
       <c r="C123" s="14">
-        <v>8.3756915664929998</v>
+        <v>10.390620029914</v>
       </c>
       <c r="D123" s="13">
-        <v>10.390620029914</v>
+        <v>9.9058766816699997</v>
       </c>
       <c r="E123" s="13">
-        <v>9.9058766816699997</v>
+        <v>10.038175925516001</v>
       </c>
       <c r="F123" s="13">
-        <v>10.038175925516001</v>
+        <v>62.866683838855003</v>
       </c>
       <c r="G123" s="14">
-        <v>62.329048622518997</v>
+        <v>42.032632411332997</v>
       </c>
     </row>
     <row r="124" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A124" s="12" t="s">
         <v>134</v>
       </c>
       <c r="B124" s="14">
-        <v>34.283569657717997</v>
+        <v>46.974218538892998</v>
       </c>
       <c r="C124" s="14">
-        <v>46.974218538892998</v>
+        <v>68.274922234917</v>
       </c>
       <c r="D124" s="13">
-        <v>68.274922234917</v>
+        <v>25.576252938513999</v>
       </c>
       <c r="E124" s="13">
-        <v>25.576252938513999</v>
+        <v>31.483105177592002</v>
       </c>
       <c r="F124" s="13">
-        <v>31.483105177592002</v>
+        <v>56.111308852710003</v>
       </c>
       <c r="G124" s="14">
-        <v>40.162000646639001</v>
+        <v>25.457670837447999</v>
       </c>
     </row>
     <row r="125" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A125" s="12" t="s">
         <v>135</v>
       </c>
       <c r="B125" s="14">
-        <v>56.806189018154001</v>
+        <v>8.1796795851140001</v>
       </c>
       <c r="C125" s="14">
-        <v>8.1796795851140001</v>
+        <v>4.9161543628900004</v>
       </c>
       <c r="D125" s="13">
-        <v>4.9161543628900004</v>
+        <v>11.625705869612</v>
       </c>
       <c r="E125" s="13">
-        <v>11.625705869612</v>
+        <v>8.3983306750479993</v>
       </c>
       <c r="F125" s="13">
-        <v>8.3983306750479993</v>
+        <v>29.163206818587</v>
       </c>
       <c r="G125" s="14">
-        <v>31.814407438459</v>
+        <v>20.802629795834001</v>
       </c>
     </row>
     <row r="126" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A126" s="12" t="s">
         <v>136</v>
       </c>
       <c r="B126" s="14">
-        <v>10.770529649183</v>
+        <v>19.909093708947001</v>
       </c>
       <c r="C126" s="14">
-        <v>19.909093708947001</v>
+        <v>26.055371946333999</v>
       </c>
       <c r="D126" s="13">
-        <v>26.055371946333999</v>
+        <v>14.621398564541</v>
       </c>
       <c r="E126" s="13">
-        <v>14.621398564541</v>
+        <v>9.2601135036179993</v>
       </c>
       <c r="F126" s="13">
-        <v>9.2601135036179993</v>
+        <v>18.986751968387001</v>
       </c>
       <c r="G126" s="14">
-        <v>20.712820329149999</v>
+        <v>19.271325102529001</v>
       </c>
     </row>
     <row r="127" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A127" s="12" t="s">
         <v>137</v>
       </c>
       <c r="B127" s="14">
-        <v>26.218473281872999</v>
+        <v>10.284228907039999</v>
       </c>
       <c r="C127" s="14">
-        <v>10.284228907039999</v>
+        <v>43.975947599538003</v>
       </c>
       <c r="D127" s="13">
-        <v>43.975947599538003</v>
+        <v>5.1576996616499997</v>
       </c>
       <c r="E127" s="13">
-        <v>5.1576996616499997</v>
+        <v>7.4201127600449999</v>
       </c>
       <c r="F127" s="13">
-        <v>7.4201127600449999</v>
+        <v>35.245260096048</v>
       </c>
       <c r="G127" s="14">
-        <v>33.723489910091999</v>
+        <v>26.581138072453999</v>
       </c>
     </row>
     <row r="128" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A128" s="12" t="s">
         <v>138</v>
       </c>
       <c r="B128" s="14">
-        <v>7.4066220196390002</v>
+        <v>58.391908620933997</v>
       </c>
       <c r="C128" s="14">
-        <v>58.391908620933997</v>
+        <v>5.2680437870750003</v>
       </c>
       <c r="D128" s="13">
-        <v>5.2680437870750003</v>
+        <v>13.755880600803</v>
       </c>
       <c r="E128" s="13">
-        <v>13.755880600803</v>
+        <v>42.860153893728999</v>
       </c>
       <c r="F128" s="13">
-        <v>42.860153893728999</v>
+        <v>19.671908038032001</v>
       </c>
       <c r="G128" s="14">
-        <v>20.262128982061999</v>
+        <v>19.769216480558001</v>
       </c>
     </row>
     <row r="129" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A129" s="12" t="s">
         <v>139</v>
       </c>
       <c r="B129" s="14">
-        <v>24.122660072706999</v>
+        <v>120.112137065628</v>
       </c>
       <c r="C129" s="14">
-        <v>120.112137065628</v>
+        <v>32.16354676361</v>
       </c>
       <c r="D129" s="13">
-        <v>32.16354676361</v>
+        <v>8.3185575982139994</v>
       </c>
       <c r="E129" s="13">
-        <v>8.3185575982139994</v>
+        <v>16.954244958236998</v>
       </c>
       <c r="F129" s="13">
-        <v>16.954244958236998</v>
+        <v>17.387661746643001</v>
       </c>
       <c r="G129" s="14">
-        <v>18.968358269065</v>
+        <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A130" s="12" t="s">
         <v>140</v>
       </c>
       <c r="B130" s="14">
-        <v>1.9061646985680001</v>
+        <v>60.425935082104999</v>
       </c>
       <c r="C130" s="14">
-        <v>60.425935082104999</v>
+        <v>3.7612537168350002</v>
       </c>
       <c r="D130" s="13">
-        <v>3.7612537168350002</v>
+        <v>1.9915251569950001</v>
       </c>
       <c r="E130" s="13">
-        <v>1.9915251569950001</v>
+        <v>6.087817687706</v>
       </c>
       <c r="F130" s="13">
-        <v>6.087817687706</v>
+        <v>18.589702671249999</v>
       </c>
       <c r="G130" s="14">
-        <v>20.279675641364001</v>
+        <v>12.393135114167</v>
       </c>
     </row>
     <row r="131" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A131" s="12" t="s">
         <v>141</v>
       </c>
       <c r="B131" s="14">
-        <v>2.7007513527949998</v>
+        <v>2.7372290334040001</v>
       </c>
       <c r="C131" s="14">
-        <v>2.7372290334040001</v>
+        <v>0</v>
       </c>
       <c r="D131" s="13">
+        <v>9.0885318308970007</v>
+      </c>
+      <c r="E131" s="13">
+        <v>12.183642138988001</v>
+      </c>
+      <c r="F131" s="13">
+        <v>12.604993579476</v>
+      </c>
+      <c r="G131" s="14">
         <v>0</v>
-      </c>
-[...7 lines deleted...]
-        <v>13.750902086701</v>
       </c>
     </row>
     <row r="132" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A132" s="12" t="s">
         <v>142</v>
       </c>
       <c r="B132" s="14">
         <v>0</v>
       </c>
       <c r="C132" s="14">
         <v>0</v>
       </c>
       <c r="D132" s="13">
+        <v>4.8178312756319999</v>
+      </c>
+      <c r="E132" s="13">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4.8178312756319999</v>
       </c>
       <c r="F132" s="13">
         <v>0</v>
       </c>
       <c r="G132" s="14">
-        <v>0</v>
+        <v>27.277821687507</v>
       </c>
     </row>
     <row r="133" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A133" s="12" t="s">
         <v>143</v>
       </c>
       <c r="B133" s="14">
-        <v>34.450712338119999</v>
+        <v>26.305517209255999</v>
       </c>
       <c r="C133" s="14">
-        <v>26.305517209255999</v>
+        <v>19.257929531102999</v>
       </c>
       <c r="D133" s="13">
-        <v>19.257929531102999</v>
+        <v>29.445133908441001</v>
       </c>
       <c r="E133" s="13">
-        <v>29.445133908441001</v>
+        <v>29.834357316178</v>
       </c>
       <c r="F133" s="13">
-        <v>29.834357316178</v>
+        <v>62.012534653232002</v>
       </c>
       <c r="G133" s="14">
-        <v>63.160182078501002</v>
+        <v>44.337287342454999</v>
       </c>
     </row>
     <row r="134" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A134" s="12" t="s">
         <v>144</v>
       </c>
       <c r="B134" s="14">
-        <v>15.683307771886</v>
+        <v>6.5075768812180002</v>
       </c>
       <c r="C134" s="14">
-        <v>6.5075768812180002</v>
+        <v>8.4933331104460006</v>
       </c>
       <c r="D134" s="13">
-        <v>8.4933331104460006</v>
+        <v>13.540038975019</v>
       </c>
       <c r="E134" s="13">
-        <v>13.540038975019</v>
+        <v>15.540925666603</v>
       </c>
       <c r="F134" s="13">
-        <v>15.540925666603</v>
+        <v>26.513526470837</v>
       </c>
       <c r="G134" s="14">
-        <v>26.660847732053998</v>
+        <v>33.625810070109999</v>
       </c>
     </row>
     <row r="135" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A135" s="12" t="s">
         <v>145</v>
       </c>
       <c r="B135" s="14">
-        <v>4.4549563596489996</v>
+        <v>3.2678673026360001</v>
       </c>
       <c r="C135" s="14">
-        <v>3.2678673026360001</v>
+        <v>41.902296998026003</v>
       </c>
       <c r="D135" s="13">
-        <v>41.902296998026003</v>
+        <v>10.175117147171999</v>
       </c>
       <c r="E135" s="13">
-        <v>10.175117147171999</v>
+        <v>8.2903151392180003</v>
       </c>
       <c r="F135" s="13">
-        <v>8.2903151392180003</v>
+        <v>13.53134731808</v>
       </c>
       <c r="G135" s="14">
-        <v>10.702924676404001</v>
+        <v>29.762664251011</v>
       </c>
     </row>
     <row r="136" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A136" s="12" t="s">
         <v>146</v>
       </c>
       <c r="B136" s="14">
-        <v>5.1299002047549997</v>
+        <v>167.72866816345001</v>
       </c>
       <c r="C136" s="14">
-        <v>167.72866816345001</v>
+        <v>16.01495160875</v>
       </c>
       <c r="D136" s="13">
-        <v>16.01495160875</v>
+        <v>10.50433785177</v>
       </c>
       <c r="E136" s="13">
-        <v>10.50433785177</v>
+        <v>17.121611640944</v>
       </c>
       <c r="F136" s="13">
-        <v>17.121611640944</v>
+        <v>17.608317352564999</v>
       </c>
       <c r="G136" s="14">
-        <v>19.209073475524999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A137" s="12" t="s">
         <v>147</v>
       </c>
       <c r="B137" s="14">
-        <v>97.605078631290993</v>
+        <v>205.84483543180599</v>
       </c>
       <c r="C137" s="14">
-        <v>205.84483543180599</v>
+        <v>47.980088249201003</v>
       </c>
       <c r="D137" s="13">
-        <v>47.980088249201003</v>
+        <v>162.08489858073</v>
       </c>
       <c r="E137" s="13">
-        <v>162.08489858073</v>
+        <v>90.500602864323994</v>
       </c>
       <c r="F137" s="13">
-        <v>90.500602864323994</v>
+        <v>120.36510265199099</v>
       </c>
       <c r="G137" s="14">
-        <v>113.200013855279</v>
+        <v>75.812400840451005</v>
       </c>
     </row>
     <row r="138" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A138" s="12" t="s">
         <v>148</v>
       </c>
       <c r="B138" s="14">
-        <v>12.201493983921999</v>
+        <v>33.805579160839002</v>
       </c>
       <c r="C138" s="14">
-        <v>33.805579160839002</v>
+        <v>21.604624554405</v>
       </c>
       <c r="D138" s="13">
-        <v>21.604624554405</v>
+        <v>6.5375773057949997</v>
       </c>
       <c r="E138" s="13">
-        <v>6.5375773057949997</v>
+        <v>8.7716673706670001</v>
       </c>
       <c r="F138" s="13">
-        <v>8.7716673706670001</v>
+        <v>31.005140242547</v>
       </c>
       <c r="G138" s="14">
-        <v>33.823789355506001</v>
+        <v>25.560285474314998</v>
       </c>
     </row>
     <row r="139" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A139" s="12" t="s">
         <v>149</v>
       </c>
       <c r="B139" s="14">
-        <v>36.967154455272997</v>
+        <v>46.989463826269002</v>
       </c>
       <c r="C139" s="14">
-        <v>46.989463826269002</v>
+        <v>30.622546221933</v>
       </c>
       <c r="D139" s="13">
-        <v>30.622546221933</v>
+        <v>26.952773423713001</v>
       </c>
       <c r="E139" s="13">
-        <v>26.952773423713001</v>
+        <v>29.013715271462999</v>
       </c>
       <c r="F139" s="13">
-        <v>29.013715271462999</v>
+        <v>51.110236833256003</v>
       </c>
       <c r="G139" s="14">
-        <v>44.997531033583002</v>
+        <v>59.175000314830001</v>
       </c>
     </row>
     <row r="140" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A140" s="12" t="s">
         <v>150</v>
       </c>
       <c r="B140" s="14">
-        <v>68.030735359527995</v>
+        <v>68.471612674274994</v>
       </c>
       <c r="C140" s="14">
-        <v>68.471612674274994</v>
+        <v>56.636099194266002</v>
       </c>
       <c r="D140" s="13">
-        <v>56.636099194266002</v>
+        <v>76.765539845476994</v>
       </c>
       <c r="E140" s="13">
-        <v>76.765539845476994</v>
+        <v>72.472166215781002</v>
       </c>
       <c r="F140" s="13">
-        <v>72.472166215781002</v>
+        <v>145.76399881971801</v>
       </c>
       <c r="G140" s="14">
-        <v>136.16555839897501</v>
+        <v>182.41328394977899</v>
       </c>
     </row>
     <row r="141" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A141" s="12" t="s">
         <v>151</v>
       </c>
       <c r="B141" s="14">
+        <v>22.218118945492002</v>
+      </c>
+      <c r="C141" s="14">
+        <v>26.513695533823</v>
+      </c>
+      <c r="D141" s="13">
+        <v>13.401242795239</v>
+      </c>
+      <c r="E141" s="13">
+        <v>4.7859251082440002</v>
+      </c>
+      <c r="F141" s="13">
+        <v>55.903924552059998</v>
+      </c>
+      <c r="G141" s="14">
         <v>0</v>
-      </c>
-[...13 lines deleted...]
-        <v>60.986099511337997</v>
       </c>
     </row>
     <row r="142" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A142" s="12" t="s">
         <v>152</v>
       </c>
       <c r="B142" s="14">
-        <v>7.8643408100389998</v>
+        <v>36.012767779085003</v>
       </c>
       <c r="C142" s="14">
-        <v>36.012767779085003</v>
+        <v>34.095027409305999</v>
       </c>
       <c r="D142" s="13">
-        <v>34.095027409305999</v>
+        <v>6.4014019663340003</v>
       </c>
       <c r="E142" s="13">
-        <v>6.4014019663340003</v>
+        <v>7.2131771772390003</v>
       </c>
       <c r="F142" s="13">
-        <v>7.2131771772390003</v>
+        <v>30.667003539667999</v>
       </c>
       <c r="G142" s="14">
-        <v>30.363761608893</v>
+        <v>33.500558937850997</v>
       </c>
     </row>
     <row r="143" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A143" s="12" t="s">
         <v>153</v>
       </c>
       <c r="B143" s="14">
-        <v>4.0532604862839996</v>
+        <v>11.117486042501</v>
       </c>
       <c r="C143" s="14">
-        <v>11.117486042501</v>
+        <v>10.615352159211</v>
       </c>
       <c r="D143" s="13">
-        <v>10.615352159211</v>
+        <v>5.9254499191020003</v>
       </c>
       <c r="E143" s="13">
-        <v>5.9254499191020003</v>
+        <v>5.24850668875</v>
       </c>
       <c r="F143" s="13">
-        <v>5.24850668875</v>
+        <v>23.278324665151999</v>
       </c>
       <c r="G143" s="14">
-        <v>25.394535998346999</v>
+        <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A144" s="12" t="s">
         <v>154</v>
       </c>
       <c r="B144" s="14">
-        <v>3.6089626955690002</v>
+        <v>46.410238142300003</v>
       </c>
       <c r="C144" s="14">
-        <v>46.410238142300003</v>
+        <v>4.9332872410990003</v>
       </c>
       <c r="D144" s="13">
-        <v>4.9332872410990003</v>
+        <v>12.656615692639001</v>
       </c>
       <c r="E144" s="13">
-        <v>12.656615692639001</v>
+        <v>7.9615297646430001</v>
       </c>
       <c r="F144" s="13">
-        <v>7.9615297646430001</v>
+        <v>17.283152641447</v>
       </c>
       <c r="G144" s="14">
-        <v>18.854348336124001</v>
+        <v>24.094733862851999</v>
       </c>
     </row>
     <row r="145" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A145" s="12" t="s">
         <v>155</v>
       </c>
       <c r="B145" s="14">
-        <v>4.0712808555229998</v>
+        <v>2.0409866569989998</v>
       </c>
       <c r="C145" s="14">
-        <v>2.0409866569989998</v>
+        <v>3.4575912998259999</v>
       </c>
       <c r="D145" s="13">
-        <v>3.4575912998259999</v>
+        <v>7.2648729723259997</v>
       </c>
       <c r="E145" s="13">
-        <v>7.2648729723259997</v>
+        <v>3.496232893513</v>
       </c>
       <c r="F145" s="13">
-        <v>3.496232893513</v>
+        <v>13.258097877009</v>
       </c>
       <c r="G145" s="14">
-        <v>14.463379502192</v>
+        <v>0</v>
       </c>
     </row>
     <row r="146" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A146" s="12" t="s">
         <v>156</v>
       </c>
       <c r="B146" s="14">
         <v>0</v>
       </c>
       <c r="C146" s="14">
-        <v>0</v>
+        <v>2.4049074587180002</v>
       </c>
       <c r="D146" s="13">
-        <v>2.4049074587180002</v>
+        <v>2.464363823852</v>
       </c>
       <c r="E146" s="13">
-        <v>2.464363823852</v>
+        <v>4.8213627487180002</v>
       </c>
       <c r="F146" s="13">
-        <v>4.8213627487180002</v>
+        <v>17.812404364132998</v>
       </c>
       <c r="G146" s="14">
-        <v>13.879795608416</v>
+        <v>15.267775169257</v>
       </c>
     </row>
     <row r="147" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A147" s="12" t="s">
         <v>157</v>
       </c>
       <c r="B147" s="14">
-        <v>5.7844121561600002</v>
+        <v>19.545106004244001</v>
       </c>
       <c r="C147" s="14">
-        <v>19.545106004244001</v>
+        <v>8.005529055877</v>
       </c>
       <c r="D147" s="13">
-        <v>8.005529055877</v>
+        <v>33.583590859707002</v>
       </c>
       <c r="E147" s="13">
-        <v>33.583590859707002</v>
+        <v>25.409406708746001</v>
       </c>
       <c r="F147" s="13">
-        <v>25.409406708746001</v>
+        <v>52.836062528166998</v>
       </c>
       <c r="G147" s="14">
-        <v>54.705862277276999</v>
+        <v>27.045877253716998</v>
       </c>
     </row>
     <row r="148" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A148" s="12" t="s">
         <v>158</v>
       </c>
       <c r="B148" s="14">
-        <v>7.7188218034159997</v>
+        <v>0</v>
       </c>
       <c r="C148" s="14">
-        <v>0</v>
+        <v>5.8729800944940003</v>
       </c>
       <c r="D148" s="13">
-        <v>5.8729800944940003</v>
+        <v>6.1504229050620003</v>
       </c>
       <c r="E148" s="13">
-        <v>6.1504229050620003</v>
+        <v>2.0729284800130001</v>
       </c>
       <c r="F148" s="13">
-        <v>2.0729284800130001</v>
+        <v>20.962282562576998</v>
       </c>
       <c r="G148" s="14">
-        <v>18.294355690976001</v>
+        <v>25.154739075093001</v>
       </c>
     </row>
     <row r="149" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A149" s="12" t="s">
         <v>159</v>
       </c>
       <c r="B149" s="14">
-        <v>8.3341532016670001</v>
+        <v>5.7378979359270001</v>
       </c>
       <c r="C149" s="14">
-        <v>5.7378979359270001</v>
+        <v>23.647274038483001</v>
       </c>
       <c r="D149" s="13">
-        <v>23.647274038483001</v>
+        <v>16.423122220004998</v>
       </c>
       <c r="E149" s="13">
-        <v>16.423122220004998</v>
+        <v>12.826754461618</v>
       </c>
       <c r="F149" s="13">
-        <v>12.826754461618</v>
+        <v>85.442782343366005</v>
       </c>
       <c r="G149" s="14">
-        <v>90.063112839056998</v>
+        <v>17.309573445384999</v>
       </c>
     </row>
     <row r="150" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A150" s="12" t="s">
         <v>160</v>
       </c>
       <c r="B150" s="14">
-        <v>2.0450645669459999</v>
+        <v>1.892660161387</v>
       </c>
       <c r="C150" s="14">
-        <v>1.892660161387</v>
+        <v>10.117026259391</v>
       </c>
       <c r="D150" s="13">
-        <v>10.117026259391</v>
+        <v>2.1645067505640001</v>
       </c>
       <c r="E150" s="13">
-        <v>2.1645067505640001</v>
+        <v>6.5301929940800001</v>
       </c>
       <c r="F150" s="13">
-        <v>6.5301929940800001</v>
+        <v>35.285818508127001</v>
       </c>
       <c r="G150" s="14">
-        <v>24.192478421419999</v>
+        <v>13.305863131781001</v>
       </c>
     </row>
     <row r="151" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A151" s="12" t="s">
         <v>161</v>
       </c>
       <c r="B151" s="14">
-        <v>42.993888217466001</v>
+        <v>28.675227197845</v>
       </c>
       <c r="C151" s="14">
-        <v>28.675227197845</v>
+        <v>11.587385324186</v>
       </c>
       <c r="D151" s="13">
-        <v>11.587385324186</v>
+        <v>8.8664343520180005</v>
       </c>
       <c r="E151" s="13">
-        <v>8.8664343520180005</v>
+        <v>4.378537118543</v>
       </c>
       <c r="F151" s="13">
-        <v>4.378537118543</v>
+        <v>19.974537060113001</v>
       </c>
       <c r="G151" s="14">
-        <v>19.801448176438001</v>
+        <v>5.4696286951359996</v>
       </c>
     </row>
     <row r="152" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A152" s="12" t="s">
         <v>162</v>
       </c>
       <c r="B152" s="14">
-        <v>2.1345385012949998</v>
+        <v>5.2235250548960002</v>
       </c>
       <c r="C152" s="14">
-        <v>5.2235250548960002</v>
+        <v>0</v>
       </c>
       <c r="D152" s="13">
-        <v>0</v>
+        <v>2.8471265368740002</v>
       </c>
       <c r="E152" s="13">
-        <v>2.8471265368740002</v>
+        <v>2.9683711436369999</v>
       </c>
       <c r="F152" s="13">
-        <v>2.9683711436369999</v>
+        <v>5.80831977279</v>
       </c>
       <c r="G152" s="14">
-        <v>6.3363488430429999</v>
+        <v>11.790749552873001</v>
       </c>
     </row>
     <row r="153" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A153" s="12" t="s">
         <v>163</v>
       </c>
       <c r="B153" s="14">
-        <v>19.293728355422001</v>
+        <v>3.6217811629950001</v>
       </c>
       <c r="C153" s="14">
-        <v>3.6217811629950001</v>
+        <v>2.0699597317429999</v>
       </c>
       <c r="D153" s="13">
-        <v>2.0699597317429999</v>
+        <v>4.551857441898</v>
       </c>
       <c r="E153" s="13">
-        <v>4.551857441898</v>
+        <v>9.6946182451229994</v>
       </c>
       <c r="F153" s="13">
-        <v>9.6946182451229994</v>
+        <v>11.193127628035</v>
       </c>
       <c r="G153" s="14">
-        <v>11.698642909773</v>
+        <v>9.2700120749739998</v>
       </c>
     </row>
     <row r="154" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A154" s="12" t="s">
         <v>164</v>
       </c>
       <c r="B154" s="14">
-        <v>91.506089147821001</v>
+        <v>105.118160643913</v>
       </c>
       <c r="C154" s="14">
-        <v>105.118160643913</v>
+        <v>115.452071255636</v>
       </c>
       <c r="D154" s="13">
-        <v>115.452071255636</v>
+        <v>123.286122409508</v>
       </c>
       <c r="E154" s="13">
-        <v>123.286122409508</v>
+        <v>170.09903179051301</v>
       </c>
       <c r="F154" s="13">
-        <v>170.09903179051301</v>
+        <v>213.92560062419199</v>
       </c>
       <c r="G154" s="14">
-        <v>201.153854069928</v>
+        <v>183.779345180707</v>
       </c>
     </row>
     <row r="155" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A155" s="12" t="s">
         <v>165</v>
       </c>
       <c r="B155" s="14">
-        <v>49.556744002804002</v>
+        <v>18.483929548970998</v>
       </c>
       <c r="C155" s="14">
-        <v>18.483929548970998</v>
+        <v>12.904770321266</v>
       </c>
       <c r="D155" s="13">
-        <v>12.904770321266</v>
+        <v>14.707334065504</v>
       </c>
       <c r="E155" s="13">
-        <v>14.707334065504</v>
+        <v>19.768987897854</v>
       </c>
       <c r="F155" s="13">
-        <v>19.768987897854</v>
+        <v>27.565119136791001</v>
       </c>
       <c r="G155" s="14">
-        <v>27.527560449176999</v>
+        <v>4.6630441167559997</v>
       </c>
     </row>
     <row r="156" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A156" s="12" t="s">
         <v>166</v>
       </c>
       <c r="B156" s="14">
-        <v>3.1315393389419999</v>
+        <v>1.2857896264769999</v>
       </c>
       <c r="C156" s="14">
-        <v>1.2857896264769999</v>
+        <v>3.106975266819</v>
       </c>
       <c r="D156" s="13">
-        <v>3.106975266819</v>
+        <v>5.8278581980049999</v>
       </c>
       <c r="E156" s="13">
-        <v>5.8278581980049999</v>
+        <v>18.435742931907001</v>
       </c>
       <c r="F156" s="13">
-        <v>18.435742931907001</v>
+        <v>22.700628449001002</v>
       </c>
       <c r="G156" s="14">
-        <v>24.764321944365001</v>
+        <v>5.5818465177489998</v>
       </c>
     </row>
     <row r="157" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A157" s="12" t="s">
         <v>167</v>
       </c>
       <c r="B157" s="14">
-        <v>104.458584961203</v>
+        <v>53.582481098907998</v>
       </c>
       <c r="C157" s="14">
-        <v>53.582481098907998</v>
+        <v>91.333284986210003</v>
       </c>
       <c r="D157" s="13">
-        <v>91.333284986210003</v>
+        <v>55.600598769137001</v>
       </c>
       <c r="E157" s="13">
-        <v>55.600598769137001</v>
+        <v>72.387646634342005</v>
       </c>
       <c r="F157" s="13">
-        <v>72.387646634342005</v>
+        <v>122.52329791416</v>
       </c>
       <c r="G157" s="14">
-        <v>122.71993564682199</v>
+        <v>49.729410089523</v>
       </c>
     </row>
     <row r="158" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A158" s="12" t="s">
         <v>168</v>
       </c>
       <c r="B158" s="14">
-        <v>2.7835327543370001</v>
+        <v>2.7956467750280001</v>
       </c>
       <c r="C158" s="14">
-        <v>2.7956467750280001</v>
+        <v>5.6403878348859999</v>
       </c>
       <c r="D158" s="13">
-        <v>5.6403878348859999</v>
+        <v>2.6033428306830002</v>
       </c>
       <c r="E158" s="13">
-        <v>2.6033428306830002</v>
+        <v>8.6075397480279996</v>
       </c>
       <c r="F158" s="13">
-        <v>8.6075397480279996</v>
+        <v>8.7332288984270008</v>
       </c>
       <c r="G158" s="14">
-        <v>9.5271587982840007</v>
+        <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A159" s="12" t="s">
         <v>169</v>
       </c>
       <c r="B159" s="14">
-        <v>3.1678890579500001</v>
+        <v>4.2424491144800003</v>
       </c>
       <c r="C159" s="14">
-        <v>4.2424491144800003</v>
+        <v>5.2682682073610003</v>
       </c>
       <c r="D159" s="13">
-        <v>5.2682682073610003</v>
+        <v>4.2207684108469996</v>
       </c>
       <c r="E159" s="13">
-        <v>4.2207684108469996</v>
+        <v>5.2982015494489998</v>
       </c>
       <c r="F159" s="13">
-        <v>5.2982015494489998</v>
+        <v>5.2437222552789997</v>
       </c>
       <c r="G159" s="14">
-        <v>5.720424278486</v>
+        <v>6.4059806435000004</v>
       </c>
     </row>
     <row r="160" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A160" s="12" t="s">
         <v>170</v>
       </c>
       <c r="B160" s="14">
-        <v>1.4336962346190001</v>
+        <v>0.89159474591400001</v>
       </c>
       <c r="C160" s="14">
-        <v>0.89159474591400001</v>
+        <v>1.966669540821</v>
       </c>
       <c r="D160" s="13">
-        <v>1.966669540821</v>
+        <v>1.6600273938929999</v>
       </c>
       <c r="E160" s="13">
-        <v>1.6600273938929999</v>
+        <v>1.4367634474690001</v>
       </c>
       <c r="F160" s="13">
-        <v>1.4367634474690001</v>
+        <v>9.9069334665559996</v>
       </c>
       <c r="G160" s="14">
-        <v>10.51633969769</v>
+        <v>14.059533968812</v>
       </c>
     </row>
     <row r="161" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A161" s="12" t="s">
         <v>171</v>
       </c>
       <c r="B161" s="14">
-        <v>57.351510419775998</v>
+        <v>68.078305768256996</v>
       </c>
       <c r="C161" s="14">
-        <v>68.078305768256996</v>
+        <v>69.040862258469005</v>
       </c>
       <c r="D161" s="13">
-        <v>69.040862258469005</v>
+        <v>120.661457848221</v>
       </c>
       <c r="E161" s="13">
-        <v>120.661457848221</v>
+        <v>80.812181150799006</v>
       </c>
       <c r="F161" s="13">
-        <v>80.812181150799006</v>
+        <v>125.209789196318</v>
       </c>
       <c r="G161" s="14">
-        <v>118.31533421672199</v>
+        <v>111.655184473196</v>
       </c>
     </row>
     <row r="162" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A162" s="12" t="s">
         <v>172</v>
       </c>
       <c r="B162" s="14">
-        <v>1.789629323869</v>
+        <v>2.6349344005659998</v>
       </c>
       <c r="C162" s="14">
-        <v>2.6349344005659998</v>
+        <v>0</v>
       </c>
       <c r="D162" s="13">
-        <v>0</v>
+        <v>1.8391593862760001</v>
       </c>
       <c r="E162" s="13">
-        <v>1.8391593862760001</v>
+        <v>2.6755620649849998</v>
       </c>
       <c r="F162" s="13">
-        <v>2.6755620649849998</v>
+        <v>11.089297701714999</v>
       </c>
       <c r="G162" s="14">
-        <v>10.06618246221</v>
+        <v>5.5858913340659999</v>
       </c>
     </row>
     <row r="163" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A163" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B163" s="6"/>
       <c r="C163" s="6"/>
       <c r="D163" s="8"/>
       <c r="E163" s="8"/>
       <c r="F163" s="8"/>
       <c r="G163" s="6"/>
     </row>
     <row r="164" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A164" s="11" t="s">
         <v>173</v>
       </c>
       <c r="B164" s="7">
-        <v>48.168529190046002</v>
+        <v>50.205513459127999</v>
       </c>
       <c r="C164" s="7">
-        <v>50.205513459127999</v>
+        <v>100.093069055703</v>
       </c>
       <c r="D164" s="9">
-        <v>100.093069055703</v>
+        <v>188.62849339304699</v>
       </c>
       <c r="E164" s="9">
-        <v>188.62849339304699</v>
+        <v>163.69705963960999</v>
       </c>
       <c r="F164" s="9">
-        <v>163.69705963960999</v>
+        <v>114.836373441349</v>
       </c>
       <c r="G164" s="7">
-        <v>116.562061355737</v>
+        <v>82.239832866713002</v>
       </c>
     </row>
     <row r="165" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A165" s="12" t="s">
         <v>174</v>
       </c>
       <c r="B165" s="14">
-        <v>17.364471407311999</v>
+        <v>41.743774572108997</v>
       </c>
       <c r="C165" s="14">
-        <v>41.743774572108997</v>
+        <v>75.643689946890007</v>
       </c>
       <c r="D165" s="13">
-        <v>75.643689946890007</v>
+        <v>112.10332854473</v>
       </c>
       <c r="E165" s="13">
-        <v>112.10332854473</v>
+        <v>69.223447557244995</v>
       </c>
       <c r="F165" s="13">
-        <v>69.223447557244995</v>
+        <v>23.901102772645</v>
       </c>
       <c r="G165" s="14">
-        <v>25.504913775915998</v>
+        <v>12.518363473314</v>
       </c>
     </row>
     <row r="166" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A166" s="12" t="s">
         <v>175</v>
       </c>
       <c r="B166" s="14">
-        <v>16.452232144511999</v>
+        <v>37.393084596561998</v>
       </c>
       <c r="C166" s="14">
-        <v>37.393084596561998</v>
+        <v>108.459376543544</v>
       </c>
       <c r="D166" s="13">
-        <v>108.459376543544</v>
+        <v>174.59357808540099</v>
       </c>
       <c r="E166" s="13">
-        <v>174.59357808540099</v>
+        <v>175.99854317616601</v>
       </c>
       <c r="F166" s="13">
-        <v>175.99854317616601</v>
+        <v>131.79698570617799</v>
       </c>
       <c r="G166" s="14">
-        <v>133.87746373182799</v>
+        <v>112.542118338164</v>
       </c>
     </row>
     <row r="167" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A167" s="12" t="s">
         <v>176</v>
       </c>
       <c r="B167" s="14">
-        <v>23.700716839376</v>
+        <v>14.509779615171</v>
       </c>
       <c r="C167" s="14">
-        <v>14.509779615171</v>
+        <v>28.586817886422001</v>
       </c>
       <c r="D167" s="13">
-        <v>28.586817886422001</v>
+        <v>54.705006574561999</v>
       </c>
       <c r="E167" s="13">
-        <v>54.705006574561999</v>
+        <v>43.476352281697999</v>
       </c>
       <c r="F167" s="13">
-        <v>43.476352281697999</v>
+        <v>27.684370259569999</v>
       </c>
       <c r="G167" s="14">
-        <v>28.506179072316002</v>
+        <v>33.048253173973002</v>
       </c>
     </row>
     <row r="168" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A168" s="12" t="s">
         <v>177</v>
       </c>
       <c r="B168" s="14">
-        <v>11.258833726761999</v>
+        <v>25.126666559093</v>
       </c>
       <c r="C168" s="14">
-        <v>25.126666559093</v>
+        <v>20.128643148098</v>
       </c>
       <c r="D168" s="13">
-        <v>20.128643148098</v>
+        <v>61.464235257060999</v>
       </c>
       <c r="E168" s="13">
-        <v>61.464235257060999</v>
+        <v>99.40260988208</v>
       </c>
       <c r="F168" s="13">
-        <v>99.40260988208</v>
+        <v>69.584403863088994</v>
       </c>
       <c r="G168" s="14">
-        <v>72.275063204751007</v>
+        <v>53.71278069804</v>
       </c>
     </row>
     <row r="169" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A169" s="12" t="s">
         <v>178</v>
       </c>
       <c r="B169" s="14">
-        <v>20.936225631216999</v>
+        <v>39.700129537347998</v>
       </c>
       <c r="C169" s="14">
-        <v>39.700129537347998</v>
+        <v>57.449427472826002</v>
       </c>
       <c r="D169" s="13">
-        <v>57.449427472826002</v>
+        <v>106.317294893398</v>
       </c>
       <c r="E169" s="13">
-        <v>106.317294893398</v>
+        <v>85.368437029594006</v>
       </c>
       <c r="F169" s="13">
-        <v>85.368437029594006</v>
+        <v>80.834976914360993</v>
       </c>
       <c r="G169" s="14">
-        <v>83.174787191614001</v>
+        <v>58.736237278898003</v>
       </c>
     </row>
     <row r="170" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A170" s="12" t="s">
         <v>179</v>
       </c>
       <c r="B170" s="14">
-        <v>23.557477205129</v>
+        <v>60.753668967296001</v>
       </c>
       <c r="C170" s="14">
-        <v>60.753668967296001</v>
+        <v>23.446019050053</v>
       </c>
       <c r="D170" s="13">
-        <v>23.446019050053</v>
+        <v>37.657371643612997</v>
       </c>
       <c r="E170" s="13">
-        <v>37.657371643612997</v>
+        <v>25.271744418246001</v>
       </c>
       <c r="F170" s="13">
-        <v>25.271744418246001</v>
+        <v>27.298335727023002</v>
       </c>
       <c r="G170" s="14">
-        <v>27.652859567634</v>
+        <v>23.398573480305</v>
       </c>
     </row>
     <row r="171" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A171" s="12" t="s">
         <v>180</v>
       </c>
       <c r="B171" s="14">
-        <v>46.249185617693001</v>
+        <v>182.29115605042199</v>
       </c>
       <c r="C171" s="14">
-        <v>182.29115605042199</v>
+        <v>212.42398532082899</v>
       </c>
       <c r="D171" s="13">
-        <v>212.42398532082899</v>
+        <v>219.54676787113101</v>
       </c>
       <c r="E171" s="13">
-        <v>219.54676787113101</v>
+        <v>140.92586133241099</v>
       </c>
       <c r="F171" s="13">
-        <v>140.92586133241099</v>
+        <v>177.83550908848301</v>
       </c>
       <c r="G171" s="14">
-        <v>178.78650111569399</v>
+        <v>188.296421387805</v>
       </c>
     </row>
     <row r="172" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A172" s="12" t="s">
         <v>181</v>
       </c>
       <c r="B172" s="14">
-        <v>55.464597246017</v>
+        <v>84.171589221115994</v>
       </c>
       <c r="C172" s="14">
-        <v>84.171589221115994</v>
+        <v>147.293870098627</v>
       </c>
       <c r="D172" s="13">
-        <v>147.293870098627</v>
+        <v>300.36621750748299</v>
       </c>
       <c r="E172" s="13">
-        <v>300.36621750748299</v>
+        <v>273.995890861639</v>
       </c>
       <c r="F172" s="13">
-        <v>273.995890861639</v>
+        <v>241.820417446779</v>
       </c>
       <c r="G172" s="14">
-        <v>249.146102129616</v>
+        <v>127.63201864407201</v>
       </c>
     </row>
     <row r="173" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A173" s="12" t="s">
         <v>182</v>
       </c>
       <c r="B173" s="14">
-        <v>14.592721410374001</v>
+        <v>81.943965061838</v>
       </c>
       <c r="C173" s="14">
-        <v>81.943965061838</v>
+        <v>73.214204537993993</v>
       </c>
       <c r="D173" s="13">
-        <v>73.214204537993993</v>
+        <v>67.105507053451007</v>
       </c>
       <c r="E173" s="13">
-        <v>67.105507053451007</v>
+        <v>67.832281498073002</v>
       </c>
       <c r="F173" s="13">
-        <v>67.832281498073002</v>
+        <v>47.956292881871001</v>
       </c>
       <c r="G173" s="14">
-        <v>52.315955871131997</v>
+        <v>31.970861921247</v>
       </c>
     </row>
     <row r="174" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A174" s="12" t="s">
         <v>183</v>
       </c>
       <c r="B174" s="14">
-        <v>24.004392884087999</v>
+        <v>97.719572184133</v>
       </c>
       <c r="C174" s="14">
-        <v>97.719572184133</v>
+        <v>81.207156196783998</v>
       </c>
       <c r="D174" s="13">
-        <v>81.207156196783998</v>
+        <v>72.096969544347004</v>
       </c>
       <c r="E174" s="13">
-        <v>72.096969544347004</v>
+        <v>54.578263945126999</v>
       </c>
       <c r="F174" s="13">
-        <v>54.578263945126999</v>
+        <v>45.612917205922002</v>
       </c>
       <c r="G174" s="14">
-        <v>43.244071740692</v>
+        <v>23.890072441152</v>
       </c>
     </row>
     <row r="175" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A175" s="12" t="s">
         <v>184</v>
       </c>
       <c r="B175" s="14">
-        <v>20.116205743767001</v>
+        <v>271.32912599229502</v>
       </c>
       <c r="C175" s="14">
-        <v>271.32912599229502</v>
+        <v>188.151990646</v>
       </c>
       <c r="D175" s="13">
-        <v>188.151990646</v>
+        <v>137.02088949046299</v>
       </c>
       <c r="E175" s="13">
-        <v>137.02088949046299</v>
+        <v>76.604643821435005</v>
       </c>
       <c r="F175" s="13">
-        <v>76.604643821435005</v>
+        <v>164.56677719595001</v>
       </c>
       <c r="G175" s="14">
-        <v>179.52739330467301</v>
+        <v>27.443342709298001</v>
       </c>
     </row>
     <row r="176" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A176" s="12" t="s">
         <v>185</v>
       </c>
       <c r="B176" s="14">
-        <v>10.371165471031</v>
+        <v>21.326874985440998</v>
       </c>
       <c r="C176" s="14">
-        <v>21.326874985440998</v>
+        <v>102.116578139686</v>
       </c>
       <c r="D176" s="13">
-        <v>102.116578139686</v>
+        <v>264.759051395055</v>
       </c>
       <c r="E176" s="13">
-        <v>264.759051395055</v>
+        <v>203.98617100170699</v>
       </c>
       <c r="F176" s="13">
-        <v>203.98617100170699</v>
+        <v>199.30005108609299</v>
       </c>
       <c r="G176" s="14">
-        <v>200.58906707037801</v>
+        <v>156.93241102724599</v>
       </c>
     </row>
     <row r="177" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A177" s="12" t="s">
         <v>186</v>
       </c>
       <c r="B177" s="14">
-        <v>43.527063861705003</v>
+        <v>35.818741536665001</v>
       </c>
       <c r="C177" s="14">
-        <v>35.818741536665001</v>
+        <v>101.495267100444</v>
       </c>
       <c r="D177" s="13">
-        <v>101.495267100444</v>
+        <v>307.50409026632099</v>
       </c>
       <c r="E177" s="13">
-        <v>307.50409026632099</v>
+        <v>274.75826556837399</v>
       </c>
       <c r="F177" s="13">
-        <v>274.75826556837399</v>
+        <v>170.167743262062</v>
       </c>
       <c r="G177" s="14">
-        <v>170.45600267584001</v>
+        <v>156.55958410359599</v>
       </c>
     </row>
     <row r="178" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A178" s="12" t="s">
         <v>187</v>
       </c>
       <c r="B178" s="14">
-        <v>37.445196558920998</v>
+        <v>54.027259958815002</v>
       </c>
       <c r="C178" s="14">
-        <v>54.027259958815002</v>
+        <v>151.08120040746601</v>
       </c>
       <c r="D178" s="13">
-        <v>151.08120040746601</v>
+        <v>444.87548846284199</v>
       </c>
       <c r="E178" s="13">
-        <v>444.87548846284199</v>
+        <v>369.53469420187298</v>
       </c>
       <c r="F178" s="13">
-        <v>369.53469420187298</v>
+        <v>210.382524506387</v>
       </c>
       <c r="G178" s="14">
-        <v>215.32034309546901</v>
+        <v>197.684258700214</v>
       </c>
     </row>
     <row r="179" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A179" s="12" t="s">
         <v>188</v>
       </c>
       <c r="B179" s="14">
-        <v>6.6529512456040001</v>
+        <v>36.227771550714998</v>
       </c>
       <c r="C179" s="14">
-        <v>36.227771550714998</v>
+        <v>83.857468844197996</v>
       </c>
       <c r="D179" s="13">
-        <v>83.857468844197996</v>
+        <v>131.41794794350301</v>
       </c>
       <c r="E179" s="13">
-        <v>131.41794794350301</v>
+        <v>144.05081872629299</v>
       </c>
       <c r="F179" s="13">
-        <v>144.05081872629299</v>
+        <v>203.00784009713499</v>
       </c>
       <c r="G179" s="14">
-        <v>213.39790759153701</v>
+        <v>55.448186036689997</v>
       </c>
     </row>
     <row r="180" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A180" s="12" t="s">
         <v>189</v>
       </c>
       <c r="B180" s="14">
-        <v>26.275799013499999</v>
+        <v>24.566631659506999</v>
       </c>
       <c r="C180" s="14">
-        <v>24.566631659506999</v>
+        <v>55.548193721577</v>
       </c>
       <c r="D180" s="13">
-        <v>55.548193721577</v>
+        <v>139.719974696077</v>
       </c>
       <c r="E180" s="13">
-        <v>139.719974696077</v>
+        <v>110.928102079696</v>
       </c>
       <c r="F180" s="13">
-        <v>110.928102079696</v>
+        <v>78.717969405188995</v>
       </c>
       <c r="G180" s="14">
-        <v>82.693624425652999</v>
+        <v>34.985764180083997</v>
       </c>
     </row>
     <row r="181" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A181" s="12" t="s">
         <v>190</v>
       </c>
       <c r="B181" s="14">
-        <v>4.7879390901479999</v>
+        <v>42.881220777880003</v>
       </c>
       <c r="C181" s="14">
-        <v>42.881220777880003</v>
+        <v>122.195984798075</v>
       </c>
       <c r="D181" s="13">
-        <v>122.195984798075</v>
+        <v>210.049828625961</v>
       </c>
       <c r="E181" s="13">
-        <v>210.049828625961</v>
+        <v>172.659721517278</v>
       </c>
       <c r="F181" s="13">
-        <v>172.659721517278</v>
+        <v>111.079001048433</v>
       </c>
       <c r="G181" s="14">
-        <v>112.521585477633</v>
+        <v>47.605286163613997</v>
       </c>
     </row>
     <row r="182" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A182" s="12" t="s">
         <v>191</v>
       </c>
       <c r="B182" s="14">
-        <v>53.167955969555997</v>
+        <v>61.601178147454</v>
       </c>
       <c r="C182" s="14">
-        <v>61.601178147454</v>
+        <v>118.80180048403901</v>
       </c>
       <c r="D182" s="13">
-        <v>118.80180048403901</v>
+        <v>388.975671331451</v>
       </c>
       <c r="E182" s="13">
-        <v>388.975671331451</v>
+        <v>460.981794548263</v>
       </c>
       <c r="F182" s="13">
-        <v>460.981794548263</v>
+        <v>244.948836182185</v>
       </c>
       <c r="G182" s="14">
-        <v>242.88793094059801</v>
+        <v>123.933810118046</v>
       </c>
     </row>
     <row r="183" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A183" s="12" t="s">
         <v>192</v>
       </c>
       <c r="B183" s="14">
-        <v>5.4895993144870001</v>
+        <v>28.921448377983001</v>
       </c>
       <c r="C183" s="14">
-        <v>28.921448377983001</v>
+        <v>69.210591686081003</v>
       </c>
       <c r="D183" s="13">
-        <v>69.210591686081003</v>
+        <v>110.809340003732</v>
       </c>
       <c r="E183" s="13">
-        <v>110.809340003732</v>
+        <v>131.80388153025501</v>
       </c>
       <c r="F183" s="13">
-        <v>131.80388153025501</v>
+        <v>54.216190529949998</v>
       </c>
       <c r="G183" s="14">
-        <v>55.842851812344001</v>
+        <v>18.161458211808</v>
       </c>
     </row>
     <row r="184" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A184" s="12" t="s">
         <v>193</v>
       </c>
       <c r="B184" s="14">
-        <v>0</v>
+        <v>81.575779461400003</v>
       </c>
       <c r="C184" s="14">
-        <v>81.575779461400003</v>
+        <v>164.31795524969201</v>
       </c>
       <c r="D184" s="13">
-        <v>164.31795524969201</v>
+        <v>452.15181903429499</v>
       </c>
       <c r="E184" s="13">
-        <v>452.15181903429499</v>
+        <v>575.55197329883003</v>
       </c>
       <c r="F184" s="13">
-        <v>575.55197329883003</v>
+        <v>301.48392031564799</v>
       </c>
       <c r="G184" s="14">
-        <v>295.03506640515297</v>
+        <v>106.40608952317</v>
       </c>
     </row>
     <row r="185" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A185" s="12" t="s">
         <v>194</v>
       </c>
       <c r="B185" s="14">
-        <v>53.452228395102999</v>
+        <v>35.065942993861</v>
       </c>
       <c r="C185" s="14">
-        <v>35.065942993861</v>
+        <v>85.020295497491006</v>
       </c>
       <c r="D185" s="13">
-        <v>85.020295497491006</v>
+        <v>196.33736624708899</v>
       </c>
       <c r="E185" s="13">
-        <v>196.33736624708899</v>
+        <v>186.25017483608599</v>
       </c>
       <c r="F185" s="13">
-        <v>186.25017483608599</v>
+        <v>109.695721467401</v>
       </c>
       <c r="G185" s="14">
-        <v>104.709552309792</v>
+        <v>56.29122548985</v>
       </c>
     </row>
     <row r="186" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A186" s="12" t="s">
         <v>195</v>
       </c>
       <c r="B186" s="14">
-        <v>41.816179870677999</v>
+        <v>56.758052231143999</v>
       </c>
       <c r="C186" s="14">
-        <v>56.758052231143999</v>
+        <v>75.889139637081001</v>
       </c>
       <c r="D186" s="13">
-        <v>75.889139637081001</v>
+        <v>116.78006994520101</v>
       </c>
       <c r="E186" s="13">
-        <v>116.78006994520101</v>
+        <v>119.22083278150799</v>
       </c>
       <c r="F186" s="13">
-        <v>119.22083278150799</v>
+        <v>77.479359720754005</v>
       </c>
       <c r="G186" s="14">
-        <v>80.007093261109006</v>
+        <v>72.325796389638995</v>
       </c>
     </row>
     <row r="187" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A187" s="12" t="s">
         <v>196</v>
       </c>
       <c r="B187" s="14">
-        <v>14.007494137438</v>
+        <v>74.602467429355002</v>
       </c>
       <c r="C187" s="14">
-        <v>74.602467429355002</v>
+        <v>61.417030866760001</v>
       </c>
       <c r="D187" s="13">
-        <v>61.417030866760001</v>
+        <v>138.86160005316901</v>
       </c>
       <c r="E187" s="13">
-        <v>138.86160005316901</v>
+        <v>113.98806411053501</v>
       </c>
       <c r="F187" s="13">
-        <v>113.98806411053501</v>
+        <v>105.143007589672</v>
       </c>
       <c r="G187" s="14">
-        <v>108.316588230579</v>
+        <v>77.256982593659998</v>
       </c>
     </row>
     <row r="188" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A188" s="12" t="s">
         <v>197</v>
       </c>
       <c r="B188" s="14">
-        <v>24.172275180690999</v>
+        <v>221.14307963572401</v>
       </c>
       <c r="C188" s="14">
-        <v>221.14307963572401</v>
+        <v>275.20601076499901</v>
       </c>
       <c r="D188" s="13">
-        <v>275.20601076499901</v>
+        <v>408.52698114383401</v>
       </c>
       <c r="E188" s="13">
-        <v>408.52698114383401</v>
+        <v>285.38442167339099</v>
       </c>
       <c r="F188" s="13">
-        <v>285.38442167339099</v>
+        <v>212.30812689923701</v>
       </c>
       <c r="G188" s="14">
-        <v>218.544175652403</v>
+        <v>89.819744134006001</v>
       </c>
     </row>
     <row r="189" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A189" s="12" t="s">
         <v>198</v>
       </c>
       <c r="B189" s="14">
-        <v>83.489191254275994</v>
+        <v>89.826873031120002</v>
       </c>
       <c r="C189" s="14">
-        <v>89.826873031120002</v>
+        <v>162.99979530717201</v>
       </c>
       <c r="D189" s="13">
-        <v>162.99979530717201</v>
+        <v>329.87668129738199</v>
       </c>
       <c r="E189" s="13">
-        <v>329.87668129738199</v>
+        <v>280.32126484881098</v>
       </c>
       <c r="F189" s="13">
-        <v>280.32126484881098</v>
+        <v>177.40098957610999</v>
       </c>
       <c r="G189" s="14">
-        <v>182.394831993151</v>
+        <v>137.00466237984199</v>
       </c>
     </row>
     <row r="190" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A190" s="12" t="s">
         <v>199</v>
       </c>
       <c r="B190" s="14">
-        <v>6.9878954459529998</v>
+        <v>31.163525956539999</v>
       </c>
       <c r="C190" s="14">
-        <v>31.163525956539999</v>
+        <v>48.331826238769999</v>
       </c>
       <c r="D190" s="13">
-        <v>48.331826238769999</v>
+        <v>128.659979732762</v>
       </c>
       <c r="E190" s="13">
-        <v>128.659979732762</v>
+        <v>141.37203000831801</v>
       </c>
       <c r="F190" s="13">
-        <v>141.37203000831801</v>
+        <v>91.766778438101994</v>
       </c>
       <c r="G190" s="14">
-        <v>95.015545320596999</v>
+        <v>70.037928413328004</v>
       </c>
     </row>
     <row r="191" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A191" s="12" t="s">
         <v>200</v>
       </c>
       <c r="B191" s="14">
-        <v>24.189822200258</v>
+        <v>31.947749576218001</v>
       </c>
       <c r="C191" s="14">
-        <v>31.947749576218001</v>
+        <v>21.546592574323999</v>
       </c>
       <c r="D191" s="13">
-        <v>21.546592574323999</v>
+        <v>58.161746575774004</v>
       </c>
       <c r="E191" s="13">
-        <v>58.161746575774004</v>
+        <v>49.833014181467</v>
       </c>
       <c r="F191" s="13">
-        <v>49.833014181467</v>
+        <v>32.547484013862999</v>
       </c>
       <c r="G191" s="14">
-        <v>32.218721549077003</v>
+        <v>43.396645351818002</v>
       </c>
     </row>
     <row r="192" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A192" s="12" t="s">
         <v>201</v>
       </c>
       <c r="B192" s="14">
-        <v>10.018335207469001</v>
+        <v>25.005623207829</v>
       </c>
       <c r="C192" s="14">
-        <v>25.005623207829</v>
+        <v>47.574650572979998</v>
       </c>
       <c r="D192" s="13">
-        <v>47.574650572979998</v>
+        <v>112.722805736949</v>
       </c>
       <c r="E192" s="13">
-        <v>112.722805736949</v>
+        <v>148.53812028237201</v>
       </c>
       <c r="F192" s="13">
-        <v>148.53812028237201</v>
+        <v>83.447146828551993</v>
       </c>
       <c r="G192" s="14">
-        <v>87.586643188175998</v>
+        <v>47.947141212679</v>
       </c>
     </row>
     <row r="193" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A193" s="12" t="s">
         <v>202</v>
       </c>
       <c r="B193" s="14">
-        <v>7.1397501382059998</v>
+        <v>30.579687829971999</v>
       </c>
       <c r="C193" s="14">
-        <v>30.579687829971999</v>
+        <v>20.960494353359</v>
       </c>
       <c r="D193" s="13">
-        <v>20.960494353359</v>
+        <v>50.931323669176997</v>
       </c>
       <c r="E193" s="13">
-        <v>50.931323669176997</v>
+        <v>68.958096213524001</v>
       </c>
       <c r="F193" s="13">
-        <v>68.958096213524001</v>
+        <v>39.709105169410002</v>
       </c>
       <c r="G193" s="14">
-        <v>40.611584832350999</v>
+        <v>44.672743315586999</v>
       </c>
     </row>
     <row r="194" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A194" s="12" t="s">
         <v>203</v>
       </c>
       <c r="B194" s="14">
-        <v>16.520147964795001</v>
+        <v>12.803259950443</v>
       </c>
       <c r="C194" s="14">
-        <v>12.803259950443</v>
+        <v>60.997029730318999</v>
       </c>
       <c r="D194" s="13">
-        <v>60.997029730318999</v>
+        <v>66.170926497129997</v>
       </c>
       <c r="E194" s="13">
-        <v>66.170926497129997</v>
+        <v>92.004353796218993</v>
       </c>
       <c r="F194" s="13">
-        <v>92.004353796218993</v>
+        <v>50.301797525965</v>
       </c>
       <c r="G194" s="14">
-        <v>52.690990410552999</v>
+        <v>30.759424957155002</v>
       </c>
     </row>
     <row r="195" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A195" s="12" t="s">
         <v>204</v>
       </c>
       <c r="B195" s="14">
-        <v>36.370085856773002</v>
+        <v>27.215878860766001</v>
       </c>
       <c r="C195" s="14">
-        <v>27.215878860766001</v>
+        <v>22.577630761485</v>
       </c>
       <c r="D195" s="13">
-        <v>22.577630761485</v>
+        <v>67.455633915201005</v>
       </c>
       <c r="E195" s="13">
-        <v>67.455633915201005</v>
+        <v>49.405976412637997</v>
       </c>
       <c r="F195" s="13">
-        <v>49.405976412637997</v>
+        <v>45.861489938803999</v>
       </c>
       <c r="G195" s="14">
-        <v>48.065313017206002</v>
+        <v>43.238872152761999</v>
       </c>
     </row>
     <row r="196" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A196" s="12" t="s">
         <v>205</v>
       </c>
       <c r="B196" s="14">
-        <v>11.971342349122001</v>
+        <v>54.832506475081999</v>
       </c>
       <c r="C196" s="14">
-        <v>54.832506475081999</v>
+        <v>63.577782205093001</v>
       </c>
       <c r="D196" s="13">
-        <v>63.577782205093001</v>
+        <v>138.644959062493</v>
       </c>
       <c r="E196" s="13">
-        <v>138.644959062493</v>
+        <v>88.526266466831999</v>
       </c>
       <c r="F196" s="13">
-        <v>88.526266466831999</v>
+        <v>64.450830641316003</v>
       </c>
       <c r="G196" s="14">
-        <v>69.613247270448994</v>
+        <v>30.656990883387</v>
       </c>
     </row>
     <row r="197" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A197" s="12" t="s">
         <v>206</v>
       </c>
       <c r="B197" s="14">
-        <v>53.769051905817001</v>
+        <v>37.833651397338002</v>
       </c>
       <c r="C197" s="14">
-        <v>37.833651397338002</v>
+        <v>134.690704769885</v>
       </c>
       <c r="D197" s="13">
-        <v>134.690704769885</v>
+        <v>285.92495789499299</v>
       </c>
       <c r="E197" s="13">
-        <v>285.92495789499299</v>
+        <v>227.18641876541</v>
       </c>
       <c r="F197" s="13">
-        <v>227.18641876541</v>
+        <v>81.709542195622006</v>
       </c>
       <c r="G197" s="14">
-        <v>84.853766170767003</v>
+        <v>72.345335607516006</v>
       </c>
     </row>
     <row r="198" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A198" s="12" t="s">
         <v>207</v>
       </c>
       <c r="B198" s="14">
-        <v>38.030744265418001</v>
+        <v>48.428093865389002</v>
       </c>
       <c r="C198" s="14">
-        <v>48.428093865389002</v>
+        <v>113.085688822061</v>
       </c>
       <c r="D198" s="13">
-        <v>113.085688822061</v>
+        <v>241.94873649089701</v>
       </c>
       <c r="E198" s="13">
-        <v>241.94873649089701</v>
+        <v>201.971193149507</v>
       </c>
       <c r="F198" s="13">
-        <v>201.971193149507</v>
+        <v>115.800249089557</v>
       </c>
       <c r="G198" s="14">
-        <v>120.949217463179</v>
+        <v>70.981700756848994</v>
       </c>
     </row>
     <row r="199" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A199" s="12" t="s">
         <v>208</v>
       </c>
       <c r="B199" s="14">
-        <v>5.8555980362659996</v>
+        <v>40.002242489315002</v>
       </c>
       <c r="C199" s="14">
-        <v>40.002242489315002</v>
+        <v>58.619306538959002</v>
       </c>
       <c r="D199" s="13">
-        <v>58.619306538959002</v>
+        <v>70.672198631398004</v>
       </c>
       <c r="E199" s="13">
-        <v>70.672198631398004</v>
+        <v>54.308014854928999</v>
       </c>
       <c r="F199" s="13">
-        <v>54.308014854928999</v>
+        <v>27.374975630430001</v>
       </c>
       <c r="G199" s="14">
-        <v>28.367114553958999</v>
+        <v>11.981464670176999</v>
       </c>
     </row>
     <row r="200" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A200" s="12" t="s">
         <v>209</v>
       </c>
       <c r="B200" s="14">
-        <v>72.124724603483997</v>
+        <v>47.985750030199</v>
       </c>
       <c r="C200" s="14">
-        <v>47.985750030199</v>
+        <v>112.739775239934</v>
       </c>
       <c r="D200" s="13">
-        <v>112.739775239934</v>
+        <v>179.519208969071</v>
       </c>
       <c r="E200" s="13">
-        <v>179.519208969071</v>
+        <v>137.24986110973401</v>
       </c>
       <c r="F200" s="13">
-        <v>137.24986110973401</v>
+        <v>124.105523227226</v>
       </c>
       <c r="G200" s="14">
-        <v>122.05274389394199</v>
+        <v>91.223624899981004</v>
       </c>
     </row>
     <row r="201" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A201" s="12" t="s">
         <v>210</v>
       </c>
       <c r="B201" s="14">
-        <v>0</v>
+        <v>48.078149943941</v>
       </c>
       <c r="C201" s="14">
-        <v>48.078149943941</v>
+        <v>40.623397973636997</v>
       </c>
       <c r="D201" s="13">
-        <v>40.623397973636997</v>
+        <v>73.028179335901001</v>
       </c>
       <c r="E201" s="13">
-        <v>73.028179335901001</v>
+        <v>48.736754737692998</v>
       </c>
       <c r="F201" s="13">
-        <v>48.736754737692998</v>
+        <v>29.801018199788</v>
       </c>
       <c r="G201" s="14">
-        <v>32.510201672496002</v>
+        <v>143.044887358983</v>
       </c>
     </row>
     <row r="202" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A202" s="12" t="s">
         <v>211</v>
       </c>
       <c r="B202" s="14">
-        <v>28.51613502571</v>
+        <v>53.498686668413001</v>
       </c>
       <c r="C202" s="14">
-        <v>53.498686668413001</v>
+        <v>114.74447334764599</v>
       </c>
       <c r="D202" s="13">
-        <v>114.74447334764599</v>
+        <v>139.61142131102599</v>
       </c>
       <c r="E202" s="13">
-        <v>139.61142131102599</v>
+        <v>136.666324275899</v>
       </c>
       <c r="F202" s="13">
-        <v>136.666324275899</v>
+        <v>171.40785104091901</v>
       </c>
       <c r="G202" s="14">
-        <v>180.361769442011</v>
+        <v>61.366408511415997</v>
       </c>
     </row>
     <row r="203" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A203" s="12" t="s">
         <v>212</v>
       </c>
       <c r="B203" s="14">
-        <v>11.129379152994</v>
+        <v>39.324090464285</v>
       </c>
       <c r="C203" s="14">
-        <v>39.324090464285</v>
+        <v>29.691138227494999</v>
       </c>
       <c r="D203" s="13">
-        <v>29.691138227494999</v>
+        <v>49.778300551515002</v>
       </c>
       <c r="E203" s="13">
-        <v>49.778300551515002</v>
+        <v>50.005434397781002</v>
       </c>
       <c r="F203" s="13">
-        <v>50.005434397781002</v>
+        <v>20.103829851507999</v>
       </c>
       <c r="G203" s="14">
-        <v>20.244416074246001</v>
+        <v>18.557381401392</v>
       </c>
     </row>
     <row r="204" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A204" s="12" t="s">
         <v>213</v>
       </c>
       <c r="B204" s="14">
-        <v>0</v>
+        <v>83.825625251028995</v>
       </c>
       <c r="C204" s="14">
-        <v>83.825625251028995</v>
+        <v>23.042291488471001</v>
       </c>
       <c r="D204" s="13">
-        <v>23.042291488471001</v>
+        <v>40.971642276703001</v>
       </c>
       <c r="E204" s="13">
-        <v>40.971642276703001</v>
+        <v>26.959884858460999</v>
       </c>
       <c r="F204" s="13">
-        <v>26.959884858460999</v>
+        <v>12.050854675890999</v>
       </c>
       <c r="G204" s="14">
-        <v>13.146386919154001</v>
+        <v>18.076282013837002</v>
       </c>
     </row>
     <row r="205" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A205" s="12" t="s">
         <v>214</v>
       </c>
       <c r="B205" s="14">
-        <v>9.9571258751459997</v>
+        <v>62.418881200846002</v>
       </c>
       <c r="C205" s="14">
-        <v>62.418881200846002</v>
+        <v>44.817035122161997</v>
       </c>
       <c r="D205" s="13">
-        <v>44.817035122161997</v>
+        <v>92.007984440588004</v>
       </c>
       <c r="E205" s="13">
-        <v>92.007984440588004</v>
+        <v>43.780607776193001</v>
       </c>
       <c r="F205" s="13">
-        <v>43.780607776193001</v>
+        <v>58.087327436701997</v>
       </c>
       <c r="G205" s="14">
-        <v>63.367993567311999</v>
+        <v>61.504229050626002</v>
       </c>
     </row>
     <row r="206" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A206" s="12" t="s">
         <v>215</v>
       </c>
       <c r="B206" s="14">
-        <v>86.760605382096998</v>
+        <v>81.763435172716001</v>
       </c>
       <c r="C206" s="14">
-        <v>81.763435172716001</v>
+        <v>114.081563570063</v>
       </c>
       <c r="D206" s="13">
-        <v>114.081563570063</v>
+        <v>146.00764209867501</v>
       </c>
       <c r="E206" s="13">
-        <v>146.00764209867501</v>
+        <v>163.65721188840999</v>
       </c>
       <c r="F206" s="13">
-        <v>163.65721188840999</v>
+        <v>172.763258979434</v>
       </c>
       <c r="G206" s="14">
-        <v>180.88105057259801</v>
+        <v>137.94662724719299</v>
       </c>
     </row>
     <row r="207" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A207" s="12" t="s">
         <v>216</v>
       </c>
       <c r="B207" s="14">
-        <v>7.1171955121519996</v>
+        <v>42.881220777880003</v>
       </c>
       <c r="C207" s="14">
-        <v>42.881220777880003</v>
+        <v>45.823494299278003</v>
       </c>
       <c r="D207" s="13">
-        <v>45.823494299278003</v>
+        <v>44.112997317279998</v>
       </c>
       <c r="E207" s="13">
-        <v>44.112997317279998</v>
+        <v>56.426955026832999</v>
       </c>
       <c r="F207" s="13">
-        <v>56.426955026832999</v>
+        <v>33.463120169128999</v>
       </c>
       <c r="G207" s="14">
-        <v>30.889034002273</v>
+        <v>46.333551003410001</v>
       </c>
     </row>
     <row r="208" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A208" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B208" s="6"/>
       <c r="C208" s="6"/>
       <c r="D208" s="8"/>
       <c r="E208" s="8"/>
       <c r="F208" s="8"/>
       <c r="G208" s="6"/>
     </row>
     <row r="209" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A209" s="11" t="s">
         <v>217</v>
       </c>
       <c r="B209" s="7">
-        <v>75.674361457955996</v>
+        <v>85.535661053172007</v>
       </c>
       <c r="C209" s="7">
-        <v>85.535661053172007</v>
+        <v>86.717124059691002</v>
       </c>
       <c r="D209" s="9">
-        <v>86.717124059691002</v>
+        <v>86.075211388246004</v>
       </c>
       <c r="E209" s="9">
-        <v>86.075211388246004</v>
+        <v>99.525046064389997</v>
       </c>
       <c r="F209" s="9">
-        <v>99.525046064389997</v>
+        <v>110.206992070379</v>
       </c>
       <c r="G209" s="7">
-        <v>111.713849565502</v>
+        <v>96.289113546069999</v>
       </c>
     </row>
     <row r="210" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A210" s="12" t="s">
         <v>218</v>
       </c>
       <c r="B210" s="14">
-        <v>103.96072180503801</v>
+        <v>128.353708741872</v>
       </c>
       <c r="C210" s="14">
-        <v>128.353708741872</v>
+        <v>115.853386031879</v>
       </c>
       <c r="D210" s="13">
-        <v>115.853386031879</v>
+        <v>132.37674889644401</v>
       </c>
       <c r="E210" s="13">
-        <v>132.37674889644401</v>
+        <v>111.112977913997</v>
       </c>
       <c r="F210" s="13">
-        <v>111.112977913997</v>
+        <v>129.444990917914</v>
       </c>
       <c r="G210" s="14">
-        <v>128.32235295514201</v>
+        <v>138.25346410055801</v>
       </c>
     </row>
     <row r="211" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A211" s="12" t="s">
         <v>219</v>
       </c>
       <c r="B211" s="14">
-        <v>5.2510422622690003</v>
+        <v>136.76722475037801</v>
       </c>
       <c r="C211" s="14">
-        <v>136.76722475037801</v>
+        <v>57.951956155578003</v>
       </c>
       <c r="D211" s="13">
-        <v>57.951956155578003</v>
+        <v>11.397530863989999</v>
       </c>
       <c r="E211" s="13">
-        <v>11.397530863989999</v>
+        <v>8.5229447627890007</v>
       </c>
       <c r="F211" s="13">
-        <v>8.5229447627890007</v>
+        <v>14.562714183271</v>
       </c>
       <c r="G211" s="14">
-        <v>15.886597290841999</v>
+        <v>17.475257019926001</v>
       </c>
     </row>
     <row r="212" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A212" s="12" t="s">
         <v>220</v>
       </c>
       <c r="B212" s="14">
-        <v>16.433539420241001</v>
+        <v>29.183470163551</v>
       </c>
       <c r="C212" s="14">
-        <v>29.183470163551</v>
+        <v>32.719327195764002</v>
       </c>
       <c r="D212" s="13">
-        <v>32.719327195764002</v>
+        <v>25.045924295588001</v>
       </c>
       <c r="E212" s="13">
-        <v>25.045924295588001</v>
+        <v>31.642149447445998</v>
       </c>
       <c r="F212" s="13">
-        <v>31.642149447445998</v>
+        <v>24.370862585466998</v>
       </c>
       <c r="G212" s="14">
-        <v>24.013518559287</v>
+        <v>23.584705727871</v>
       </c>
     </row>
     <row r="213" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A213" s="12" t="s">
         <v>221</v>
       </c>
       <c r="B213" s="14">
-        <v>33.254159829674002</v>
+        <v>33.760198506723</v>
       </c>
       <c r="C213" s="14">
-        <v>33.760198506723</v>
+        <v>44.113557529642001</v>
       </c>
       <c r="D213" s="13">
-        <v>44.113557529642001</v>
+        <v>20.742630173559998</v>
       </c>
       <c r="E213" s="13">
-        <v>20.742630173559998</v>
+        <v>12.883337115897</v>
       </c>
       <c r="F213" s="13">
-        <v>12.883337115897</v>
+        <v>33.681189513101003</v>
       </c>
       <c r="G213" s="14">
-        <v>31.826019868915999</v>
+        <v>35.216634705129998</v>
       </c>
     </row>
     <row r="214" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A214" s="12" t="s">
         <v>222</v>
       </c>
       <c r="B214" s="14">
-        <v>15.683110618914</v>
+        <v>29.435488469496001</v>
       </c>
       <c r="C214" s="14">
-        <v>29.435488469496001</v>
+        <v>31.148311831213999</v>
       </c>
       <c r="D214" s="13">
-        <v>31.148311831213999</v>
+        <v>13.841000885539</v>
       </c>
       <c r="E214" s="13">
-        <v>13.841000885539</v>
+        <v>8.5166671211760008</v>
       </c>
       <c r="F214" s="13">
-        <v>8.5166671211760008</v>
+        <v>15.978736894057</v>
       </c>
       <c r="G214" s="14">
-        <v>15.846681217245999</v>
+        <v>26.147024008456999</v>
       </c>
     </row>
     <row r="215" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A215" s="12" t="s">
         <v>223</v>
       </c>
       <c r="B215" s="14">
-        <v>19.154718054505999</v>
+        <v>69.207597418190005</v>
       </c>
       <c r="C215" s="14">
-        <v>69.207597418190005</v>
+        <v>26.021646286178999</v>
       </c>
       <c r="D215" s="13">
-        <v>26.021646286178999</v>
+        <v>15.605050018009999</v>
       </c>
       <c r="E215" s="13">
-        <v>15.605050018009999</v>
+        <v>12.716849119073</v>
       </c>
       <c r="F215" s="13">
-        <v>12.716849119073</v>
+        <v>16.194390842461001</v>
       </c>
       <c r="G215" s="14">
-        <v>17.666608191776</v>
+        <v>9.7166345054769998</v>
       </c>
     </row>
     <row r="216" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A216" s="12" t="s">
         <v>224</v>
       </c>
       <c r="B216" s="14">
-        <v>22.615134235993999</v>
+        <v>49.099856411502003</v>
       </c>
       <c r="C216" s="14">
-        <v>49.099856411502003</v>
+        <v>33.131217941311</v>
       </c>
       <c r="D216" s="13">
-        <v>33.131217941311</v>
+        <v>15.033658049423</v>
       </c>
       <c r="E216" s="13">
-        <v>15.033658049423</v>
+        <v>8.5346878222000004</v>
       </c>
       <c r="F216" s="13">
-        <v>8.5346878222000004</v>
+        <v>37.791919461587</v>
       </c>
       <c r="G216" s="14">
-        <v>39.345991485511</v>
+        <v>0</v>
       </c>
     </row>
     <row r="217" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A217" s="12" t="s">
         <v>225</v>
       </c>
       <c r="B217" s="14">
-        <v>25.659787413920998</v>
+        <v>10.956533539024999</v>
       </c>
       <c r="C217" s="14">
-        <v>10.956533539024999</v>
+        <v>6.1156054301819998</v>
       </c>
       <c r="D217" s="13">
-        <v>6.1156054301819998</v>
+        <v>13.815377986193001</v>
       </c>
       <c r="E217" s="13">
-        <v>13.815377986193001</v>
+        <v>6.560823344029</v>
       </c>
       <c r="F217" s="13">
-        <v>6.560823344029</v>
+        <v>14.395970149907001</v>
       </c>
       <c r="G217" s="14">
-        <v>12.826109987644999</v>
+        <v>23.748323951086</v>
       </c>
     </row>
     <row r="218" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A218" s="12" t="s">
         <v>226</v>
       </c>
       <c r="B218" s="14">
-        <v>82.718330174784995</v>
+        <v>79.955511269335005</v>
       </c>
       <c r="C218" s="14">
-        <v>79.955511269335005</v>
+        <v>81.790096392397004</v>
       </c>
       <c r="D218" s="13">
-        <v>81.790096392397004</v>
+        <v>77.435943025165002</v>
       </c>
       <c r="E218" s="13">
-        <v>77.435943025165002</v>
+        <v>95.988917579033</v>
       </c>
       <c r="F218" s="13">
-        <v>95.988917579033</v>
+        <v>121.07850954897199</v>
       </c>
       <c r="G218" s="14">
-        <v>120.675878013106</v>
+        <v>129.07977454607899</v>
       </c>
     </row>
     <row r="219" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A219" s="12" t="s">
         <v>227</v>
       </c>
       <c r="B219" s="14">
-        <v>11.277801548515001</v>
+        <v>10.014110579212</v>
       </c>
       <c r="C219" s="14">
-        <v>10.014110579212</v>
+        <v>8.776034580947</v>
       </c>
       <c r="D219" s="13">
-        <v>8.776034580947</v>
+        <v>1.110507419068</v>
       </c>
       <c r="E219" s="13">
-        <v>1.110507419068</v>
+        <v>8.3693521429200004</v>
       </c>
       <c r="F219" s="13">
-        <v>8.3693521429200004</v>
+        <v>30.26343763233</v>
       </c>
       <c r="G219" s="14">
-        <v>31.796283598677999</v>
+        <v>9.2066578686360003</v>
       </c>
     </row>
     <row r="220" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A220" s="12" t="s">
         <v>228</v>
       </c>
       <c r="B220" s="14">
-        <v>33.972954726201003</v>
+        <v>51.308409913614</v>
       </c>
       <c r="C220" s="14">
-        <v>51.308409913614</v>
+        <v>30.848272022488</v>
       </c>
       <c r="D220" s="13">
-        <v>30.848272022488</v>
+        <v>17.009649908745001</v>
       </c>
       <c r="E220" s="13">
-        <v>17.009649908745001</v>
+        <v>26.204162377340001</v>
       </c>
       <c r="F220" s="13">
-        <v>26.204162377340001</v>
+        <v>42.428178093634003</v>
       </c>
       <c r="G220" s="14">
-        <v>38.977082267836003</v>
+        <v>40.195116088706001</v>
       </c>
     </row>
     <row r="221" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A221" s="12" t="s">
         <v>229</v>
       </c>
       <c r="B221" s="14">
-        <v>17.404821704671001</v>
+        <v>3.7036499236120002</v>
       </c>
       <c r="C221" s="14">
-        <v>3.7036499236120002</v>
+        <v>7.6422968020599997</v>
       </c>
       <c r="D221" s="13">
-        <v>7.6422968020599997</v>
+        <v>11.742852127472</v>
       </c>
       <c r="E221" s="13">
-        <v>11.742852127472</v>
+        <v>8.1199403521889995</v>
       </c>
       <c r="F221" s="13">
-        <v>8.1199403521889995</v>
+        <v>20.457882274447002</v>
       </c>
       <c r="G221" s="14">
-        <v>22.317689753941998</v>
+        <v>0</v>
       </c>
     </row>
     <row r="222" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A222" s="12" t="s">
         <v>230</v>
       </c>
       <c r="B222" s="14">
-        <v>28.008385292332001</v>
+        <v>173.20669271364801</v>
       </c>
       <c r="C222" s="14">
-        <v>173.20669271364801</v>
+        <v>47.568478914761002</v>
       </c>
       <c r="D222" s="13">
-        <v>47.568478914761002</v>
+        <v>26.564483224038</v>
       </c>
       <c r="E222" s="13">
-        <v>26.564483224038</v>
+        <v>34.993327034423999</v>
       </c>
       <c r="F222" s="13">
-        <v>34.993327034423999</v>
+        <v>25.016865126607001</v>
       </c>
       <c r="G222" s="14">
-        <v>21.832900474129001</v>
+        <v>15.010119075964001</v>
       </c>
     </row>
     <row r="223" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A223" s="12" t="s">
         <v>231</v>
       </c>
       <c r="B223" s="14">
-        <v>37.489215819606997</v>
+        <v>35.646896299967999</v>
       </c>
       <c r="C223" s="14">
-        <v>35.646896299967999</v>
+        <v>32.397081349107999</v>
       </c>
       <c r="D223" s="13">
-        <v>32.397081349107999</v>
+        <v>16.554662533009999</v>
       </c>
       <c r="E223" s="13">
-        <v>16.554662533009999</v>
+        <v>26.450838376021</v>
       </c>
       <c r="F223" s="13">
-        <v>26.450838376021</v>
+        <v>74.908732333729006</v>
       </c>
       <c r="G223" s="14">
-        <v>78.947536632436993</v>
+        <v>22.861413785953001</v>
       </c>
     </row>
     <row r="224" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A224" s="12" t="s">
         <v>232</v>
       </c>
       <c r="B224" s="14">
-        <v>79.236907995557999</v>
+        <v>75.847023620410994</v>
       </c>
       <c r="C224" s="14">
-        <v>75.847023620410994</v>
+        <v>65.798137346838999</v>
       </c>
       <c r="D224" s="13">
-        <v>65.798137346838999</v>
+        <v>36.077363686482997</v>
       </c>
       <c r="E224" s="13">
-        <v>36.077363686482997</v>
+        <v>44.095709178413003</v>
       </c>
       <c r="F224" s="13">
-        <v>44.095709178413003</v>
+        <v>53.912907558823001</v>
       </c>
       <c r="G224" s="14">
-        <v>55.479407484825003</v>
+        <v>42.794976434943997</v>
       </c>
     </row>
     <row r="225" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A225" s="12" t="s">
         <v>233</v>
       </c>
       <c r="B225" s="14">
-        <v>223.57480384891201</v>
+        <v>249.14822143864501</v>
       </c>
       <c r="C225" s="14">
-        <v>249.14822143864501</v>
+        <v>109.54888159969801</v>
       </c>
       <c r="D225" s="13">
-        <v>109.54888159969801</v>
+        <v>72.626646170743996</v>
       </c>
       <c r="E225" s="13">
-        <v>72.626646170743996</v>
+        <v>250.50623428669499</v>
       </c>
       <c r="F225" s="13">
-        <v>250.50623428669499</v>
+        <v>150.31415178214101</v>
       </c>
       <c r="G225" s="14">
-        <v>163.97907467142701</v>
+        <v>0</v>
       </c>
     </row>
     <row r="226" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A226" s="12" t="s">
         <v>234</v>
       </c>
       <c r="B226" s="14">
-        <v>70.622694447803994</v>
+        <v>90.781690204312994</v>
       </c>
       <c r="C226" s="14">
-        <v>90.781690204312994</v>
+        <v>31.250797463561</v>
       </c>
       <c r="D226" s="13">
-        <v>31.250797463561</v>
+        <v>31.458632271359999</v>
       </c>
       <c r="E226" s="13">
-        <v>31.458632271359999</v>
+        <v>33.317122561243004</v>
       </c>
       <c r="F226" s="13">
-        <v>33.317122561243004</v>
+        <v>24.93517111233</v>
       </c>
       <c r="G226" s="14">
-        <v>25.259004503399002</v>
+        <v>10.686501905284</v>
       </c>
     </row>
     <row r="227" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A227" s="12" t="s">
         <v>235</v>
       </c>
       <c r="B227" s="14">
-        <v>74.239454648589003</v>
+        <v>88.101790042678005</v>
       </c>
       <c r="C227" s="14">
-        <v>88.101790042678005</v>
+        <v>137.732889057992</v>
       </c>
       <c r="D227" s="13">
-        <v>137.732889057992</v>
+        <v>48.685452890600999</v>
       </c>
       <c r="E227" s="13">
-        <v>48.685452890600999</v>
+        <v>26.856154070247999</v>
       </c>
       <c r="F227" s="13">
-        <v>26.856154070247999</v>
+        <v>56.320263959107997</v>
       </c>
       <c r="G227" s="14">
-        <v>56.097654220138999</v>
+        <v>29.384485543882001</v>
       </c>
     </row>
     <row r="228" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A228" s="12" t="s">
         <v>236</v>
       </c>
       <c r="B228" s="14">
-        <v>45.683995545114001</v>
+        <v>43.395112916503997</v>
       </c>
       <c r="C228" s="14">
-        <v>43.395112916503997</v>
+        <v>44.811830683522999</v>
       </c>
       <c r="D228" s="13">
-        <v>44.811830683522999</v>
+        <v>45.701395445187003</v>
       </c>
       <c r="E228" s="13">
-        <v>45.701395445187003</v>
+        <v>25.657972321460001</v>
       </c>
       <c r="F228" s="13">
-        <v>25.657972321460001</v>
+        <v>29.507005616169</v>
       </c>
       <c r="G228" s="14">
-        <v>28.292003365842</v>
+        <v>39.567096715592001</v>
       </c>
     </row>
     <row r="229" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A229" s="12" t="s">
         <v>237</v>
       </c>
       <c r="B229" s="14">
-        <v>32.632535451132</v>
+        <v>16.790118675969001</v>
       </c>
       <c r="C229" s="14">
-        <v>16.790118675969001</v>
+        <v>11.380703800706</v>
       </c>
       <c r="D229" s="13">
-        <v>11.380703800706</v>
+        <v>2.9496926177340002</v>
       </c>
       <c r="E229" s="13">
-        <v>2.9496926177340002</v>
+        <v>24.317129466914</v>
       </c>
       <c r="F229" s="13">
-        <v>24.317129466914</v>
+        <v>18.441459428258</v>
       </c>
       <c r="G229" s="14">
-        <v>20.117955739917001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="230" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A230" s="12" t="s">
         <v>238</v>
       </c>
       <c r="B230" s="14">
-        <v>7.8367699021090003</v>
+        <v>12.080932848113999</v>
       </c>
       <c r="C230" s="14">
-        <v>12.080932848113999</v>
+        <v>10.905725122865</v>
       </c>
       <c r="D230" s="13">
-        <v>10.905725122865</v>
+        <v>11.118072174536</v>
       </c>
       <c r="E230" s="13">
-        <v>11.118072174536</v>
+        <v>5.6875529077799998</v>
       </c>
       <c r="F230" s="13">
-        <v>5.6875529077799998</v>
+        <v>11.632590605148</v>
       </c>
       <c r="G230" s="14">
-        <v>11.103836486732</v>
+        <v>0</v>
       </c>
     </row>
     <row r="231" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A231" s="12" t="s">
         <v>239</v>
       </c>
       <c r="B231" s="14">
-        <v>97.712290314913005</v>
+        <v>139.034028314458</v>
       </c>
       <c r="C231" s="14">
-        <v>139.034028314458</v>
+        <v>140.629660020822</v>
       </c>
       <c r="D231" s="13">
-        <v>140.629660020822</v>
+        <v>158.30652005937301</v>
       </c>
       <c r="E231" s="13">
-        <v>158.30652005937301</v>
+        <v>187.33848807194701</v>
       </c>
       <c r="F231" s="13">
-        <v>187.33848807194701</v>
+        <v>182.05518421658701</v>
       </c>
       <c r="G231" s="14">
-        <v>184.879431306719</v>
+        <v>143.85342307941701</v>
       </c>
     </row>
     <row r="232" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A232" s="12" t="s">
         <v>240</v>
       </c>
       <c r="B232" s="14">
-        <v>81.818358503742004</v>
+        <v>52.427173546158002</v>
       </c>
       <c r="C232" s="14">
-        <v>52.427173546158002</v>
+        <v>75.579753457736999</v>
       </c>
       <c r="D232" s="13">
-        <v>75.579753457736999</v>
+        <v>62.034194978148001</v>
       </c>
       <c r="E232" s="13">
-        <v>62.034194978148001</v>
+        <v>67.679996946293997</v>
       </c>
       <c r="F232" s="13">
-        <v>67.679996946293997</v>
+        <v>105.028817785014</v>
       </c>
       <c r="G232" s="14">
-        <v>103.96291591639</v>
+        <v>93.201950441131999</v>
       </c>
     </row>
     <row r="233" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A233" s="12" t="s">
         <v>241</v>
       </c>
       <c r="B233" s="14">
-        <v>83.666241485051003</v>
+        <v>123.350782196155</v>
       </c>
       <c r="C233" s="14">
-        <v>123.350782196155</v>
+        <v>70.537933270638007</v>
       </c>
       <c r="D233" s="13">
-        <v>70.537933270638007</v>
+        <v>19.354271982454001</v>
       </c>
       <c r="E233" s="13">
-        <v>19.354271982454001</v>
+        <v>33.645378452525001</v>
       </c>
       <c r="F233" s="13">
-        <v>33.645378452525001</v>
+        <v>58.965200653684001</v>
       </c>
       <c r="G233" s="14">
-        <v>58.199418827012998</v>
+        <v>0</v>
       </c>
     </row>
     <row r="234" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A234" s="12" t="s">
         <v>242</v>
       </c>
       <c r="B234" s="14">
-        <v>55.938799162911003</v>
+        <v>44.526556310175998</v>
       </c>
       <c r="C234" s="14">
-        <v>44.526556310175998</v>
+        <v>34.170380843608001</v>
       </c>
       <c r="D234" s="13">
-        <v>34.170380843608001</v>
+        <v>22.434604310278999</v>
       </c>
       <c r="E234" s="13">
-        <v>22.434604310278999</v>
+        <v>16.957560219276999</v>
       </c>
       <c r="F234" s="13">
-        <v>16.957560219276999</v>
+        <v>29.695048557829001</v>
       </c>
       <c r="G234" s="14">
-        <v>32.394598426721998</v>
+        <v>13.705407026690001</v>
       </c>
     </row>
     <row r="235" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A235" s="12" t="s">
         <v>243</v>
       </c>
       <c r="B235" s="14">
-        <v>84.407688226261996</v>
+        <v>76.27587935167</v>
       </c>
       <c r="C235" s="14">
-        <v>76.27587935167</v>
+        <v>92.896396203685995</v>
       </c>
       <c r="D235" s="13">
-        <v>92.896396203685995</v>
+        <v>92.799842718350007</v>
       </c>
       <c r="E235" s="13">
-        <v>92.799842718350007</v>
+        <v>114.44412787545799</v>
       </c>
       <c r="F235" s="13">
-        <v>114.44412787545799</v>
+        <v>127.031313921432</v>
       </c>
       <c r="G235" s="14">
-        <v>129.925282684173</v>
+        <v>113.098044793711</v>
       </c>
     </row>
     <row r="236" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A236" s="12" t="s">
         <v>244</v>
       </c>
       <c r="B236" s="14">
-        <v>76.302855316236005</v>
+        <v>72.563243223713002</v>
       </c>
       <c r="C236" s="14">
-        <v>72.563243223713002</v>
+        <v>67.159998888203006</v>
       </c>
       <c r="D236" s="13">
-        <v>67.159998888203006</v>
+        <v>36.029307972966002</v>
       </c>
       <c r="E236" s="13">
-        <v>36.029307972966002</v>
+        <v>61.805335394361997</v>
       </c>
       <c r="F236" s="13">
-        <v>61.805335394361997</v>
+        <v>34.408204094073</v>
       </c>
       <c r="G236" s="14">
-        <v>36.642503061219998</v>
+        <v>34.408204094073</v>
       </c>
     </row>
     <row r="237" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A237" s="12" t="s">
         <v>245</v>
       </c>
       <c r="B237" s="14">
-        <v>11.185485483146</v>
+        <v>8.939647164858</v>
       </c>
       <c r="C237" s="14">
-        <v>8.939647164858</v>
+        <v>7.8056672332470001</v>
       </c>
       <c r="D237" s="13">
-        <v>7.8056672332470001</v>
+        <v>11.720614543639</v>
       </c>
       <c r="E237" s="13">
-        <v>11.720614543639</v>
+        <v>10.739363372767</v>
       </c>
       <c r="F237" s="13">
-        <v>10.739363372767</v>
+        <v>23.625903370888999</v>
       </c>
       <c r="G237" s="14">
-        <v>25.773712768243001</v>
+        <v>25.015662392705998</v>
       </c>
     </row>
     <row r="238" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A238" s="12" t="s">
         <v>246</v>
       </c>
       <c r="B238" s="14">
-        <v>66.647069671240004</v>
+        <v>75.565382784983001</v>
       </c>
       <c r="C238" s="14">
-        <v>75.565382784983001</v>
+        <v>78.711920655444004</v>
       </c>
       <c r="D238" s="13">
-        <v>78.711920655444004</v>
+        <v>79.983568062719996</v>
       </c>
       <c r="E238" s="13">
-        <v>79.983568062719996</v>
+        <v>78.648916382449002</v>
       </c>
       <c r="F238" s="13">
-        <v>78.648916382449002</v>
+        <v>103.59607692769799</v>
       </c>
       <c r="G238" s="14">
-        <v>101.074186611196</v>
+        <v>119.406074707397</v>
       </c>
     </row>
     <row r="239" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A239" s="12" t="s">
         <v>247</v>
       </c>
       <c r="B239" s="14">
-        <v>6.050086174614</v>
+        <v>24.048669348411</v>
       </c>
       <c r="C239" s="14">
-        <v>24.048669348411</v>
+        <v>9.3532289110099995</v>
       </c>
       <c r="D239" s="13">
-        <v>9.3532289110099995</v>
+        <v>6.6807475462049997</v>
       </c>
       <c r="E239" s="13">
-        <v>6.6807475462049997</v>
+        <v>7.6429022649530003</v>
       </c>
       <c r="F239" s="13">
-        <v>7.6429022649530003</v>
+        <v>15.971953905278999</v>
       </c>
       <c r="G239" s="14">
-        <v>15.882596636777</v>
+        <v>92.919914048264005</v>
       </c>
     </row>
     <row r="240" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A240" s="12" t="s">
         <v>248</v>
       </c>
       <c r="B240" s="14">
-        <v>16.829330258140001</v>
+        <v>59.515222452873999</v>
       </c>
       <c r="C240" s="14">
-        <v>59.515222452873999</v>
+        <v>13.745614915986</v>
       </c>
       <c r="D240" s="13">
-        <v>13.745614915986</v>
+        <v>21.987576283366</v>
       </c>
       <c r="E240" s="13">
-        <v>21.987576283366</v>
+        <v>9.8428992349649995</v>
       </c>
       <c r="F240" s="13">
-        <v>9.8428992349649995</v>
+        <v>16.069665411576999</v>
       </c>
       <c r="G240" s="14">
-        <v>16.638523450634999</v>
+        <v>42.587475423291998</v>
       </c>
     </row>
     <row r="241" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A241" s="12" t="s">
         <v>249</v>
       </c>
       <c r="B241" s="14">
-        <v>25.749957946999999</v>
+        <v>8.2571733360039996</v>
       </c>
       <c r="C241" s="14">
-        <v>8.2571733360039996</v>
+        <v>19.205744327737001</v>
       </c>
       <c r="D241" s="13">
-        <v>19.205744327737001</v>
+        <v>3.9960159915190001</v>
       </c>
       <c r="E241" s="13">
-        <v>3.9960159915190001</v>
+        <v>6.9868986250829996</v>
       </c>
       <c r="F241" s="13">
-        <v>6.9868986250829996</v>
+        <v>13.011397293530001</v>
       </c>
       <c r="G241" s="14">
-        <v>12.61711252706</v>
+        <v>0</v>
       </c>
     </row>
     <row r="242" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A242" s="12" t="s">
         <v>250</v>
       </c>
       <c r="B242" s="14">
-        <v>102.47584787518799</v>
+        <v>123.25959747418599</v>
       </c>
       <c r="C242" s="14">
-        <v>123.25959747418599</v>
+        <v>159.06333040663199</v>
       </c>
       <c r="D242" s="13">
-        <v>159.06333040663199</v>
+        <v>147.990180023363</v>
       </c>
       <c r="E242" s="13">
-        <v>147.990180023363</v>
+        <v>144.395174137813</v>
       </c>
       <c r="F242" s="13">
-        <v>144.395174137813</v>
+        <v>137.14708329949701</v>
       </c>
       <c r="G242" s="14">
-        <v>139.73435971357</v>
+        <v>120.266396660236</v>
       </c>
     </row>
     <row r="243" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A243" s="12" t="s">
         <v>251</v>
       </c>
       <c r="B243" s="14">
-        <v>106.197603430546</v>
+        <v>117.872095850836</v>
       </c>
       <c r="C243" s="14">
-        <v>117.872095850836</v>
+        <v>72.161349502863999</v>
       </c>
       <c r="D243" s="13">
-        <v>72.161349502863999</v>
+        <v>47.423842534188999</v>
       </c>
       <c r="E243" s="13">
-        <v>47.423842534188999</v>
+        <v>43.410411868282999</v>
       </c>
       <c r="F243" s="13">
-        <v>43.410411868282999</v>
+        <v>80.795928224891</v>
       </c>
       <c r="G243" s="14">
-        <v>78.347566763531006</v>
+        <v>53.863952149927002</v>
       </c>
     </row>
     <row r="244" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A244" s="12" t="s">
         <v>252</v>
       </c>
       <c r="B244" s="14">
-        <v>22.782330859542999</v>
+        <v>54.108164668744998</v>
       </c>
       <c r="C244" s="14">
-        <v>54.108164668744998</v>
+        <v>25.809810405173</v>
       </c>
       <c r="D244" s="13">
-        <v>25.809810405173</v>
+        <v>11.165028926199</v>
       </c>
       <c r="E244" s="13">
-        <v>11.165028926199</v>
+        <v>15.411922774432</v>
       </c>
       <c r="F244" s="13">
-        <v>15.411922774432</v>
+        <v>21.537432979478002</v>
       </c>
       <c r="G244" s="14">
-        <v>21.342093919538002</v>
+        <v>47.372325277641998</v>
       </c>
     </row>
     <row r="245" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A245" s="12" t="s">
         <v>253</v>
       </c>
       <c r="B245" s="14">
-        <v>131.15988009299701</v>
+        <v>107.716559145419</v>
       </c>
       <c r="C245" s="14">
-        <v>107.716559145419</v>
+        <v>121.04133202594301</v>
       </c>
       <c r="D245" s="13">
-        <v>121.04133202594301</v>
+        <v>95.570963279693999</v>
       </c>
       <c r="E245" s="13">
-        <v>95.570963279693999</v>
+        <v>126.217807262085</v>
       </c>
       <c r="F245" s="13">
-        <v>126.217807262085</v>
+        <v>152.66568794095701</v>
       </c>
       <c r="G245" s="14">
-        <v>158.36038977556399</v>
+        <v>113.37434501943901</v>
       </c>
     </row>
     <row r="246" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A246" s="12" t="s">
         <v>254</v>
       </c>
       <c r="B246" s="14">
-        <v>56.956553513111999</v>
+        <v>58.389423453752002</v>
       </c>
       <c r="C246" s="14">
-        <v>58.389423453752002</v>
+        <v>39.297700983218</v>
       </c>
       <c r="D246" s="13">
-        <v>39.297700983218</v>
+        <v>25.771657821037</v>
       </c>
       <c r="E246" s="13">
-        <v>25.771657821037</v>
+        <v>20.222236963747001</v>
       </c>
       <c r="F246" s="13">
-        <v>20.222236963747001</v>
+        <v>37.681481286286001</v>
       </c>
       <c r="G246" s="14">
-        <v>36.955596153892998</v>
+        <v>14.678427131552001</v>
       </c>
     </row>
     <row r="247" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A247" s="12" t="s">
         <v>255</v>
       </c>
       <c r="B247" s="14">
-        <v>37.048366105471999</v>
+        <v>24.617808024849001</v>
       </c>
       <c r="C247" s="14">
-        <v>24.617808024849001</v>
+        <v>35.879357006760998</v>
       </c>
       <c r="D247" s="13">
-        <v>35.879357006760998</v>
+        <v>62.071611910045</v>
       </c>
       <c r="E247" s="13">
-        <v>62.071611910045</v>
+        <v>35.480789483007001</v>
       </c>
       <c r="F247" s="13">
-        <v>35.480789483007001</v>
+        <v>78.752298636700004</v>
       </c>
       <c r="G247" s="14">
-        <v>83.762712950766002</v>
+        <v>11.818870590989</v>
       </c>
     </row>
     <row r="248" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A248" s="12" t="s">
         <v>256</v>
       </c>
       <c r="B248" s="14">
-        <v>85.410987331236001</v>
+        <v>54.926363183078998</v>
       </c>
       <c r="C248" s="14">
-        <v>54.926363183078998</v>
+        <v>46.536768520354997</v>
       </c>
       <c r="D248" s="13">
-        <v>46.536768520354997</v>
+        <v>116.074196575044</v>
       </c>
       <c r="E248" s="13">
-        <v>116.074196575044</v>
+        <v>52.977527885854997</v>
       </c>
       <c r="F248" s="13">
-        <v>52.977527885854997</v>
+        <v>80.513637535998996</v>
       </c>
       <c r="G248" s="14">
-        <v>85.931075075758997</v>
+        <v>25.688862496083999</v>
       </c>
     </row>
     <row r="249" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A249" s="12" t="s">
         <v>257</v>
       </c>
       <c r="B249" s="14">
-        <v>15.214204028312</v>
+        <v>34.619146890770999</v>
       </c>
       <c r="C249" s="14">
-        <v>34.619146890770999</v>
+        <v>23.453945358047999</v>
       </c>
       <c r="D249" s="13">
-        <v>23.453945358047999</v>
+        <v>20.060366171959998</v>
       </c>
       <c r="E249" s="13">
-        <v>20.060366171959998</v>
+        <v>16.377896687701998</v>
       </c>
       <c r="F249" s="13">
-        <v>16.377896687701998</v>
+        <v>29.156903973567001</v>
       </c>
       <c r="G249" s="14">
-        <v>27.263598520738</v>
+        <v>24.991631977343999</v>
       </c>
     </row>
     <row r="250" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A250" s="12" t="s">
         <v>258</v>
       </c>
       <c r="B250" s="14">
-        <v>17.223627201863</v>
+        <v>32.249174867316</v>
       </c>
       <c r="C250" s="14">
-        <v>32.249174867316</v>
+        <v>38.721364193645002</v>
       </c>
       <c r="D250" s="13">
-        <v>38.721364193645002</v>
+        <v>24.419841734990001</v>
       </c>
       <c r="E250" s="13">
-        <v>24.419841734990001</v>
+        <v>12.203477637484999</v>
       </c>
       <c r="F250" s="13">
-        <v>12.203477637484999</v>
+        <v>9.3701742799980003</v>
       </c>
       <c r="G250" s="14">
-        <v>10.222008305452</v>
+        <v>18.740348559996001</v>
       </c>
     </row>
     <row r="251" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A251" s="12" t="s">
         <v>259</v>
       </c>
       <c r="B251" s="14">
-        <v>55.486617344476997</v>
+        <v>37.346155546897002</v>
       </c>
       <c r="C251" s="14">
-        <v>37.346155546897002</v>
+        <v>40.494702532254998</v>
       </c>
       <c r="D251" s="13">
-        <v>40.494702532254998</v>
+        <v>23.827900499719</v>
       </c>
       <c r="E251" s="13">
-        <v>23.827900499719</v>
+        <v>42.749630115967001</v>
       </c>
       <c r="F251" s="13">
-        <v>42.749630115967001</v>
+        <v>23.844800873713002</v>
       </c>
       <c r="G251" s="14">
-        <v>24.606428420046999</v>
+        <v>19.333622330036999</v>
       </c>
     </row>
     <row r="252" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A252" s="12" t="s">
         <v>260</v>
       </c>
       <c r="B252" s="14">
-        <v>79.464191343134004</v>
+        <v>68.699983835729995</v>
       </c>
       <c r="C252" s="14">
-        <v>68.699983835729995</v>
+        <v>96.347905105775993</v>
       </c>
       <c r="D252" s="13">
-        <v>96.347905105775993</v>
+        <v>103.152143841393</v>
       </c>
       <c r="E252" s="13">
-        <v>103.152143841393</v>
+        <v>126.45056741720001</v>
       </c>
       <c r="F252" s="13">
-        <v>126.45056741720001</v>
+        <v>140.90173538489799</v>
       </c>
       <c r="G252" s="14">
-        <v>143.770653950075</v>
+        <v>142.69590777874299</v>
       </c>
     </row>
     <row r="253" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A253" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B253" s="6"/>
       <c r="C253" s="6"/>
       <c r="D253" s="8"/>
       <c r="E253" s="8"/>
       <c r="F253" s="8"/>
       <c r="G253" s="6"/>
     </row>
     <row r="254" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A254" s="11" t="s">
         <v>261</v>
       </c>
       <c r="B254" s="7">
-        <v>41.976228905503</v>
+        <v>49.840838821043</v>
       </c>
       <c r="C254" s="7">
-        <v>49.840838821043</v>
+        <v>63.032643462727002</v>
       </c>
       <c r="D254" s="9">
-        <v>63.032643462727002</v>
+        <v>61.847850331190998</v>
       </c>
       <c r="E254" s="9">
-        <v>61.847850331190998</v>
+        <v>65.896676838508995</v>
       </c>
       <c r="F254" s="9">
-        <v>65.896676838508995</v>
+        <v>99.581813348911993</v>
       </c>
       <c r="G254" s="7">
-        <v>99.009270123071005</v>
+        <v>96.941206461304006</v>
       </c>
     </row>
     <row r="255" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A255" s="12" t="s">
         <v>262</v>
       </c>
       <c r="B255" s="14">
-        <v>16.807949594258002</v>
+        <v>17.998456471571998</v>
       </c>
       <c r="C255" s="14">
-        <v>17.998456471571998</v>
+        <v>23.422224735955002</v>
       </c>
       <c r="D255" s="13">
-        <v>23.422224735955002</v>
+        <v>16.755245868848</v>
       </c>
       <c r="E255" s="13">
-        <v>16.755245868848</v>
+        <v>26.134949581722999</v>
       </c>
       <c r="F255" s="13">
-        <v>26.134949581722999</v>
+        <v>47.536944727478001</v>
       </c>
       <c r="G255" s="14">
-        <v>49.915484810834002</v>
+        <v>31.586093847594999</v>
       </c>
     </row>
     <row r="256" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A256" s="12" t="s">
         <v>263</v>
       </c>
       <c r="B256" s="14">
-        <v>44.628423693739002</v>
+        <v>60.450474435278998</v>
       </c>
       <c r="C256" s="14">
-        <v>60.450474435278998</v>
+        <v>50.110181969658001</v>
       </c>
       <c r="D256" s="13">
-        <v>50.110181969658001</v>
+        <v>29.045932810202</v>
       </c>
       <c r="E256" s="13">
-        <v>29.045932810202</v>
+        <v>35.144721772613998</v>
       </c>
       <c r="F256" s="13">
-        <v>35.144721772613998</v>
+        <v>38.116402265742998</v>
       </c>
       <c r="G256" s="14">
-        <v>36.216171067744</v>
+        <v>22.132104541398999</v>
       </c>
     </row>
     <row r="257" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A257" s="12" t="s">
         <v>264</v>
       </c>
       <c r="B257" s="14">
-        <v>6.3812334776580002</v>
+        <v>8.5334280896809993</v>
       </c>
       <c r="C257" s="14">
-        <v>8.5334280896809993</v>
+        <v>21.301763444658999</v>
       </c>
       <c r="D257" s="13">
-        <v>21.301763444658999</v>
+        <v>10.966232038616999</v>
       </c>
       <c r="E257" s="13">
-        <v>10.966232038616999</v>
+        <v>8.9013048972419995</v>
       </c>
       <c r="F257" s="13">
-        <v>8.9013048972419995</v>
+        <v>20.156629943416998</v>
       </c>
       <c r="G257" s="14">
-        <v>21.989050847363998</v>
+        <v>0</v>
       </c>
     </row>
     <row r="258" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A258" s="12" t="s">
         <v>265</v>
       </c>
       <c r="B258" s="14">
-        <v>14.088542198012</v>
+        <v>30.757000338771</v>
       </c>
       <c r="C258" s="14">
-        <v>30.757000338771</v>
+        <v>50.396511449899997</v>
       </c>
       <c r="D258" s="13">
-        <v>50.396511449899997</v>
+        <v>52.419057259280002</v>
       </c>
       <c r="E258" s="13">
-        <v>52.419057259280002</v>
+        <v>65.697861743995006</v>
       </c>
       <c r="F258" s="13">
-        <v>65.697861743995006</v>
+        <v>65.398369554539002</v>
       </c>
       <c r="G258" s="14">
-        <v>64.407485167348995</v>
+        <v>103.547418461353</v>
       </c>
     </row>
     <row r="259" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A259" s="12" t="s">
         <v>266</v>
       </c>
       <c r="B259" s="14">
-        <v>95.863934070894999</v>
+        <v>29.613147320671999</v>
       </c>
       <c r="C259" s="14">
-        <v>29.613147320671999</v>
+        <v>65.988273490151002</v>
       </c>
       <c r="D259" s="13">
-        <v>65.988273490151002</v>
+        <v>28.042348572799</v>
       </c>
       <c r="E259" s="13">
-        <v>28.042348572799</v>
+        <v>32.752091044144997</v>
       </c>
       <c r="F259" s="13">
-        <v>32.752091044144997</v>
+        <v>24.363242860340002</v>
       </c>
       <c r="G259" s="14">
-        <v>26.578083120371002</v>
+        <v>29.235891432409002</v>
       </c>
     </row>
     <row r="260" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A260" s="12" t="s">
         <v>267</v>
       </c>
       <c r="B260" s="14">
-        <v>18.318750097460999</v>
+        <v>36.292514317380999</v>
       </c>
       <c r="C260" s="14">
-        <v>36.292514317380999</v>
+        <v>28.357559930147001</v>
       </c>
       <c r="D260" s="13">
-        <v>28.357559930147001</v>
+        <v>28.288183636740001</v>
       </c>
       <c r="E260" s="13">
-        <v>28.288183636740001</v>
+        <v>14.049568726024001</v>
       </c>
       <c r="F260" s="13">
-        <v>14.049568726024001</v>
+        <v>17.615470843263001</v>
       </c>
       <c r="G260" s="14">
-        <v>19.216877283559</v>
+        <v>42.277130023830999</v>
       </c>
     </row>
     <row r="261" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A261" s="12" t="s">
         <v>268</v>
       </c>
       <c r="B261" s="14">
-        <v>7.7365289075339998</v>
+        <v>33.334984801608002</v>
       </c>
       <c r="C261" s="14">
-        <v>33.334984801608002</v>
+        <v>30.422477749072002</v>
       </c>
       <c r="D261" s="13">
-        <v>30.422477749072002</v>
+        <v>25.087747543007001</v>
       </c>
       <c r="E261" s="13">
-        <v>25.087747543007001</v>
+        <v>24.413888635778999</v>
       </c>
       <c r="F261" s="13">
-        <v>24.413888635778999</v>
+        <v>39.599646165023998</v>
       </c>
       <c r="G261" s="14">
-        <v>41.922380477661001</v>
+        <v>7.0247843630120004</v>
       </c>
     </row>
     <row r="262" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A262" s="12" t="s">
         <v>269</v>
       </c>
       <c r="B262" s="14">
-        <v>57.399457851483</v>
+        <v>50.970463230413003</v>
       </c>
       <c r="C262" s="14">
-        <v>50.970463230413003</v>
+        <v>60.571804821504998</v>
       </c>
       <c r="D262" s="13">
-        <v>60.571804821504998</v>
+        <v>40.865614593250001</v>
       </c>
       <c r="E262" s="13">
-        <v>40.865614593250001</v>
+        <v>58.280469072778999</v>
       </c>
       <c r="F262" s="13">
-        <v>58.280469072778999</v>
+        <v>45.240762282691001</v>
       </c>
       <c r="G262" s="14">
-        <v>44.851330231444997</v>
+        <v>42.136164834376999</v>
       </c>
     </row>
     <row r="263" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A263" s="12" t="s">
         <v>270</v>
       </c>
       <c r="B263" s="14">
-        <v>47.184014573905003</v>
+        <v>73.153352281115005</v>
       </c>
       <c r="C263" s="14">
-        <v>73.153352281115005</v>
+        <v>93.324752756267998</v>
       </c>
       <c r="D263" s="13">
-        <v>93.324752756267998</v>
+        <v>72.298807363506995</v>
       </c>
       <c r="E263" s="13">
-        <v>72.298807363506995</v>
+        <v>70.462531830482007</v>
       </c>
       <c r="F263" s="13">
-        <v>70.462531830482007</v>
+        <v>128.51606864123201</v>
       </c>
       <c r="G263" s="14">
-        <v>122.386842341269</v>
+        <v>95.662180797797006</v>
       </c>
     </row>
     <row r="264" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A264" s="12" t="s">
         <v>271</v>
       </c>
       <c r="B264" s="14">
-        <v>22.806579975070999</v>
+        <v>12.509979201023</v>
       </c>
       <c r="C264" s="14">
-        <v>12.509979201023</v>
+        <v>21.635104846889998</v>
       </c>
       <c r="D264" s="13">
-        <v>21.635104846889998</v>
+        <v>10.859329645691</v>
       </c>
       <c r="E264" s="13">
-        <v>10.859329645691</v>
+        <v>22.675185619905001</v>
       </c>
       <c r="F264" s="13">
-        <v>22.675185619905001</v>
+        <v>240.551032542211</v>
       </c>
       <c r="G264" s="14">
-        <v>256.09123552773599</v>
+        <v>23.202933233814999</v>
       </c>
     </row>
     <row r="265" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A265" s="12" t="s">
         <v>272</v>
       </c>
       <c r="B265" s="14">
-        <v>0</v>
+        <v>18.725174188692002</v>
       </c>
       <c r="C265" s="14">
-        <v>18.725174188692002</v>
+        <v>28.244754994295</v>
       </c>
       <c r="D265" s="13">
-        <v>28.244754994295</v>
+        <v>9.8490588258240006</v>
       </c>
       <c r="E265" s="13">
-        <v>9.8490588258240006</v>
+        <v>14.900509099894</v>
       </c>
       <c r="F265" s="13">
-        <v>14.900509099894</v>
+        <v>24.855535385892999</v>
       </c>
       <c r="G265" s="14">
-        <v>27.115129511884</v>
+        <v>59.653284926144998</v>
       </c>
     </row>
     <row r="266" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A266" s="12" t="s">
         <v>273</v>
       </c>
       <c r="B266" s="14">
-        <v>26.086053760824999</v>
+        <v>34.982307179416999</v>
       </c>
       <c r="C266" s="14">
-        <v>34.982307179416999</v>
+        <v>48.022403061218</v>
       </c>
       <c r="D266" s="13">
-        <v>48.022403061218</v>
+        <v>17.158025892201</v>
       </c>
       <c r="E266" s="13">
-        <v>17.158025892201</v>
+        <v>50.618353696970999</v>
       </c>
       <c r="F266" s="13">
-        <v>50.618353696970999</v>
+        <v>83.104851351996999</v>
       </c>
       <c r="G266" s="14">
-        <v>89.631889158815</v>
+        <v>5.4032581305820004</v>
       </c>
     </row>
     <row r="267" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A267" s="12" t="s">
         <v>274</v>
       </c>
       <c r="B267" s="14">
-        <v>10.856744688882999</v>
+        <v>20.211167865884999</v>
       </c>
       <c r="C267" s="14">
-        <v>20.211167865884999</v>
+        <v>72.377155711523997</v>
       </c>
       <c r="D267" s="13">
-        <v>72.377155711523997</v>
+        <v>72.701130511299993</v>
       </c>
       <c r="E267" s="13">
-        <v>72.701130511299993</v>
+        <v>70.257782039141006</v>
       </c>
       <c r="F267" s="13">
-        <v>70.257782039141006</v>
+        <v>112.39337089204599</v>
       </c>
       <c r="G267" s="14">
-        <v>85.617810951593995</v>
+        <v>55.627505307314998</v>
       </c>
     </row>
     <row r="268" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A268" s="12" t="s">
         <v>275</v>
       </c>
       <c r="B268" s="14">
-        <v>137.198135910963</v>
+        <v>140.87578099620299</v>
       </c>
       <c r="C268" s="14">
-        <v>140.87578099620299</v>
+        <v>209.39348869725001</v>
       </c>
       <c r="D268" s="13">
-        <v>209.39348869725001</v>
+        <v>356.87965129929302</v>
       </c>
       <c r="E268" s="13">
-        <v>356.87965129929302</v>
+        <v>337.97351977709701</v>
       </c>
       <c r="F268" s="13">
-        <v>337.97351977709701</v>
+        <v>363.72981894639503</v>
       </c>
       <c r="G268" s="14">
-        <v>368.465297272138</v>
+        <v>336.828991952004</v>
       </c>
     </row>
     <row r="269" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A269" s="12" t="s">
         <v>276</v>
       </c>
       <c r="B269" s="14">
-        <v>27.395802754935001</v>
+        <v>28.184962384887999</v>
       </c>
       <c r="C269" s="14">
-        <v>28.184962384887999</v>
+        <v>37.192752212343002</v>
       </c>
       <c r="D269" s="13">
-        <v>37.192752212343002</v>
+        <v>35.306991408850003</v>
       </c>
       <c r="E269" s="13">
-        <v>35.306991408850003</v>
+        <v>27.521842406813001</v>
       </c>
       <c r="F269" s="13">
-        <v>27.521842406813001</v>
+        <v>45.388793175731998</v>
       </c>
       <c r="G269" s="14">
-        <v>46.420356656998003</v>
+        <v>40.849913858158999</v>
       </c>
     </row>
     <row r="270" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A270" s="12" t="s">
         <v>277</v>
       </c>
       <c r="B270" s="14">
-        <v>8.5862339565720003</v>
+        <v>53.952138057180001</v>
       </c>
       <c r="C270" s="14">
-        <v>53.952138057180001</v>
+        <v>54.433376156797998</v>
       </c>
       <c r="D270" s="13">
-        <v>54.433376156797998</v>
+        <v>37.805919466733002</v>
       </c>
       <c r="E270" s="13">
-        <v>37.805919466733002</v>
+        <v>17.062658723340999</v>
       </c>
       <c r="F270" s="13">
-        <v>17.062658723340999</v>
+        <v>11.516728148922001</v>
       </c>
       <c r="G270" s="14">
-        <v>12.563703435187</v>
+        <v>51.825276670149002</v>
       </c>
     </row>
     <row r="271" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A271" s="12" t="s">
         <v>278</v>
       </c>
       <c r="B271" s="14">
-        <v>17.344541053747001</v>
+        <v>17.433851124295</v>
       </c>
       <c r="C271" s="14">
-        <v>17.433851124295</v>
+        <v>25.352388404452</v>
       </c>
       <c r="D271" s="13">
-        <v>25.352388404452</v>
+        <v>21.145007732126</v>
       </c>
       <c r="E271" s="13">
-        <v>21.145007732126</v>
+        <v>22.150948393712</v>
       </c>
       <c r="F271" s="13">
-        <v>22.150948393712</v>
+        <v>16.818077440848999</v>
       </c>
       <c r="G271" s="14">
-        <v>18.346993571835998</v>
+        <v>21.343414972805999</v>
       </c>
     </row>
     <row r="272" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A272" s="12" t="s">
         <v>279</v>
       </c>
       <c r="B272" s="14">
-        <v>24.736437728451001</v>
+        <v>8.1542187681209999</v>
       </c>
       <c r="C272" s="14">
-        <v>8.1542187681209999</v>
+        <v>13.052759202084999</v>
       </c>
       <c r="D272" s="13">
-        <v>13.052759202084999</v>
+        <v>8.8820804846649999</v>
       </c>
       <c r="E272" s="13">
-        <v>8.8820804846649999</v>
+        <v>10.189328456425001</v>
       </c>
       <c r="F272" s="13">
-        <v>10.189328456425001</v>
+        <v>57.948391624087002</v>
       </c>
       <c r="G272" s="14">
-        <v>62.495547225766003</v>
+        <v>11.894520008419001</v>
       </c>
     </row>
     <row r="273" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A273" s="12" t="s">
         <v>280</v>
       </c>
       <c r="B273" s="14">
-        <v>60.110114939588001</v>
+        <v>92.518695933722</v>
       </c>
       <c r="C273" s="14">
-        <v>92.518695933722</v>
+        <v>67.140756479694005</v>
       </c>
       <c r="D273" s="13">
-        <v>67.140756479694005</v>
+        <v>59.578412921019002</v>
       </c>
       <c r="E273" s="13">
-        <v>59.578412921019002</v>
+        <v>37.134628860755001</v>
       </c>
       <c r="F273" s="13">
-        <v>37.134628860755001</v>
+        <v>56.058925018960998</v>
       </c>
       <c r="G273" s="14">
-        <v>61.155190929775003</v>
+        <v>56.266642635122999</v>
       </c>
     </row>
     <row r="274" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A274" s="12" t="s">
         <v>281</v>
       </c>
       <c r="B274" s="14">
-        <v>86.969447095942996</v>
+        <v>67.219677640252996</v>
       </c>
       <c r="C274" s="14">
-        <v>67.219677640252996</v>
+        <v>45.037368074458001</v>
       </c>
       <c r="D274" s="13">
-        <v>45.037368074458001</v>
+        <v>57.241559710483997</v>
       </c>
       <c r="E274" s="13">
-        <v>57.241559710483997</v>
+        <v>33.495930073921002</v>
       </c>
       <c r="F274" s="13">
-        <v>33.495930073921002</v>
+        <v>55.602663690840998</v>
       </c>
       <c r="G274" s="14">
-        <v>55.986718988128999</v>
+        <v>94.079308908125995</v>
       </c>
     </row>
     <row r="275" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A275" s="12" t="s">
         <v>282</v>
       </c>
       <c r="B275" s="14">
-        <v>0</v>
+        <v>29.920712341769001</v>
       </c>
       <c r="C275" s="14">
-        <v>29.920712341769001</v>
+        <v>48.685452890600999</v>
       </c>
       <c r="D275" s="13">
-        <v>48.685452890600999</v>
+        <v>30.111445472701998</v>
       </c>
       <c r="E275" s="13">
-        <v>30.111445472701998</v>
+        <v>18.295561806199</v>
       </c>
       <c r="F275" s="13">
-        <v>18.295561806199</v>
+        <v>49.340829131192002</v>
       </c>
       <c r="G275" s="14">
-        <v>53.826359052210002</v>
+        <v>37.420048742775997</v>
       </c>
     </row>
     <row r="276" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A276" s="12" t="s">
         <v>283</v>
       </c>
       <c r="B276" s="14">
-        <v>15.232086776647</v>
+        <v>19.597512359681001</v>
       </c>
       <c r="C276" s="14">
-        <v>19.597512359681001</v>
+        <v>14.409821872285001</v>
       </c>
       <c r="D276" s="13">
-        <v>14.409821872285001</v>
+        <v>10.052142893187</v>
       </c>
       <c r="E276" s="13">
-        <v>10.052142893187</v>
+        <v>11.074484199992</v>
       </c>
       <c r="F276" s="13">
-        <v>11.074484199992</v>
+        <v>31.870010918801999</v>
       </c>
       <c r="G276" s="14">
-        <v>31.879620594323001</v>
+        <v>19.411519409375</v>
       </c>
     </row>
     <row r="277" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A277" s="12" t="s">
         <v>284</v>
       </c>
       <c r="B277" s="14">
-        <v>45.733063981308</v>
+        <v>49.865818617598002</v>
       </c>
       <c r="C277" s="14">
-        <v>49.865818617598002</v>
+        <v>67.720730283462004</v>
       </c>
       <c r="D277" s="13">
-        <v>67.720730283462004</v>
+        <v>65.351673619482</v>
       </c>
       <c r="E277" s="13">
-        <v>65.351673619482</v>
+        <v>64.921651710226001</v>
       </c>
       <c r="F277" s="13">
-        <v>64.921651710226001</v>
+        <v>98.225835071272002</v>
       </c>
       <c r="G277" s="14">
-        <v>97.585083473610993</v>
+        <v>116.775164871581</v>
       </c>
     </row>
     <row r="278" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A278" s="12" t="s">
         <v>285</v>
       </c>
       <c r="B278" s="14">
-        <v>136.864691573952</v>
+        <v>182.565222522287</v>
       </c>
       <c r="C278" s="14">
-        <v>182.565222522287</v>
+        <v>231.28142308360799</v>
       </c>
       <c r="D278" s="13">
-        <v>231.28142308360799</v>
+        <v>204.21343911178101</v>
       </c>
       <c r="E278" s="13">
-        <v>204.21343911178101</v>
+        <v>274.01025987039401</v>
       </c>
       <c r="F278" s="13">
-        <v>274.01025987039401</v>
+        <v>320.01206829486699</v>
       </c>
       <c r="G278" s="14">
-        <v>326.65316305277003</v>
+        <v>403.16702114573798</v>
       </c>
     </row>
     <row r="279" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A279" s="12" t="s">
         <v>286</v>
       </c>
       <c r="B279" s="14">
-        <v>7.5156288992639997</v>
+        <v>26.193084938614</v>
       </c>
       <c r="C279" s="14">
-        <v>26.193084938614</v>
+        <v>17.071055701058999</v>
       </c>
       <c r="D279" s="13">
-        <v>17.071055701058999</v>
+        <v>13.359261475712</v>
       </c>
       <c r="E279" s="13">
-        <v>13.359261475712</v>
+        <v>5.8201988564680001</v>
       </c>
       <c r="F279" s="13">
-        <v>5.8201988564680001</v>
+        <v>48.394726689353</v>
       </c>
       <c r="G279" s="14">
-        <v>52.794247297477</v>
+        <v>0</v>
       </c>
     </row>
     <row r="280" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A280" s="12" t="s">
         <v>287</v>
       </c>
       <c r="B280" s="14">
-        <v>35.840637130029997</v>
+        <v>66.108257523663994</v>
       </c>
       <c r="C280" s="14">
-        <v>66.108257523663994</v>
+        <v>57.564849567411002</v>
       </c>
       <c r="D280" s="13">
-        <v>57.564849567411002</v>
+        <v>47.341514732767997</v>
       </c>
       <c r="E280" s="13">
-        <v>47.341514732767997</v>
+        <v>50.643653017718997</v>
       </c>
       <c r="F280" s="13">
-        <v>50.643653017718997</v>
+        <v>103.900771871537</v>
       </c>
       <c r="G280" s="14">
-        <v>104.028631954845</v>
+        <v>48.303845038089001</v>
       </c>
     </row>
     <row r="281" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A281" s="12" t="s">
         <v>288</v>
       </c>
       <c r="B281" s="14">
-        <v>4.2956514752419999</v>
+        <v>9.1877592860679993</v>
       </c>
       <c r="C281" s="14">
-        <v>9.1877592860679993</v>
+        <v>18.397446398595999</v>
       </c>
       <c r="D281" s="13">
-        <v>18.397446398595999</v>
+        <v>2.2565986154909998</v>
       </c>
       <c r="E281" s="13">
-        <v>2.2565986154909998</v>
+        <v>10.545403037816</v>
       </c>
       <c r="F281" s="13">
-        <v>10.545403037816</v>
+        <v>57.765837109997001</v>
       </c>
       <c r="G281" s="14">
-        <v>55.140117241360997</v>
+        <v>14.441459277499</v>
       </c>
     </row>
     <row r="282" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A282" s="12" t="s">
         <v>289</v>
       </c>
       <c r="B282" s="14">
-        <v>31.998830955304001</v>
+        <v>34.615427100193003</v>
       </c>
       <c r="C282" s="14">
-        <v>34.615427100193003</v>
+        <v>47.319633020697999</v>
       </c>
       <c r="D282" s="13">
-        <v>47.319633020697999</v>
+        <v>71.627462344894994</v>
       </c>
       <c r="E282" s="13">
-        <v>71.627462344894994</v>
+        <v>106.749002138503</v>
       </c>
       <c r="F282" s="13">
-        <v>106.749002138503</v>
+        <v>176.81869749297101</v>
       </c>
       <c r="G282" s="14">
-        <v>174.42559607187599</v>
+        <v>209.049204958388</v>
       </c>
     </row>
     <row r="283" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A283" s="12" t="s">
         <v>290</v>
       </c>
       <c r="B283" s="14">
-        <v>4.8659460238049999</v>
+        <v>28.221317832642001</v>
       </c>
       <c r="C283" s="14">
-        <v>28.221317832642001</v>
+        <v>18.680482035463001</v>
       </c>
       <c r="D283" s="13">
-        <v>18.680482035463001</v>
+        <v>49.452208172017002</v>
       </c>
       <c r="E283" s="13">
-        <v>49.452208172017002</v>
+        <v>204.51968735519199</v>
       </c>
       <c r="F283" s="13">
-        <v>204.51968735519199</v>
+        <v>181.67623016800999</v>
       </c>
       <c r="G283" s="14">
-        <v>179.29021575431901</v>
+        <v>398.517911710654</v>
       </c>
     </row>
     <row r="284" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A284" s="12" t="s">
         <v>291</v>
       </c>
       <c r="B284" s="14">
-        <v>13.721671354649001</v>
+        <v>43.891738836998002</v>
       </c>
       <c r="C284" s="14">
-        <v>43.891738836998002</v>
+        <v>40.181421922689999</v>
       </c>
       <c r="D284" s="13">
-        <v>40.181421922689999</v>
+        <v>53.441489780124002</v>
       </c>
       <c r="E284" s="13">
-        <v>53.441489780124002</v>
+        <v>55.933734601331999</v>
       </c>
       <c r="F284" s="13">
-        <v>55.933734601331999</v>
+        <v>56.267667345221</v>
       </c>
       <c r="G284" s="14">
-        <v>58.693366494491997</v>
+        <v>88.754930109731006</v>
       </c>
     </row>
     <row r="285" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A285" s="12" t="s">
         <v>292</v>
       </c>
       <c r="B285" s="14">
-        <v>15.532483848365001</v>
+        <v>7.9697106912839999</v>
       </c>
       <c r="C285" s="14">
-        <v>7.9697106912839999</v>
+        <v>52.385565571318999</v>
       </c>
       <c r="D285" s="13">
-        <v>52.385565571318999</v>
+        <v>40.132646214151997</v>
       </c>
       <c r="E285" s="13">
-        <v>40.132646214151997</v>
+        <v>96.702338399205999</v>
       </c>
       <c r="F285" s="13">
-        <v>96.702338399205999</v>
+        <v>194.41448390150401</v>
       </c>
       <c r="G285" s="14">
-        <v>180.962089288784</v>
+        <v>170.75872720438201</v>
       </c>
     </row>
     <row r="286" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A286" s="12" t="s">
         <v>293</v>
       </c>
       <c r="B286" s="14">
-        <v>185.13067108954601</v>
+        <v>122.114758783704</v>
       </c>
       <c r="C286" s="14">
-        <v>122.114758783704</v>
+        <v>158.62187761311901</v>
       </c>
       <c r="D286" s="13">
-        <v>158.62187761311901</v>
+        <v>72.015203898197001</v>
       </c>
       <c r="E286" s="13">
-        <v>72.015203898197001</v>
+        <v>129.61363334707201</v>
       </c>
       <c r="F286" s="13">
-        <v>129.61363334707201</v>
+        <v>258.84946680888498</v>
       </c>
       <c r="G286" s="14">
-        <v>259.96102087261602</v>
+        <v>150.92720073943701</v>
       </c>
     </row>
     <row r="287" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A287" s="12" t="s">
         <v>294</v>
       </c>
       <c r="B287" s="14">
-        <v>4.590232259435</v>
+        <v>6.8908194645509999</v>
       </c>
       <c r="C287" s="14">
-        <v>6.8908194645509999</v>
+        <v>6.9627429113910004</v>
       </c>
       <c r="D287" s="13">
-        <v>6.9627429113910004</v>
+        <v>0</v>
       </c>
       <c r="E287" s="13">
+        <v>2.1621526012730001</v>
+      </c>
+      <c r="F287" s="13">
+        <v>16.79244096071</v>
+      </c>
+      <c r="G287" s="14">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18.319026502593001</v>
       </c>
     </row>
     <row r="288" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A288" s="12" t="s">
         <v>295</v>
       </c>
       <c r="B288" s="14">
+        <v>5.3630774867889999</v>
+      </c>
+      <c r="C288" s="14">
+        <v>5.3730460323029998</v>
+      </c>
+      <c r="D288" s="13">
         <v>0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5.3730460323029998</v>
       </c>
       <c r="E288" s="13">
         <v>0</v>
       </c>
       <c r="F288" s="13">
+        <v>27.296494479503</v>
+      </c>
+      <c r="G288" s="14">
         <v>0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29.777993977640001</v>
       </c>
     </row>
     <row r="289" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A289" s="12" t="s">
         <v>296</v>
       </c>
       <c r="B289" s="14">
-        <v>11.122845972103001</v>
+        <v>15.870101438960999</v>
       </c>
       <c r="C289" s="14">
-        <v>15.870101438960999</v>
+        <v>15.324930035972001</v>
       </c>
       <c r="D289" s="13">
-        <v>15.324930035972001</v>
+        <v>17.608986088868001</v>
       </c>
       <c r="E289" s="13">
-        <v>17.608986088868001</v>
+        <v>24.690449810438999</v>
       </c>
       <c r="F289" s="13">
-        <v>24.690449810438999</v>
+        <v>40.518917404222996</v>
       </c>
       <c r="G289" s="14">
-        <v>43.040848094848002</v>
+        <v>43.156255304534</v>
       </c>
     </row>
     <row r="290" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A290" s="12" t="s">
         <v>297</v>
       </c>
       <c r="B290" s="14">
-        <v>5.271796946966</v>
+        <v>10.217923317126999</v>
       </c>
       <c r="C290" s="14">
-        <v>10.217923317126999</v>
+        <v>6.3681662859979999</v>
       </c>
       <c r="D290" s="13">
-        <v>6.3681662859979999</v>
+        <v>9.5840347050929999</v>
       </c>
       <c r="E290" s="13">
-        <v>9.5840347050929999</v>
+        <v>11.379029880518001</v>
       </c>
       <c r="F290" s="13">
-        <v>11.379029880518001</v>
+        <v>9.888933316868</v>
       </c>
       <c r="G290" s="14">
-        <v>10.787927254765</v>
+        <v>5.01857424545</v>
       </c>
     </row>
     <row r="291" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A291" s="12" t="s">
         <v>298</v>
       </c>
       <c r="B291" s="14">
-        <v>4.501247828945</v>
+        <v>7.0699531533090001</v>
       </c>
       <c r="C291" s="14">
-        <v>7.0699531533090001</v>
+        <v>8.1432938278489999</v>
       </c>
       <c r="D291" s="13">
-        <v>8.1432938278489999</v>
+        <v>3.662976260248</v>
       </c>
       <c r="E291" s="13">
-        <v>3.662976260248</v>
+        <v>4.906766416939</v>
       </c>
       <c r="F291" s="13">
-        <v>4.906766416939</v>
+        <v>22.608115479830001</v>
       </c>
       <c r="G291" s="14">
-        <v>23.293209888309999</v>
+        <v>7.5360384932760001</v>
       </c>
     </row>
     <row r="292" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A292" s="12" t="s">
         <v>299</v>
       </c>
       <c r="B292" s="14">
-        <v>38.381890201064003</v>
+        <v>64.477098365367993</v>
       </c>
       <c r="C292" s="14">
-        <v>64.477098365367993</v>
+        <v>16.650364888051001</v>
       </c>
       <c r="D292" s="13">
-        <v>16.650364888051001</v>
+        <v>27.742544989803999</v>
       </c>
       <c r="E292" s="13">
-        <v>27.742544989803999</v>
+        <v>19.094373649493999</v>
       </c>
       <c r="F292" s="13">
-        <v>19.094373649493999</v>
+        <v>28.563241169276999</v>
       </c>
       <c r="G292" s="14">
-        <v>28.7398633291</v>
+        <v>17.613936244253001</v>
       </c>
     </row>
     <row r="293" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A293" s="10" t="s">
         <v>0</v>
       </c>
       <c r="B293" s="6"/>
       <c r="C293" s="6"/>
       <c r="D293" s="8"/>
       <c r="E293" s="8"/>
       <c r="F293" s="8"/>
       <c r="G293" s="6"/>
     </row>
     <row r="294" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A294" s="11" t="s">
         <v>300</v>
       </c>
       <c r="B294" s="7">
-        <v>96.917441071129005</v>
+        <v>84.526389988990999</v>
       </c>
       <c r="C294" s="7">
-        <v>84.526389988990999</v>
+        <v>94.037563792366001</v>
       </c>
       <c r="D294" s="9">
-        <v>94.037563792366001</v>
+        <v>96.787168759885006</v>
       </c>
       <c r="E294" s="9">
-        <v>96.787168759885006</v>
+        <v>95.714518732635995</v>
       </c>
       <c r="F294" s="9">
-        <v>95.714518732635995</v>
+        <v>147.20270344604501</v>
       </c>
       <c r="G294" s="7">
-        <v>139.30373282421399</v>
+        <v>151.339914658282</v>
       </c>
     </row>
     <row r="295" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A295" s="12" t="s">
         <v>301</v>
       </c>
       <c r="B295" s="14">
-        <v>36.909725486801001</v>
+        <v>40.436527286527998</v>
       </c>
       <c r="C295" s="14">
-        <v>40.436527286527998</v>
+        <v>60.828445948298999</v>
       </c>
       <c r="D295" s="13">
-        <v>60.828445948298999</v>
+        <v>25.539028297112001</v>
       </c>
       <c r="E295" s="13">
-        <v>25.539028297112001</v>
+        <v>77.769100765274999</v>
       </c>
       <c r="F295" s="13">
-        <v>77.769100765274999</v>
+        <v>182.80571059392301</v>
       </c>
       <c r="G295" s="14">
-        <v>199.42441155700701</v>
+        <v>19.686938243219</v>
       </c>
     </row>
     <row r="296" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A296" s="12" t="s">
         <v>302</v>
       </c>
       <c r="B296" s="14">
-        <v>202.422416193277</v>
+        <v>252.22582665287999</v>
       </c>
       <c r="C296" s="14">
-        <v>252.22582665287999</v>
+        <v>237.30757017393901</v>
       </c>
       <c r="D296" s="13">
-        <v>237.30757017393901</v>
+        <v>280.17326133156899</v>
       </c>
       <c r="E296" s="13">
-        <v>280.17326133156899</v>
+        <v>156.661525752616</v>
       </c>
       <c r="F296" s="13">
-        <v>156.661525752616</v>
+        <v>238.39350007971399</v>
       </c>
       <c r="G296" s="14">
-        <v>204.34455842497599</v>
+        <v>388.84991300650501</v>
       </c>
     </row>
     <row r="297" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A297" s="12" t="s">
         <v>303</v>
       </c>
       <c r="B297" s="14">
-        <v>116.57456144218899</v>
+        <v>85.995133235883998</v>
       </c>
       <c r="C297" s="14">
-        <v>85.995133235883998</v>
+        <v>95.894059791890996</v>
       </c>
       <c r="D297" s="13">
-        <v>95.894059791890996</v>
+        <v>91.440129229777</v>
       </c>
       <c r="E297" s="13">
-        <v>91.440129229777</v>
+        <v>61.169159789007999</v>
       </c>
       <c r="F297" s="13">
-        <v>61.169159789007999</v>
+        <v>87.519755593493997</v>
       </c>
       <c r="G297" s="14">
-        <v>94.569139990023004</v>
+        <v>34.917845310882001</v>
       </c>
     </row>
     <row r="298" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A298" s="12" t="s">
         <v>304</v>
       </c>
       <c r="B298" s="14">
-        <v>12.313945752415</v>
+        <v>43.469154366608002</v>
       </c>
       <c r="C298" s="14">
-        <v>43.469154366608002</v>
+        <v>43.244102893784003</v>
       </c>
       <c r="D298" s="13">
-        <v>43.244102893784003</v>
+        <v>42.734723036231998</v>
       </c>
       <c r="E298" s="13">
-        <v>42.734723036231998</v>
+        <v>38.035510070782003</v>
       </c>
       <c r="F298" s="13">
-        <v>38.035510070782003</v>
+        <v>63.531840997350002</v>
       </c>
       <c r="G298" s="14">
-        <v>41.584477743720001</v>
+        <v>190.595522992052</v>
       </c>
     </row>
     <row r="299" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A299" s="12" t="s">
         <v>305</v>
       </c>
       <c r="B299" s="14">
-        <v>5.7526343589640003</v>
+        <v>74.487777898776002</v>
       </c>
       <c r="C299" s="14">
-        <v>74.487777898776002</v>
+        <v>45.838632553092999</v>
       </c>
       <c r="D299" s="13">
-        <v>45.838632553092999</v>
+        <v>11.703233867932999</v>
       </c>
       <c r="E299" s="13">
-        <v>11.703233867932999</v>
+        <v>23.122043437197998</v>
       </c>
       <c r="F299" s="13">
-        <v>23.122043437197998</v>
+        <v>59.973003431107998</v>
       </c>
       <c r="G299" s="14">
-        <v>58.882585186907001</v>
+        <v>0</v>
       </c>
     </row>
     <row r="300" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A300" s="12" t="s">
         <v>306</v>
       </c>
       <c r="B300" s="14">
-        <v>78.649575037353003</v>
+        <v>40.282738973870003</v>
       </c>
       <c r="C300" s="14">
-        <v>40.282738973870003</v>
+        <v>71.652127518491994</v>
       </c>
       <c r="D300" s="13">
-        <v>71.652127518491994</v>
+        <v>116.09471020873001</v>
       </c>
       <c r="E300" s="13">
-        <v>116.09471020873001</v>
+        <v>83.329070781498004</v>
       </c>
       <c r="F300" s="13">
-        <v>83.329070781498004</v>
+        <v>140.801798379644</v>
       </c>
       <c r="G300" s="14">
-        <v>146.26939156197599</v>
+        <v>139.78015114685601</v>
       </c>
     </row>
     <row r="301" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A301" s="12" t="s">
         <v>307</v>
       </c>
       <c r="B301" s="14">
-        <v>3.5146374566569998</v>
+        <v>3.5564574163749998</v>
       </c>
       <c r="C301" s="14">
-        <v>3.5564574163749998</v>
+        <v>5.0553581824210001</v>
       </c>
       <c r="D301" s="13">
-        <v>5.0553581824210001</v>
+        <v>4.8782170258689996</v>
       </c>
       <c r="E301" s="13">
-        <v>4.8782170258689996</v>
+        <v>5.1953648516259996</v>
       </c>
       <c r="F301" s="13">
-        <v>5.1953648516259996</v>
+        <v>11.337287127818</v>
       </c>
       <c r="G301" s="14">
-        <v>11.538520461359999</v>
+        <v>4.5618602294250001</v>
       </c>
     </row>
     <row r="302" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A302" s="12" t="s">
         <v>308</v>
       </c>
       <c r="B302" s="14">
-        <v>3.8697439964910001</v>
+        <v>1.786157928577</v>
       </c>
       <c r="C302" s="14">
-        <v>1.786157928577</v>
+        <v>15.573938348195</v>
       </c>
       <c r="D302" s="13">
-        <v>15.573938348195</v>
+        <v>7.8600481340210004</v>
       </c>
       <c r="E302" s="13">
-        <v>7.8600481340210004</v>
+        <v>12.084919923301999</v>
       </c>
       <c r="F302" s="13">
-        <v>12.084919923301999</v>
+        <v>22.892502821579001</v>
       </c>
       <c r="G302" s="14">
-        <v>22.703308583384</v>
+        <v>0</v>
       </c>
     </row>
     <row r="303" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A303" s="12" t="s">
         <v>309</v>
       </c>
       <c r="B303" s="14">
-        <v>5.779471040412</v>
+        <v>5.9296384930860002</v>
       </c>
       <c r="C303" s="14">
-        <v>5.9296384930860002</v>
+        <v>9.8524483040730004</v>
       </c>
       <c r="D303" s="13">
-        <v>9.8524483040730004</v>
+        <v>14.135446285474</v>
       </c>
       <c r="E303" s="13">
-        <v>14.135446285474</v>
+        <v>12.253050224143999</v>
       </c>
       <c r="F303" s="13">
-        <v>12.253050224143999</v>
+        <v>18.230837273664001</v>
       </c>
       <c r="G303" s="14">
-        <v>15.424648165935</v>
+        <v>36.824188094005002</v>
       </c>
     </row>
     <row r="304" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A304" s="12" t="s">
         <v>310</v>
       </c>
       <c r="B304" s="14">
-        <v>199.119477260857</v>
+        <v>166.78649217372299</v>
       </c>
       <c r="C304" s="14">
-        <v>166.78649217372299</v>
+        <v>240.13832491369999</v>
       </c>
       <c r="D304" s="13">
-        <v>240.13832491369999</v>
+        <v>170.369083516079</v>
       </c>
       <c r="E304" s="13">
-        <v>170.369083516079</v>
+        <v>285.921385026302</v>
       </c>
       <c r="F304" s="13">
-        <v>285.921385026302</v>
+        <v>481.70331365408401</v>
       </c>
       <c r="G304" s="14">
-        <v>475.68073537707801</v>
+        <v>443.78200338573998</v>
       </c>
     </row>
     <row r="305" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A305" s="12" t="s">
         <v>311</v>
       </c>
       <c r="B305" s="14">
-        <v>88.290629066668998</v>
+        <v>38.297155617766002</v>
       </c>
       <c r="C305" s="14">
-        <v>38.297155617766002</v>
+        <v>24.510284878777998</v>
       </c>
       <c r="D305" s="13">
-        <v>24.510284878777998</v>
+        <v>47.196097011558003</v>
       </c>
       <c r="E305" s="13">
-        <v>47.196097011558003</v>
+        <v>47.438017171176</v>
       </c>
       <c r="F305" s="13">
-        <v>47.438017171176</v>
+        <v>70.667615771963</v>
       </c>
       <c r="G305" s="14">
-        <v>73.928172657855995</v>
+        <v>60.902607547496999</v>
       </c>
     </row>
     <row r="306" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A306" s="12" t="s">
         <v>312</v>
       </c>
       <c r="B306" s="14">
-        <v>109.55147158969901</v>
+        <v>143.41391141559299</v>
       </c>
       <c r="C306" s="14">
-        <v>143.41391141559299</v>
+        <v>44.836344486712001</v>
       </c>
       <c r="D306" s="13">
-        <v>44.836344486712001</v>
+        <v>161.93744217250099</v>
       </c>
       <c r="E306" s="13">
-        <v>161.93744217250099</v>
+        <v>62.165564846869003</v>
       </c>
       <c r="F306" s="13">
-        <v>62.165564846869003</v>
+        <v>57.267579578901</v>
       </c>
       <c r="G306" s="14">
-        <v>59.746970421054002</v>
+        <v>29.994280315221001</v>
       </c>
     </row>
     <row r="307" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A307" s="12" t="s">
         <v>313</v>
       </c>
       <c r="B307" s="14">
-        <v>8.4182496330679992</v>
+        <v>13.998541236704</v>
       </c>
       <c r="C307" s="14">
-        <v>13.998541236704</v>
+        <v>14.032518278541</v>
       </c>
       <c r="D307" s="13">
-        <v>14.032518278541</v>
+        <v>20.954110081604998</v>
       </c>
       <c r="E307" s="13">
-        <v>20.954110081604998</v>
+        <v>28.121087368346</v>
       </c>
       <c r="F307" s="13">
-        <v>28.121087368346</v>
+        <v>46.945817661634003</v>
       </c>
       <c r="G307" s="14">
-        <v>49.237129413128002</v>
+        <v>43.482776790414</v>
       </c>
     </row>
     <row r="308" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A308" s="12" t="s">
         <v>314</v>
       </c>
       <c r="B308" s="14">
-        <v>100.749252866405</v>
+        <v>147.23329514614201</v>
       </c>
       <c r="C308" s="14">
-        <v>147.23329514614201</v>
+        <v>84.520034442674003</v>
       </c>
       <c r="D308" s="13">
-        <v>84.520034442674003</v>
+        <v>84.651303671869002</v>
       </c>
       <c r="E308" s="13">
-        <v>84.651303671869002</v>
+        <v>119.95084598374</v>
       </c>
       <c r="F308" s="13">
-        <v>119.95084598374</v>
+        <v>132.22646759804601</v>
       </c>
       <c r="G308" s="14">
-        <v>133.28982984144901</v>
+        <v>168.741276088863</v>
       </c>
     </row>
     <row r="309" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A309" s="12" t="s">
         <v>315</v>
       </c>
       <c r="B309" s="14">
-        <v>28.901485974878</v>
+        <v>38.523233659646003</v>
       </c>
       <c r="C309" s="14">
-        <v>38.523233659646003</v>
+        <v>15.473981478113</v>
       </c>
       <c r="D309" s="13">
-        <v>15.473981478113</v>
+        <v>28.76317179482</v>
       </c>
       <c r="E309" s="13">
-        <v>28.76317179482</v>
+        <v>12.708793721759999</v>
       </c>
       <c r="F309" s="13">
-        <v>12.708793721759999</v>
+        <v>24.004621758675</v>
       </c>
       <c r="G309" s="14">
-        <v>22.653538462017998</v>
+        <v>9.7166345054769998</v>
       </c>
     </row>
     <row r="310" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A310" s="12" t="s">
         <v>316</v>
       </c>
       <c r="B310" s="14">
-        <v>144.80689460772001</v>
+        <v>119.32869974010001</v>
       </c>
       <c r="C310" s="14">
-        <v>119.32869974010001</v>
+        <v>132.82660019501901</v>
       </c>
       <c r="D310" s="13">
-        <v>132.82660019501901</v>
+        <v>117.41805489769401</v>
       </c>
       <c r="E310" s="13">
-        <v>117.41805489769401</v>
+        <v>125.031785583946</v>
       </c>
       <c r="F310" s="13">
-        <v>125.031785583946</v>
+        <v>181.09468582509399</v>
       </c>
       <c r="G310" s="14">
-        <v>161.42516709160401</v>
+        <v>192.716838873364</v>
       </c>
     </row>
     <row r="311" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A311" s="12" t="s">
         <v>317</v>
       </c>
       <c r="B311" s="14">
-        <v>3.2501657117830001</v>
+        <v>40.575670412901999</v>
       </c>
       <c r="C311" s="14">
-        <v>40.575670412901999</v>
+        <v>70.632904381588006</v>
       </c>
       <c r="D311" s="13">
-        <v>70.632904381588006</v>
+        <v>41.592787991070999</v>
       </c>
       <c r="E311" s="13">
-        <v>41.592787991070999</v>
+        <v>41.340104394962999</v>
       </c>
       <c r="F311" s="13">
-        <v>41.340104394962999</v>
+        <v>61.285981824551001</v>
       </c>
       <c r="G311" s="14">
-        <v>59.177703668116003</v>
+        <v>21.119260386333</v>
       </c>
     </row>
     <row r="312" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A312" s="12" t="s">
         <v>318</v>
       </c>
       <c r="B312" s="14">
-        <v>82.692576262879996</v>
+        <v>114.350671990138</v>
       </c>
       <c r="C312" s="14">
-        <v>114.350671990138</v>
+        <v>110.117580631694</v>
       </c>
       <c r="D312" s="13">
-        <v>110.117580631694</v>
+        <v>107.488220970863</v>
       </c>
       <c r="E312" s="13">
-        <v>107.488220970863</v>
+        <v>117.806753799342</v>
       </c>
       <c r="F312" s="13">
-        <v>117.806753799342</v>
+        <v>176.885443993633</v>
       </c>
       <c r="G312" s="14">
-        <v>176.030299129833</v>
+        <v>117.999412547381</v>
       </c>
     </row>
     <row r="313" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A313" s="12" t="s">
         <v>319</v>
       </c>
       <c r="B313" s="14">
-        <v>40.594770718938001</v>
+        <v>21.014804193275001</v>
       </c>
       <c r="C313" s="14">
-        <v>21.014804193275001</v>
+        <v>24.905294987632001</v>
       </c>
       <c r="D313" s="13">
-        <v>24.905294987632001</v>
+        <v>50.621810012829002</v>
       </c>
       <c r="E313" s="13">
-        <v>50.621810012829002</v>
+        <v>51.221293318347001</v>
       </c>
       <c r="F313" s="13">
-        <v>51.221293318347001</v>
+        <v>92.595323380416005</v>
       </c>
       <c r="G313" s="14">
-        <v>93.269148433769999</v>
+        <v>122.80969417447901</v>
       </c>
     </row>
     <row r="314" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A314" s="12" t="s">
         <v>320</v>
       </c>
       <c r="B314" s="14">
-        <v>51.626162999534998</v>
+        <v>116.047209532601</v>
       </c>
       <c r="C314" s="14">
-        <v>116.047209532601</v>
+        <v>53.642126868105002</v>
       </c>
       <c r="D314" s="13">
-        <v>53.642126868105002</v>
+        <v>23.629257941426001</v>
       </c>
       <c r="E314" s="13">
-        <v>23.629257941426001</v>
+        <v>20.303415384579001</v>
       </c>
       <c r="F314" s="13">
-        <v>20.303415384579001</v>
+        <v>207.02084354011399</v>
       </c>
       <c r="G314" s="14">
-        <v>220.78535209000299</v>
+        <v>58.314318839378998</v>
       </c>
     </row>
     <row r="315" spans="1:7" x14ac:dyDescent="0.2">
       <c r="A315" s="12" t="s">
         <v>321</v>
       </c>
       <c r="B315" s="14">
-        <v>13.018916409881999</v>
+        <v>16.085066723762001</v>
       </c>
       <c r="C315" s="14">
-        <v>16.085066723762001</v>
+        <v>31.298342877694001</v>
       </c>
       <c r="D315" s="13">
-        <v>31.298342877694001</v>
+        <v>34.156948710999004</v>
       </c>
       <c r="E315" s="13">
-        <v>34.156948710999004</v>
+        <v>70.196463946587997</v>
       </c>
       <c r="F315" s="13">
-        <v>70.196463946587997</v>
+        <v>50.446849950633997</v>
       </c>
       <c r="G315" s="14">
-        <v>48.253051782739</v>
+        <v>55.933972348109997</v>
       </c>
     </row>
   </sheetData>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Laskentataulukot</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Ohjesivu</vt:lpstr>